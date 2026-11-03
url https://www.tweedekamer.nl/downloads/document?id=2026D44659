--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,2739 +1,936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="49775EF8" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="00C76953" w:rsidP="00C76953" w:rsidRDefault="009F2901" w14:paraId="67F23E98" w14:textId="3392038F">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36947</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953" w:rsidR="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet milieubeheer en de Wet op de economische delicten in verband met het verhogen van het aandeel van gas uit hernieuwbare bronnen in de totale leveringen van gas aan afnemers (Wet bijmengverplichting groen gas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="00C76953" w:rsidP="00BE3BAA" w:rsidRDefault="00C76953" w14:paraId="5D120CAC" w14:textId="0E58758F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="03833E3E" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="00C76953" w:rsidP="00BE3BAA" w:rsidRDefault="00C76953" w14:paraId="6699A61C" w14:textId="642D4244">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="5CF78473" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="00C76953" w:rsidP="00BE3BAA" w:rsidRDefault="00C76953" w14:paraId="2FC2FD33" w14:textId="0A7CAA61">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="00C76953" w:rsidP="00BE3BAA" w:rsidRDefault="00C76953" w14:paraId="1C0D707F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="48B06AF9" w14:textId="75DE7441">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 7 september vond in uw Kamer een wetgevingsoverleg plaats waar het wetsvoorstel bijmengverplichting groen gas (Kamerstuk 36947) is behandeld. Met deze brief geef ik vervolg aan mijn toezegging aan het lid Grinwis om in te gaan op de mogelijkheden die de wet fiscale maatregelen glastuinbouw biedt om de reikwijdte van de bijmengverplichting aan te passen. Daarnaast geef ik met deze brief een schriftelijke appreciatie van het gewijzigde amendement Grinwis/Van den Berg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953" w:rsidR="00B13F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36947 nr. 19)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="1EA104E6" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="56CE2036" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="2245AC38" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toelichting over reikwijdte bijmengverplichting groen gas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="3CB68A1D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="65ECB0D1" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De reikwijdte van de bijmengverplichting bestaat momenteel uit gaslevering aan alle afnemers binnen ETS2. Deze afbakening werkt omdat er centrale en objectieve gegevens beschikbaar zijn om vast te stellen hoeveel leveringen aan deze afnemers plaats hebben gevonden, zodat de juiste marktaandelen bepaald kunnen worden op basis waarvan de leveranciers de individuele verplichting doorberekend krijgen. Deze centrale en objectieve gegevens bestaan uit het totaal van gasleveringen in Nederland, bekend bij Gasunie Transport Services, en de leveringen aan ETS1, die in het emissieverslag aan de Nederlandse Emissieautoriteit (NEa) elk jaar moeten worden doorgegeven. Omdat ETS1 en ETS2 samen 100% van de leveringen uitmaken kan deze aftreksom gemaakt worden. Zodra er uitzonderingen worden toegepast werkt deze systematiek niet meer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="62E69973" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="44481EE9" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In samenspraak met het ministerie van Financiën en de NEa heb ik uitgezocht in hoeverre de wet fiscale maatregelen glastuinbouw mogelijkheden biedt om het voorstel van de leden Grinwis en van den Berg om de reikwijdte van de verplichting aan te passen uit te voeren. Hieruit is naar voren gekomen dat dit onvoldoende houvast biedt om de reikwijdte van de bijmengverplichting aan te passen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="7D74B00D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="1DD6BA72" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aardgas dat wordt gebruikt in een installatie voor elektriciteitsopwekking (zoals een warmte-krachtkoppeling, hierna WKK) is gedeeltelijk vrijgesteld van energiebelasting (hierna WKK-regeling). De exploitanten van deze installaties kunnen via hun energieleverancier of via de Belastingdienst om deze vrijstelling verzoeken. Verreweg het grootste deel van WKK-exploitanten verzoekt via een verklaring bij de energieleverancier om toepassing van de WKK-regeling. Een klein deel van de WKK-exploitanten verzoekt om een teruggaaf bij de Belastingdienst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="1FADBD89" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...158 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="3BA884E0" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze werkwijze biedt inzicht in het gasverbruik van WKK’s, maar is op drie punten onvoldoende om de reikwijdte van de bijmengverplichting op te baseren:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="006509CA" w:rsidRDefault="006509CA" w14:paraId="674D048A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...65 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="4AFE4F41" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voornaamste bezwaar is dat er geen onafhankelijke data beschikbaar is als contra-informatie, om te controleren of het totale gasverbruik van WKK’s overeenkomt met de werkelijkheid. Hoewel bij WKK’s doorgaans de gasinput gemeten wordt ten behoeve van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">teruggaafverzoeken, heeft de Belastingdienst niet automatisch toegang tot al deze data. De lat voor wat betreft de juistheid van informatie ligt binnen de bijmengverplichting nadrukkelijk hoog, omdat het systeem op basis van marktaandelen werkt. Dit houdt in dat de verplichting per energieleverancier wordt bepaald op basis van het aandeel van gasleveringen van de betreffende energieleverancier op het totaal aan gasleveringen. Indien de gasleveringen van één leverancier lager worden gerapporteerd dan in feite het geval is, wordt het marktaandeel van alle andere leveranciers overschat. Daarmee krijgen alle andere energieleveranciers onterecht een hogere verplichting opgelegd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="006509CA" w:rsidRDefault="006509CA" w14:paraId="10B40A53" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De benodigde data over het gasverbruik is niet centraal beschikbaar, maar versnipperd over WKK-houders zelf, energieleveranciers en de Belastingdienst. Om een afbakening op basis van deze systematiek uitvoerbaar te maken is een extra verplichting nodig voor WKK-houders om data te delen. Dit zijn echter niet de verplichte partijen onder de bijmengverplichting zoals die nu is vormgegeven. Het toepassen van een verplichting op afnemers van gas vraagt om een ingrijpende wijziging van het wetsvoorstel en alle onderliggende regelgeving, en leidt tot extra administratie, en de noodzaak van een extra controle op de datastroom. Dit heeft naar verwachting significante consequenties voor de regeldruk, de volledige omvang daarvan kan nog niet worden overzien. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="19334E34" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="006509CA" w:rsidRDefault="006509CA" w14:paraId="65FCC866" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Door de versnippering van data over de activiteiten en het verbruik van afnemers is het voor energieleveranciers niet altijd mogelijk om vooraf goed in te schatten welk deel van het gasverbruik onder de verplichting valt. Energieleveranciers moeten wel van tevoren groen gas leveringen in contracten verwerken. Energieleveranciers zullen mogelijk met deze onzekerheid om moeten gaan door uit te gaan van alle gasleveringen naar een bepaalde afnemer, en middels een teruggaveregeling op basis van zelfrapportage een gedeelte hier van af trekken. Dit levert veel aanvullende regeldruk en onzekerheid voor energieleveranciers, die om deze reden geen voorstander van dit voorstel zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="604BCF58" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="2DA0DE60" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="575E547C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="0F7FE33E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096728">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Amendement met nr. 19 - ontraden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="58DBFA01" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="383D773F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="0A12D3DB" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het lid Grinwis (ChristenUnie) en het lid Van den Berg (JA21) hebben gezamenlijk een gewijzigd amendement ingediend met nummer 19, waarin wordt geregeld dat de reikwijdte van het wetsvoorstel wordt aangepast van alle gasleveringen aan afnemers binnen ETS2, naar gasleveringen ten behoeve van piekvoorziening elektriciteit, piekvoorziening warmte en de keramiek- en staalproductie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="14B6D299" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="0F5623B8" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik kan de leden Grinwis en Van den Berg volgen in hun analyse dat groen gas op de langere termijn waarschijnlijk in andere sectoren wordt gebruikt dan alleen ETS2. In welke sectoren dat zal zijn, is op dit moment nog niet met zekerheid te zeggen. Het Guidehouse rapport geeft hiervoor een eerste analyse, noodzakelijkerwijs op basis van een aantal aannames en zonder alle sectoren te hebben meegewogen. Daarmee is het in mijn optiek een waardevol perspectief op de toekomstige potentie voor groen gas in Nederland en Europa, maar biedt het onvoldoende basis voor een wettelijke verplichting. Van belang is ook het onderscheid tussen het doel om opschaling van de productie van groen gas te bewerkstellingen en zo bij te dragen aan voldoende beschikbaarheid in de toekomst, en de optimale allocatie van dat groen gas over verschillende sectoren. Een significante en kosteneffectieve opschaling vraagt om een stabiele afname van groen gas enerzijds en de mogelijkheid om de meerkosten over een grote groep afnemers te kunnen verdelen anderzijds. Daarnaast spelen bij de vormgeving de mate waarin bedrijven internationaal concurreren, het bewaken van een gelijk speelveld, en de proportionaliteit van het voorstel in algemene zin een rol. Deze afweging, naast een aantal fundamentele uitvoeringstechnische overwegingen, heeft geleid tot de keuze voor de in het voorliggende wetsvoorstel gekozen vormgeving en reikwijdte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="2B6D10C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...60 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitvoerbaarheid voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="3E97596B" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="12291D33" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...47 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="4F4E3ED4" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het ontwerp van het huidige voorstel voor de bijmengverplichting is gebleken dat er bij het bepalen van de marktaandelen geen onderscheid gemaakt kan worden tussen levering aan deelsectoren binnen ETS2. Dit is uitgezocht voor wat betreft het uitzonderen van WKK’s in de glastuinbouw en het verplichten van alleen kleinverbruikers middels het uitzonderen van alle andere afnemers binnen ETS2. Beide opties bleken niet uitvoerbaar. Energieleveranciers rapporteren namelijk niet over leveringen aan specifieke afnemers binnen ETS2. Om toch met beperkte uitvoeringslasten en een hoge mate van betrouwbaarheid de bijmengverplichting vorm te geven is gekozen voor toepassing op alle afnemers binnen ETS2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="39EC0A1A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="07CD2682" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb hierover naar aanleiding van de eerste termijn van het wetgevingsoverleg contact gehad met de NEa en zij hebben dit nogmaals aan mij bevestigd. Energieleveranciers hebben geen inzicht in de activiteiten van specifieke afnemers en hoeveel gas voor afzonderlijke activiteiten gebruikt is. Om dit mogelijk te maken moeten alle afnemers verplicht worden om door te geven welke activiteiten ze ondernemen. Het zorgt voor veel extra regeldruk voor energieleveranciers om aan de juiste en voldoende betrouwbare informatie te komen. Daarnaast vraagt dit om een extra verplichting voor energieleveranciers om te rapporteren aan de NEa. Ook zorgt het feit dat er bij een dergelijke vormgeving van de verplichting geen objectieve noemer voor de berekening van het marktaandeel te bepalen is voor lange onzekerheid over de hoogte van de verplichting. Energie Nederland heeft aan mij aangegeven om deze reden ook geen voorstander te zijn van deze voorgestelde wijziging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="2F4C475C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="2A8E456B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast een onderscheid naar afnemers kan op dit moment ook geen onderscheid gemaakt worden in levering tijdens bepaalde ‘piek’-momenten. Dit vraagt waarschijnlijk om de verplichte installatie van apparatuur om gasleveringen continu te meten, en deze gegevens automatisch te delen met bijvoorbeeld de Belastingdienst, Gasunie Transport Services of de Nederlandse Emissieautoriteit. Afnemers van gas kunnen hier echter niet toe verplicht worden binnen het wetsvoorstel omdat de bijmengverplichting niet op hen rust. Energieleveranciers hebben dus enkel de mogelijkheid om uit te gaan van alle gasleveringen en middels een teruggaveregeling op basis van zelfrapportage een gedeelte hier van af te trekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="53EBB605" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...60 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="5A5D1507" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NEa heeft aangegeven geen mogelijkheden te hebben, of kennen, om de gasleveringen aan bepaalde afnemers of tijdens bepaalde uren te verifiëren met onafhankelijke data. Dit gebrek aan onafhankelijke data zou de verplichting zeer fraudegevoelig maken en wordt om deze reden afgeraden. Op basis hiervan is de conclusie dat een bijmengverplichting gericht op de door de leden voorgestelde afbakening onuitvoerbaar is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="291104A0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voorgestelde afbakening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="3FFCA4AE" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="0CEB33F6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidsmatig is binnen de bijmengverplichting bewust de keuze gemaakt om de verplichting niet op ETS1-sectoren te richten omdat dit internationaal concurrerende sectoren zijn, met alle gevolgen voor het gelijk speelveld van dien. Voor de elektriciteitssector zou de verplichting ertoe leiden dat de inzet van gas in Nederland duurder wordt in vergelijking met landen om ons heen. Daardoor worden de centrales in Nederland minder aangezet en gaan minder efficiënte centrales in het buitenland aan, wat tot meer CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096728">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096728">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-uitstoot leidt. Bovendien maakt dit de kosten voor de voorzieningszekerheid van elektriciteit in Nederland hoger, doordat gascentrales in Nederland minder worden ingezet op de Europese elektriciteitsmarkt en daarmee minder van hun jaarlijkse vaste kosten kunnen terugverdienen. Ook voor de staal- en keramiekindustrie betekent een hogere prijs voor industrie een significante aantasting van de concurrentiepositie van deze industrieën in Nederland. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="5A4679B5" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="2F89F800" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="5CB7EE11" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grote afnemers binnen ETS1 handelen daarnaast vaak zelfstandig in gas en beschikken daarmee niet over een leverancier, waardoor ze buiten de reikwijdte van de verplichting vallen. De voorgestelde alternatieve reikwijdte zorgt daarmee voor ongelijkheid tussen producenten van elektriciteit, warmte, keramiek of staal, en hun afnemers. Daarnaast zorgt dit voor een prikkel om zelfstandig te gaan handelen in gas, en daarmee voor een verstoring van de normale marktdynamiek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="0EFDD0D5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...26 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="085D7327" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="3A4130A7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot is het kabinet zich goed bewust van het effect van de groen gas bijmengverplichting op de glastuinbouw. In een andere brief informeer ik uw Kamer gelijktijdig over de uitkomsten van de Augustusbesluitvorming en hoe de glastuinbouw hierin gecompenseerd wordt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="04175D36" w14:textId="77777777">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00BE3BAA" w:rsidRDefault="006509CA" w14:paraId="71F45620" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00C76953" w:rsidRDefault="00C76953" w14:paraId="3B47DF8B" w14:textId="70FC291D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953" w:rsidR="006509CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="00C76953" w:rsidP="00C76953" w:rsidRDefault="00C76953" w14:paraId="72709DB2" w14:textId="1934C59D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-      <w:r w:rsidRPr="00096728">
-[...3 lines deleted...]
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00096728" w:rsidR="00BE3BAA" w:rsidP="00BE3BAA" w:rsidRDefault="00BE3BAA" w14:paraId="391D7D91" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00C76953" w:rsidR="00C76953" w:rsidP="00C76953" w:rsidRDefault="00C76953" w14:paraId="7A1AD52A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="006509CA" w:rsidP="00810C93" w:rsidRDefault="006509CA" w14:paraId="4F57A7E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76953" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="70D0D235" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C76953" w:rsidR="00932411" w:rsidSect="000711B7">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E8832F0" w14:textId="77777777" w:rsidR="00C87EA6" w:rsidRDefault="00C87EA6">
+    <w:p w14:paraId="51B5F984" w14:textId="77777777" w:rsidR="00833902" w:rsidRDefault="00833902" w:rsidP="006509CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A16FCF0" w14:textId="77777777" w:rsidR="00C87EA6" w:rsidRDefault="00C87EA6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52705C8B" w14:textId="77777777" w:rsidR="00C87EA6" w:rsidRDefault="00C87EA6">
+    <w:p w14:paraId="1961503A" w14:textId="77777777" w:rsidR="00833902" w:rsidRDefault="00833902" w:rsidP="006509CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9B27F9" w14:textId="77777777" w:rsidR="00C87EA6" w:rsidRDefault="00C87EA6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...36 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00BA1DF0" w14:textId="77777777" w:rsidR="00291208" w:rsidRDefault="00291208">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D040A7D" w14:textId="77777777" w:rsidR="006509CA" w:rsidRPr="006509CA" w:rsidRDefault="006509CA" w:rsidP="006509CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20FE3EBD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E8EEBAE" w14:textId="77777777" w:rsidR="006509CA" w:rsidRPr="006509CA" w:rsidRDefault="006509CA" w:rsidP="006509CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="11314079" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="328AB6A1" w14:textId="77777777" w:rsidR="006509CA" w:rsidRPr="006509CA" w:rsidRDefault="006509CA" w:rsidP="006509CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A82D9BE" w14:textId="77777777" w:rsidR="00C87EA6" w:rsidRDefault="00C87EA6">
+    <w:p w14:paraId="38372E26" w14:textId="77777777" w:rsidR="00833902" w:rsidRDefault="00833902" w:rsidP="006509CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E848D5" w14:textId="77777777" w:rsidR="00C87EA6" w:rsidRDefault="00C87EA6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0173024A" w14:textId="77777777" w:rsidR="00C87EA6" w:rsidRDefault="00C87EA6">
+    <w:p w14:paraId="602132E7" w14:textId="77777777" w:rsidR="00833902" w:rsidRDefault="00833902" w:rsidP="006509CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342B8423" w14:textId="77777777" w:rsidR="00C87EA6" w:rsidRDefault="00C87EA6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2387F626" w14:textId="77777777" w:rsidR="00291208" w:rsidRDefault="00291208">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67C79D85" w14:textId="77777777" w:rsidR="006509CA" w:rsidRPr="006509CA" w:rsidRDefault="006509CA" w:rsidP="006509CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...95 lines deleted...]
-  <w:p w14:paraId="1485A667" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57229A15" w14:textId="77777777" w:rsidR="006509CA" w:rsidRPr="006509CA" w:rsidRDefault="006509CA" w:rsidP="006509CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...526 lines deleted...]
-  <w:p w14:paraId="75939B72" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="689483C2" w14:textId="77777777" w:rsidR="006509CA" w:rsidRPr="006509CA" w:rsidRDefault="006509CA" w:rsidP="006509CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50FC082D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C37A9F0C"/>
     <w:lvl w:ilvl="0" w:tplc="58726BE6">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2802,1027 +999,236 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="306741222">
+  <w:num w:numId="1" w16cid:durableId="192576217">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2081368823">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...630 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="006509CA"/>
+    <w:rsid w:val="000711B7"/>
+    <w:rsid w:val="001E72F4"/>
+    <w:rsid w:val="00217756"/>
+    <w:rsid w:val="0022106B"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00330B2B"/>
+    <w:rsid w:val="006509CA"/>
+    <w:rsid w:val="00795FC3"/>
+    <w:rsid w:val="00833902"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009F2901"/>
+    <w:rsid w:val="00B13F7E"/>
+    <w:rsid w:val="00C76953"/>
+    <w:rsid w:val="00D06DC5"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="398B20EC"/>
+  <w14:docId w14:val="37A00605"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C86E879D-87FC-4878-992F-0338E7DAE551}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3844,74 +1250,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4060,1110 +1467,994 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006509CA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006509CA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006509CA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006509CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006509CA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006509CA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF277D"/>
+    <w:rsid w:val="006509CA"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:name w:val="footnote reference"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...22 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006509CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00096728"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006509CA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...16 lines deleted...]
-    <w:hidden/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006509CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006509CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006509CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76953"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1743</ap:Words>
-  <ap:Characters>9587</ap:Characters>
+  <ap:Words>1801</ap:Words>
+  <ap:Characters>9908</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>79</ap:Lines>
-  <ap:Paragraphs>22</ap:Paragraphs>
+  <ap:Lines>82</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11308</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11686</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>