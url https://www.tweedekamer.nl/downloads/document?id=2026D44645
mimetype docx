--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,5627 +1,3676 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002414B5" w:rsidP="00476F83" w:rsidRDefault="00846574" w14:paraId="77F52D5A" w14:textId="23E396D7">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00F14E79" w:rsidR="00F14E79">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="001061A9" w14:paraId="79D15B91" w14:textId="363F8C29">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F14E79">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="003D6DD2" w:rsidR="00E55B62">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>911</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="00B635B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="00B635B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bestrijding georganiseerde criminaliteit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="003A4D69" w:rsidP="003A4D69" w:rsidRDefault="005F6BF2" w14:paraId="650A10E5" w14:textId="3EF0E3BA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6DD2">
-[...20 lines deleted...]
-      <w:r w:rsidR="00991916">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rechtsstaat en Rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="003A4D69" w:rsidP="003A4D69" w:rsidRDefault="005F6BF2" w14:paraId="7F69D352" w14:textId="3A5D2073">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>587</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Justitiële Inrichtingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="00B635B6" w:rsidP="003A4D69" w:rsidRDefault="00B635B6" w14:paraId="6CCB04FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. 527</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="00B635B6" w:rsidP="003A4D69" w:rsidRDefault="00B635B6" w14:paraId="4A87D079" w14:textId="3850834A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="00B635B6" w:rsidP="003A4D69" w:rsidRDefault="00B635B6" w14:paraId="631E3042" w14:textId="65CCA594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="00B635B6" w:rsidP="003A4D69" w:rsidRDefault="00B635B6" w14:paraId="4D204D89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3BB81BF0" w14:textId="228F9845">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Georganiseerde ondermijnende criminaliteit vormt een reële dreiging voor de samenleving. Ook vanuit detentie proberen gedetineerden hun criminele activiteiten voort te zetten. Het kabinet zet de aanpak van de georganiseerde criminaliteit tijdens detentie en berechting daarvan onverminderd door. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="2114AAAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="30E42BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de eerste helft van 2026 hebben we een belangrijke mijlpaal bereikt in de aanpak van voortgezet crimineel handelen in detentie (VCHD). Zo is </w:t>
+      </w:r>
       <w:bookmarkStart w:name="_Hlk239432462" w:id="0"/>
-      <w:r w:rsidR="00923EA4">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E55B62">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de bevoegdheid gecreëerd voor DJI-medewerkers om drones boven en op het terrein van PI’s met een extra of uitgebreid beveiligingsniveau te weren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00923EA4">
-[...22 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="0029701F">
-[...15 lines deleted...]
-    <w:p w:rsidR="0031672C" w:rsidP="00476F83" w:rsidRDefault="0031672C" w14:paraId="4D753FD8" w14:textId="6863C558">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In lijn met de ambities van het Kabinet zullen dit jaar meer belangrijke stappen gezet worden in de aanpak van VCHD: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3C7319D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het kader van de versteviging van het detentielandschap zal, conform motie Ellian (VVD)/Wilders (PVV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w:rsidR="0066058E" w:rsidP="00476F83" w:rsidRDefault="00703892" w14:paraId="5B9FE5AF" w14:textId="7E79BB00">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de EBI in Vught eind dit jaar wordt uitgebreid met 12 plekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="26B35088" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="0031672C">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Taskforce PI Schoonvegen (hierna Taskforce Contrabande), welke naar aanleiding van de motie van Kamerlid Ellian (VVD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="0031672C">
-[...81 lines deleted...]
-    <w:p w:rsidR="00D63831" w:rsidP="00476F83" w:rsidRDefault="00D63831" w14:paraId="0729E8F4" w14:textId="55D80761">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is ingericht, heeft geleid tot nieuwe maatregelen om de aanpak van contrabande te verscherpen. Zo wordt de registratie van contrabande verbeterd en zal verder worden ingezet op bewustwording bij personeel. Ook worden technologische en innovatieve maatregelen getroffen, zoals de inzet van bodyscanners. Een wetstraject voor het verplicht kunnen inzetten van een bodyscanner bij gedetineerden wordt op dit moment voorbereid. Ik laat deze taskforce langer doorlopen dan de gevraagde termijn van terugdringen van VCHD nog steeds zeer actueel is. Een nadere toelichting op dat besluit vindt u onder het kopje moties en toezeggingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="48253BCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidDel="00806825">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Om het risico op </w:t>
       </w:r>
-      <w:r w:rsidR="00ED1394">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">geweld en </w:t>
       </w:r>
-      <w:r w:rsidDel="00806825">
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">onttrekking </w:t>
       </w:r>
-      <w:r w:rsidR="00ED1394">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">tijdens vervoersbewegingen </w:t>
       </w:r>
-      <w:r w:rsidDel="00806825">
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>te beperken</w:t>
       </w:r>
-      <w:r w:rsidR="00846574">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidDel="00806825">
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w:rsidR="006F6ABD" w:rsidP="00476F83" w:rsidRDefault="00703892" w14:paraId="355A0569" w14:textId="6E4D78ED">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ben ik voornemens om de veiligheidsmaatregelen bij het vervoer van gedetineerden tijdens sociaal en medisch transport aan te scherpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="57745C33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="2601EEDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief geef ik de relevante ontwikkelingen in de aanpak van voortgezet crimineel handelen tijdens detentie weer aan de hand van vijf thema’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="33356210" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00854C71" w:rsidP="00476F83" w:rsidRDefault="00854C71" w14:paraId="5DCBBDF1" w14:textId="0F487C16">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Detentielandschap;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="21FFC81F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wet- en regelgeving;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00854C71" w:rsidP="00476F83" w:rsidRDefault="00854C71" w14:paraId="0DBA7D18" w14:textId="15C7CC3A">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="6CAD0B9A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Advocatuur;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00703892" w:rsidP="00476F83" w:rsidRDefault="00703892" w14:paraId="2E2CD453" w14:textId="723A46EF">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="45A2F194" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Moties en toezeggingen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00854C71" w:rsidP="00476F83" w:rsidRDefault="00854C71" w14:paraId="49BBB69F" w14:textId="2D2515EF">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="171AA47E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00476F83" w:rsidP="00476F83" w:rsidRDefault="00476F83" w14:paraId="648BF036" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overige ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="7425348F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00197B43" w:rsidR="00197B43" w:rsidP="00476F83" w:rsidRDefault="00BC6D35" w14:paraId="77C0700D" w14:textId="2C97A373">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="525E5A65" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Detentielandschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476F83" w:rsidR="00BC6D35" w:rsidP="00476F83" w:rsidRDefault="00BC6D35" w14:paraId="63BCFADD" w14:textId="14F0C09F">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="08BEA5B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A03BDD">
-[...45 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DJI werkt vanwege de toename van het aantal (hoog)risicogedetineerden toe naar een aangepast detentielandschap in 2030. Dit bevat een verhoging naar 60 EBI-plaatsen verspreid over twee locaties (Vught en Vlissingen in 2030), tegenover 24 nu op één locatie in Vught. Daarbij komen er 126 AIT-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>plaatsen verspreid over zeven locaties. Er zijn op dit moment 66 AIT-plaatsen verspreid over vijf locaties: PI Alphen aan den Rijn, PI Arnhem, PI Leeuwarden, PI Krimpen aan den IJssel en PI Sittard. Verder komt er een AIT in Lelystad in 2029 en een AIT in Justitieel Complex Vlissingen (JCV) in 2030. Het toetsingskader Uitgebreid Beveiligd - Afdelingen Intensief Toezicht is aangescherpt, met daarbij een nieuw toetsingskader. Alle AIT’s zullen uiterlijk 2030 voldoen aan het programma van eisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="14E73857" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="05692E90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vught</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476F83" w:rsidR="00BC6D35" w:rsidP="00476F83" w:rsidRDefault="00B241E7" w14:paraId="496CC52E" w14:textId="128F6839">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00476F83">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="2F2BEC55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conform motie Ellian (VVD)/Wilders (PVV) zal de EBI in Vught eind dit jaar worden uitgebreid met 12 plekken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00476F83">
-[...56 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ingebruikname van deze plekken zal plaatsvinden in Q1 2027. De werkzaamheden vormen geen belemmering voor het gebruik van de bestaande EBI-plekken in Vught. Deze blijven de gehele bouwperiode in gebruik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="43163E30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="475C91F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>JC Vlissingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194335" w:rsidP="00476F83" w:rsidRDefault="00BC6D35" w14:paraId="3BA65954" w14:textId="77777777">
-[...111 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="4558014D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ontwikkeling van het Justitieel Complex Vlissingen (JCV) verloopt volgens planning. Dat betekent dat het complex in 2030 in gebruik wordt genomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="5C36C1A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3BAF5BD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het JCV omvat een PI met 192 plaatsen op uitgebreid beveiligd niveau. Ook komt er een EBI met 24 plaatsen. Naast deze detentiefaciliteiten zal JCV ook een extra beveiligde zittingslocatie (EBZ) huisvesten. Vanuit oogpunt van veiligheid zal voor verblijf en het verrichten van werkzaamheden voor onder andere rechters en officieren, een beveiligde werk- en overnachtingsfaciliteit worden gebouwd. Tot slot zal JCV ook een steunpunt voor Dienst Vervoer en Ondersteuning (DV&amp;O) huisvesten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="51620CFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3998F1E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Per 1 september 2026 is gestart met de wervingsactiviteiten om personeel aan te trekken. Met de bouw van JC Vlissingen en de wervingsactiviteiten wordt zo goed als mogelijk uitvoering gegeven aan de motie Kuik/Van den Berg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00EF132D">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de motie Eerdmans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00EF132D">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welke de urgentie benadrukken en oproepen tot snelheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3B84A992" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="6B6A1589" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EBZ Lelystad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6D35" w:rsidP="00476F83" w:rsidRDefault="00BC6D35" w14:paraId="389CE82D" w14:textId="29B3D342">
-[...85 lines deleted...]
-    <w:p w:rsidRPr="00197B43" w:rsidR="00BC6D35" w:rsidP="00476F83" w:rsidRDefault="00BC6D35" w14:paraId="55999CED" w14:textId="660DD966">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="5FC91E41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Lelystad wordt de bouw van een extra beveiligde zittingslocatie (EBZ) van de rechtspraak gerealiseerd, ter vervanging van de Bunker in Amsterdam-Osdorp. Oplevering was voorzien in 2031 maar vanwege verschillende factoren is er verdere vertraging ontstaan in dit traject. De aanvraag voor omgevingsvergunning is eind 2025 gedaan, maar er is meer tijd nodig in de procedure voor inspraak en afstemming. Ook zijn er nog onderzoeken gaande naar oplossingsrichtingen voor netcongestie. In het verlengde van deze ontwikkelingen wordt de planning en kostenraming van het project de komende periode herijkt. Over de uitkomst van deze actualisering ontvangt uw Kamer naar verwachting voor het einde van het jaar bericht. Dit heeft geen impact op de te verwachten opleverdatum voor de 12 AIT plekken in Lelystad in 2029.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="419A9C9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="63776703" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wet- en regelgeving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6D35" w:rsidP="00476F83" w:rsidRDefault="00BC6D35" w14:paraId="29CD0477" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="76B7C377" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00222342" w:rsidR="003524CF" w:rsidP="00476F83" w:rsidRDefault="003524CF" w14:paraId="1FCD0AD7" w14:textId="01D13917">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="02D2A338" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bodyscanners</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B2EC7" w:rsidR="00BC6D35" w:rsidP="00476F83" w:rsidRDefault="003524CF" w14:paraId="50354F1B" w14:textId="0C1EF5BC">
-[...39 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="65CC5FE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met een bodyscanner kan een volledig beeld van het lichaam worden gegeven, waardoor er effectiever en minder invasief contrabande kunnen worden opgespoord bij gedetineerden dan door visitatie. Dit gebeurt door middel van een lichte dosis röntgenstraling. Omdat er geen wettelijke grondslag is voor het gebruik van een bodyscanner, kan de inzet hiervan op dit moment niet worden afgedwongen als dat nodig is in het kader van de veiligheid. Daarom wordt momenteel een wettelijke grondslag voor het gebruik van bodyscanners voorbereid. Aangezien de voorbereidingen voor dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>traject nog in gang zijn, verwacht ik in de volgende voortgangsbrief een gericht tijdspad te kunnen communiceren over het verdere verloop van dit traject.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="6C880279" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00ED3FAA" w:rsidDel="00806825" w:rsidP="00476F83" w:rsidRDefault="00153EA1" w14:paraId="68EE2BED" w14:textId="5FB0635F">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidDel="00806825" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="38D3DFD5" w14:textId="586BAB13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beperken van risico op onttrekkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B2EC7" w:rsidR="003E643C">
-[...20 lines deleted...]
-      <w:r w:rsidR="000D316C">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel tot strafbaarstelling van zelfbevrijding en onttrekking aan elektronisch toezicht, welke naar aanleiding van de moties van Kamerleden Ellian (VVD) en Helder (BBB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="000D316C">
-[...17 lines deleted...]
-      <w:r w:rsidR="004C19A8">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is opgesteld, is september 2025 in consultatie gegaan. De uitgebrachte consultatieadviezen en uitvoeringstoetsen van onder andere de Raad voor de Rechtspraak, het OM, de RSJ en de NOvA, waren echter overwegend negatief. Zo wordt onder anderen door de Raad voor de Rechtspraak nut en de noodzaak van de voorgestelde strafbaarstellingen niet gezien omdat op jaarbasis maar weinig zelfbevrijdingen plaatsvinden. Ook stelt het OM in haar consultatieadvies dat de inzet van het strafrecht een ultimum remedium is en pas dient te worden ingezet als alternatieven hebben gefaald. Er worden reeds voldoende mogelijkheden gezien om aan een zelfbevrijding consequenties te verbinden, bijvoorbeeld in de vorm van disciplinaire sancties welke kunnen worden opgelegd door de vestigingsdirecteur. Daarnaast worden gelijktijdig met een zelfbevrijding vaak andere strafbare feiten (vernieling, bedreiging, mishandeling) gepleegd, ten aanzien waarvan ook nu al, zonder aparte strafbaarstelling van zelfbevrijding, strafrechtelijk kan worden vervolgd. Dit wetsvoorstel komt daarmee in mindere mate tegemoet aan de wens om onttrekkingen en het risico daarop zoveel mogelijk tegen te gaan. Deze wens, die ook achter de moties zit, begrijp ik goed. Daarom ga ik in lijn met de moties de veiligheidsmaatregelen bij het vervoer van gedetineerden aanscherpen. Dit draagt bij aan de directe veiligheid en heeft een afschrikwekkend effect. Zo geef ik uitvoering aan de wens om onttrekkingen zoveel mogelijk tegen te gaan. In lijn met de bovengenoemde moties van Kamerleden Ellian en Helder ben ik daarom voornemens de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiligheidsmaatregelen bij het vervoer van gedetineerden tijdens sociaal en medisch transport door de DV&amp;O naar externe locaties zoals ziekenhuizen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan te scherpen, zoals ook vermeld in reactie op de Kamervragen van kamerlid Ellian (VVD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="006A3990">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onder de huidige regels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geldt het ‘niet boeien tenzij principe’ w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aarbij geen vrijheidsbeperkende middelen gebruikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als daar geen aanleiding voor is. Om het risico op onttrekking te beperken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E75FB" w:rsidR="00ED3FAA">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00224469" w:rsidDel="00806825" w:rsidR="000243A0">
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ben ik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de Geweldsinstructie penitentiaire inrichtingen en de Geweldsinstructie inrichtingen voor verpleging van ter beschikking gestelden aan te passen door het uitgangspunt voor de inzet van handboeien en broekstok aan passen naar “boeien of broekstok, tenzij” zoals reeds aangegeven in de beantwoording van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de eerder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gestelde Kamervragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Ellian (VVD).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="002E077B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...64 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="004F039B" w:rsidDel="00806825" w:rsidR="00ED3FAA">
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Dit zal altijd proportioneel worden ingezet. De handboeien en/of broekstok worden dan ook niet langer aangelegd dan strikt noodzakelijk. Het wijzigen van de geweldsinstructies ligt momenteel ter advisering voor bij de Raad voor Strafrechttoepassing en Jeugdbescherming (RSJ).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00ED3FAA" w:rsidP="00476F83" w:rsidRDefault="00ED3FAA" w14:paraId="7E555071" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="333EBC3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00197B43" w:rsidP="00476F83" w:rsidRDefault="00923EA4" w14:paraId="3F0DD0BD" w14:textId="100DB323">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="08C7F2B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advocatuur </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00ED3FAA" w:rsidP="00476F83" w:rsidRDefault="00ED3FAA" w14:paraId="1B8F1BE1" w14:textId="05B4E9D6">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="79B6EA55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="7948C440" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F039B">
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Visueel toezicht</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00ED3FAA" w:rsidP="00476F83" w:rsidRDefault="00ED3FAA" w14:paraId="7AD5679B" w14:textId="0E899613">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="779DB160" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F039B">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Naar aanleiding van de geuite zorgen vanuit de advocatuur over de wijze waarop uitvoering wordt gegeven aan visueel toezicht is toegezegd dat DJI een onafhankelijke partij zal vragen een audit uit te voeren</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Naar aanleiding van de geuite zorgen vanuit de advocatuur over de wijze waarop uitvoering wordt gegeven aan visueel toezicht is toegezegd dat DJI een onafhankelijke partij zal vragen een audit uit te voeren. De AuditdienstRijk (ADR) zal dit verrichten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>. D</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">e AuditdienstRijk (ADR) zal dit </w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve"> Naast deze audit, zal er ook een interne audit worden uitgevoerd door DJI. In de audits zal het borgen van de vertrouwelijkheid van de gesprekken worden meegenomen alsook de kwaliteit van het visueel toezicht in relatie tot het doel van de wet. De Nederlandse orde van Advocaten (NOvA) is, vanwege de eerder geuite zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>verrichten</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve">over de wijze waarop uitvoering wordt gegeven aan visueel toezicht, door DJI in de gelegenheid gesteld input te leveren op de onderzoeksvragen die door DJI zijn voorgelegd aan beide auditoren. Inmiddels is de ADR ten behoeve van de voorbereiding van de audit op werkbezoek geweest bij DJI en heeft er een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">schouw bij de EBI plaatsgevonden. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk239432419" w:id="1"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve">De verwachting is dat het plan van aanpak van de ADR begin oktober gereed is. Het is dan ook duidelijk wanneer de audits gereed zijn. De auditoren van de interne en de externe audit trekken vervolgens gezamenlijk op om de uitvoering zo min mogelijk te belasten. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="77AA9FE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Naast deze audit, zal er ook een interne audit worden uitgevoerd</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="67C4DCF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> door DJI</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>. In de audits zal het borgen van de vertrouwelijkheid van de gesprekken worden meegenomen alsook de kwaliteit van het visueel toezicht in relatie tot het doel van de wet. De Nederlandse orde van Advocaten (NOvA) is, vanwege de eerde</w:t>
-[...190 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">In februari van dit jaar heeft de NOvA een bezoek gebracht aan de EBI en in mei aan een AIT waar visueel toezicht wordt uitgevoerd. Inmiddels staat ook het bezoek van het Landelijk Overleg Vakinhoud Strafrecht (LOVS) van de rechtspraak aan een AIT gepland. De insteek van dit werkbezoek is om strafrechters inzage en toelichting te geven op welke wijze het visueel toezicht door DJI wordt uitgevoerd.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="065D1825" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3C73E9F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Draaiboek impactvolle verdachten en/of zaken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00236348" w:rsidP="00476F83" w:rsidRDefault="004D691B" w14:paraId="0A832B93" w14:textId="6603250D">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="004F039B">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="45E31D6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De betrokken partijen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
-[...7 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben op 23 juni 2026 het ‘Draaiboek impactvolle verdachten en/of zaken’ vastgesteld. Het draaiboek, gericht op de inzet van de advocatuur, biedt een solide basis voor een goede en duurzame samenwerking in de keten. Met het draaiboek kunnen partijen elkaar vinden bijvoorbeeld wanneer zich in de praktijk een impactvolle zaak voordoet. Op basis van duidelijke afspraken geeft het draaiboek heldere handvatten die tot een werkbare uitkomst moeten leiden. Daarbij geldt dat elke ketenpartner handelt vanuit zijn (toegewezen) rol en verantwoordelijkheid. Ik zie dit als een goede ontwikkeling, die bijdraagt aan een verdere versterking van de weerbaarheid van de advocatuur. Voor een nadere toelichting verwijs ik naar de Kamerbrief van juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B" w:rsidR="00356945">
-[...66 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="34EC5B4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="6A77731C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk240285804" w:id="2"/>
-      <w:r w:rsidRPr="004F039B">
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoek Ipsos naar dreiging binnen de advocatuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00ED3FAA" w:rsidP="00476F83" w:rsidRDefault="00ED3FAA" w14:paraId="38F8D035" w14:textId="0AB5605D">
-[...37 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="0387E6B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De NOvA publiceert begin oktober 2026 de resultaten van het derde onderzoek van Ipsos I&amp;O naar druk en dreiging binnen de advocatuur. De onderzoeksuitkomsten worden betrokken bij de verdere doorontwikkeling van het weerbaarheids- en veiligheidsbeleid. Gelijktijdig met de publicatie zal de NOvA toelichten welke aanvullende beleidsmaatregelen worden getroffen of voorbereid om de weerbaarheid en veiligheid van advocaten verder te versterken. Voor de zomer heb ik ook aandacht gevraagd voor de weerbaarheid van de advocatuur bij de Raad Justitie en Binnenlandse Zaken (JBZ-raad).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00DD57D0" w:rsidP="00476F83" w:rsidRDefault="00DD57D0" w14:paraId="4EC983B3" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="00923EA4" w:rsidP="00476F83" w:rsidRDefault="00923EA4" w14:paraId="46CB2EB3" w14:textId="7E5D7ED6">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="0FAAE9C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="2AD63A7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Moties en toezeggingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="778E17FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="213B0B32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie - Taskforce Contrabande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="71293F53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F039B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op 2 december 2025 heeft uw Kamer de motie van het lid Ellian (VVD) aangenomen die de regering verzoekt om een kleine, wendbare Taskforce in te stellen bij een zestal PI’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om minimaal zes maanden lang verscherpt toezicht toe te passen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze Taskforce is een versterking van het beleid en de uitvoering die DJI reeds heeft ingezet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de periode januari tot en met juli jl. zijn er conform de motie aanvullende zoekacties uitgevoerd door de Landelijke Bijzondere Bijstandseenheid (LBB) van de Dienst Vervoer en Ondersteuning (DV&amp;O) Dit betrof in totaal 132 zoekacties. De Taskforce kent een informatiegestuurde werkwijze door middel van samenwerking tussen de Directie Veiligheid (LBIV), de PI en DV&amp;O (LBB). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Taskforce is sinds februari 2026 actief. Naast de in de motie opgesomde PI’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>heb ik, op verzoek van PI Nieuwegein, deze inrichting ook onderdeel gemaakt van de reikwijdte van de Taskforce.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderstaande tabel geeft de resultaten van de Taskforce weer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="566F3BE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="003A4D69" w:rsidP="003A4D69" w:rsidRDefault="003A4D69" w14:paraId="312A8361" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...97 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="0459E45D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D77F947" wp14:editId="5EA3013E">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C6D6FA1" wp14:editId="51386E04">
+            <wp:extent cx="5534025" cy="3082938"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="978939480" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="786596835" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4326228" cy="2410089"/>
+                      <a:ext cx="5551114" cy="3092458"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="002044D9" w:rsidP="00476F83" w:rsidRDefault="002044D9" w14:paraId="6055499B" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="079A764A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="4BB8B8B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="00EA7834" w:rsidP="00476F83" w:rsidRDefault="004B410B" w14:paraId="6D30AA64" w14:textId="3D7C2D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de Taskforce is wederom zichtbaar geworden dat informatie gestuurd en gericht zoeken in deze intensieve samenwerking tussen de PI, Landelijke Intelligence en de DV&amp;O, effectief bijdraagt aan het opsporen van contrabande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="089246E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="00450DC6" w:rsidP="00476F83" w:rsidRDefault="00450DC6" w14:paraId="5E64DFC6" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="6EB6D545" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="000E4CF4" w:rsidP="00476F83" w:rsidRDefault="00450DC6" w14:paraId="696A3719" w14:textId="15DE7C5D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van de Taskforce is ook onderzocht welke maatregelen getroffen dienen te worden om de invoer van contrabande verder tegen te gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="7720B199" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...87 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="000E4CF4" w:rsidP="00476F83" w:rsidRDefault="006354CB" w14:paraId="2AD0974B" w14:textId="737B01CF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er wordt ingezet op een betere registratie van contrabande binnen de PI’s, Daarbij kan worden gedacht aan de registratie of contrabande wel of niet een gedetineerde heeft bereikt. Dit draagt bij aan de versterking van de informatie gestuurde inzet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3C4A2C66" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De gebouwelijke situatie van de aangesloten PI’s wordt geoptimaliseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">door middel van passende (technologische en innovatieve) maatregelen. DJI blijft ontwikkelen op het gebied van technologische en innovatieve middelen welke contrabande kunnen detecteren. Denk hierbij aan dronedetectie, bodyscanners en apparatuur om slimmer en gerichter datadragers op te sporen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="00E25659" w:rsidP="00476F83" w:rsidRDefault="006354CB" w14:paraId="0D7E2C41" w14:textId="3DF0C8AA">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="04961B9A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...69 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="000E4CF4" w:rsidP="00476F83" w:rsidRDefault="000E4CF4" w14:paraId="4C428A40" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder zet DJI zich in op de bewustwording van het personeel onder andere door middel van het uitzetten van een campagne gericht op de Penitentiaire Scherpte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="0DAD8E8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="000E4CF4" w:rsidP="00476F83" w:rsidRDefault="000E4CF4" w14:paraId="2FBE9856" w14:textId="3076ED0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="5642AC7C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004F039B">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Taskforce zal worden voortgezet om verder te leren van de opgedane kennis en zodat bevindingen en ervaringen verder gedeeld kunnen worden met de andere PI’s om zo de aanpak van contrabande verder te uniformeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="000E4CF4" w:rsidP="00476F83" w:rsidRDefault="000E4CF4" w14:paraId="395831BC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="56DFF526" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="68CCA66B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Motie beoordelingskader</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="000E4CF4" w:rsidP="00476F83" w:rsidRDefault="000E4CF4" w14:paraId="117D256E" w14:textId="5482EF02">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F039B">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="0E193B21" w14:textId="3D567099">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In april 2026 is de motie van het lid Ellian (VVD) aangenomen die de regering verzoekt om het beoordelingskader op basis waarvan gedetineerden worden aangemerkt als (hoog)risicogedetineerden te herzien en gedetineerden op de Gedetineerden met een Vlucht- en/of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Maatschappelijk risico(GVM)-lijst in de tussenliggende tijd niet af te schalen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ik heb uw Kamer reeds geïnformeerd dat ik in lijn met het eerste deel van de motie in kaart zal brengen op welke wijze een aanpassing van het beoordelingskader (Regeling selectie, plaatsing en overplaatsing van gedetineerden en/of GVM circulaire) vormgegeven kan worden zodat een deel van hoog risico gedetineerden langer in beperkingen kan worden gehouden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
-[...41 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inmiddels heeft er een (eerste) sessie plaatsgevonden met experts uit het veld, waaronder medewerkers van DJI, het NIFP, de politie, het OM, de NOvA en de RSJ. In deze sessie zijn verschillende mogelijkheden voor het aanpassen van het beoordelingskader onderzocht. De tweede sessie volgt in november 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="78FE15CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="4697A893" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik verwacht uw Kamer in Q1 van 2027 te informeren over hoe ik inhoudelijk invulling ga geven aan deze motie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="432AEB57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="60933D93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Motie auditief toezicht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="004834FC" w:rsidP="00476F83" w:rsidRDefault="004834FC" w14:paraId="5827FE61" w14:textId="6C854FF2">
-      <w:r w:rsidRPr="004F039B">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="0BAE097F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De motie van de leden Ellian (VVD) en Eerdmans (JA21) roept op om te onderzoeken hoe auditief toezicht op gesprekken tussen gedetineerden en hun advocaten in de Afdeling Intensief Toezicht (AIT) en de Extra Beveiligde Inrichting (EBI) vormgegeven kan worden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="004834FC" w:rsidP="00476F83" w:rsidRDefault="004834FC" w14:paraId="60F52037" w14:textId="77777777"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="004834FC" w:rsidP="00476F83" w:rsidRDefault="004834FC" w14:paraId="4675C0DB" w14:textId="77777777">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="2EAEFF7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="0A8C3AA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de parlementaire behandeling van het wetsvoorstel tot wijziging van de Pbw met aanvullende maatregelen tegen georganiseerde criminaliteit tijdens detentie zijn er door uw Kamer twee amendementen aangenomen ten aanzien auditief toezicht op gesprekken tussen gedetineerden en hun advocaat over het gewijzigde voorstel van wet na aanvaarding van deze amendementen is een (spoed)advies gevraagd van de Afdeling advisering van de Raad van State (Afdeling). De Afdeling heeft geoordeeld dat auditief toezicht een ongerechtvaardigde inmenging is in het recht op vertrouwelijke communicatie (art. 6 en 8 EVRM) en is derhalve onverenigbaar met de Grondwet, het EVRM en het Unierecht. Alleen in zeer uitzonderlijke, individueel gemotiveerde gevallen is beperking op het recht op vertrouwelijke communicatie met een advocaat mogelijk. Als aanvullende vraag was aan de Afdeling voorgelegd onder welke condities auditief toezicht eventueel wel mogelijk zou zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="40B2BCC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="240133A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling schetst in het advies de zeer strikte voorwaarden die in acht genomen moeten worden voor de beperking van het recht op vertrouwelijke communicatie middels auditief toezicht. Hierbij kan enkel sprake zijn wanneer uit een op het individuele geval gerichte beoordeling blijkt dat: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="5D265B56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004F039B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">er aanwijzingen zijn voor een risico op misbruik van de vertrouwelijkheid tussen de gedetineerde en diens advocaat, dan wel schending van de regels van professionele ethiek of; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="004834FC" w:rsidP="00476F83" w:rsidRDefault="004834FC" w14:paraId="2E747DC2" w14:textId="77777777">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="238AE6C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004F039B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>er aanwijzingen bestaan dat onbeperkt contact een gevaar oplevert binnen de inrichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="004834FC" w:rsidP="00476F83" w:rsidRDefault="004834FC" w14:paraId="46093A0B" w14:textId="57E846C3">
-[...45 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="22C36543" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het enkele feit dat een gedetineerde is geplaatst in de EBI of op de AIT is onvoldoende om aan te nemen dat inmenging in de vertrouwelijke communicatie middels auditief toezicht kan worden gerechtvaardigd. Generieke maatregelen die een beperking vormen op het recht op vertrouwelijke communicatie zijn daarmee uitgesloten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3D108B70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wel zijn er bestaande strafvorderlijke mogelijkheden die kunnen worden ingezet wanneer de advocaat verdacht wordt van een strafbaar feit. Deze voldoen aan de vereiste strikte voorwaarden. Gelet op de inhoud van het eerdergenoemde (spoed)advies van de Afdeling advisering zoals voornoemd zie ik geen mogelijkheden om de reeds bestaande strafvorderlijke bevoegdheden uit te breiden met, auditief toezicht op communicatie tussen een gedetineerde en zijn rechtsbijstandverlener verder vorm te geven. Hiermee wordt deze motie afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3EC22832" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="398CDE35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toezegging merkkleding in detentie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="004834FC" w:rsidP="00476F83" w:rsidRDefault="004834FC" w14:paraId="63C4B192" w14:textId="0FC4A803">
-[...77 lines deleted...]
-    <w:p w:rsidRPr="004F039B" w:rsidR="009E0298" w:rsidP="00476F83" w:rsidRDefault="009E0298" w14:paraId="41CB2859" w14:textId="2A56AF24">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="6C355B23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door mijn ambtsvoorgangers is toegezegd dat het invoeren van merkkleding en accessoires in PI’s wordt ingeperkt, ter voorkoming van het doorgeven van deze artikelen aan medegedetineerden in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ruil voor een handeling. Per 1 november 2025 zijn de modelhuisregels voor de EBI hierop aangepast en is ook in de modelhuisregels voor de AIT een algeheel verbod opgenomen voor kleding en schoenen die genoemd worden op de lijst met niet toegestane merken of die een waarde hebben van meer dan € 250,-. Voor sieraden geldt dat deze geen waarde van boven de € 500,- mogen hebben. Gebleken is echter dat het handhaven van een lijst met verboden merken niet werkbaar is voor de medewerkers van DJI. Een dergelijke lijst is extreem mutatiegevoelig, vereist specifieke vaardigheden van het personeel en is tijdsintensief. In de aanpassing van de reguliere modelhuisregels is dan ook enkel een verbod opgenomen die ziet op de waarde van de kleding, schoenen en sieraden. Deze mogen zich niet boven een waarde van € 250,- respectievelijk € 500,- bevinden, waarbij DJI een inschatting maakt. Het is aan de gedetineerde om de waarde aan te tonen indien deze stelt dat de kleding e.d. zich onder de door DJI gestelde de waarde bevindt. Met het hanteren van deze regels wordt het invoeren van merkkleding voldoende ingeperkt en beter uitvoerbaar en handhaafbaar voor DJI. De aangepaste reguliere modelhuisregels liggen momenteel bij de RSJ voor advisering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="55F63D48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="6299DED4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overig </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="009E0298" w:rsidP="00476F83" w:rsidRDefault="009E0298" w14:paraId="29D7C5F6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="44064587" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="009E0298" w:rsidDel="00806825" w:rsidP="00476F83" w:rsidRDefault="009E0298" w14:paraId="55D229DC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidDel="00806825" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3FA63611" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Inschrijven van een eenmanszaak op het adres van een PI </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="009E0298" w:rsidDel="00806825" w:rsidP="00476F83" w:rsidRDefault="009E0298" w14:paraId="7A9CBF4D" w14:textId="77777777">
-      <w:r w:rsidRPr="004F039B" w:rsidDel="00806825">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidDel="00806825" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="667504D6" w14:textId="16B0E742">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op 16 juli jl. heb ik antwoord gegeven op gestelde Kamervragen met betrekking tot het oprichten van een eenmanszaak vanuit detentie en de inschrijving van het adres van een PI als postadres van een eenmanszaak.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B" w:rsidDel="00806825">
+      <w:r w:rsidRPr="003A4D69" w:rsidR="00A637FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
-      <w:r w:rsidRPr="004F039B" w:rsidDel="00806825">
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Mede naar aanleiding van een reactie van de Kamer van Koophandel (KvK) geef ik u graag een nadere toelichting en de laatste stand van zaken rond dit onderwerp. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="009E0298" w:rsidDel="00806825" w:rsidP="00476F83" w:rsidRDefault="009E0298" w14:paraId="6A63D9C4" w14:textId="77777777"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004F039B" w:rsidDel="00806825" w:rsidR="00026D53">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidDel="00806825" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="32477DB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="7BAE34CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de eerdere beantwoording ben ik niet nader ingegaan op het proces van adreswijziging bij een eenmanszaak. Naar aanleiding van de reactie van de KvK licht ik in alle zorgvuldigheid dit proces hieronder alsnog toe: e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en inschrijving van een eenmanszaak vindt plaats bij fysieke identificatie op een kantoor van de KVK.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B" w:rsidR="00026D53">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="004F039B" w:rsidDel="00806825">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indien op een later moment het BRP-woonadres van de ondernemer wijzigt, dan ontvangt KVK hiervan melding en wordt in het Handelregister zowel het woonadres als het bezoekadres van onderneming vrijwel automatisch gewijzigd naar het nieuwe BRP-adres. Als dit het adres van een PI is levert dat momenteel geen signaal op.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidDel="00806825" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="652CE1E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="05E3731A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De KvK onderzoekt samen met het Ministerie van Economische Zaken en Klimaat en </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>mijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B" w:rsidDel="00806825">
+      <w:r w:rsidRPr="003A4D69" w:rsidDel="00806825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ministerie of de adressenregistratie van ondernemingen kan worden gemoderniseerd. In dat onderzoek wordt ook gekeken naar de registratiemogelijkheden op adressen die niet logisch lijken voor de vestiging van een onderneming (zoals een PI) om de integriteit van de Nederlandse economie te versterken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F039B">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F039B" w:rsidR="006B1A4C" w:rsidP="00823E38" w:rsidRDefault="00450DC6" w14:paraId="53C0490D" w14:textId="74A29B55">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="01C35C8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A51D3" w:rsidRDefault="008A3224" w14:paraId="082597D2" w14:textId="30E84555">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="004F039B" w:rsidR="00450DC6">
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="3EC2583A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben ervan overtuigd dat de maatregelen die ingezet worden om VCHD tegen te gaan bijdragen aan het terugdringen ervan. In lijn met het coalitieakkoord wordt flink ingezet op een verscherpte handhaving om contrabande tegen te gaan, zoals het binnensmokkelen van telefoons. Echter, met deze maatregelen zijn we er nog niet. Criminelen blijven zich ontwikkelen en dat moet het gevangeniswezen ook blijven doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004F039B" w:rsidR="00450DC6">
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...61 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t xml:space="preserve">Aan het tegengaan van voortgezet crimineel handelen in detentie blijf ik dan ook, samen met betrokken partners, prioriteit geven. Alleen zo houden we Nederlandse gevangenissen, haar medewerkers en de samenleving zo veilig mogelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="40BF7C18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="005A2361" w:rsidP="003A4D69" w:rsidRDefault="005A2361" w14:paraId="191A2F11" w14:textId="274DE739">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932411" w:rsidP="003A4D69" w:rsidRDefault="003A4D69" w14:paraId="51B860C0" w14:textId="46FEE360">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69" w:rsidR="005A2361">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A4D69" w:rsidR="003A4D69" w:rsidP="003A4D69" w:rsidRDefault="003A4D69" w14:paraId="6CE20750" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003A4D69" w:rsidR="003A4D69">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69AB5770" w14:textId="77777777" w:rsidR="00B840B5" w:rsidRDefault="00B840B5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E1DC25A" w14:textId="77777777" w:rsidR="00363DC9" w:rsidRDefault="00363DC9" w:rsidP="005A2361">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DD531A2" w14:textId="77777777" w:rsidR="00B840B5" w:rsidRDefault="00B840B5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="57617133" w14:textId="77777777" w:rsidR="00363DC9" w:rsidRDefault="00363DC9" w:rsidP="005A2361">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
-[...14 lines deleted...]
-  <w:font w:name="Aptos">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D53EC44" w14:textId="77777777" w:rsidR="00443D9F" w:rsidRDefault="00443D9F">
+  <w:p w14:paraId="14F43C1F" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="005A2361" w:rsidRDefault="005A2361" w:rsidP="005A2361">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AE3005B" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="005A2361" w:rsidRDefault="005A2361" w:rsidP="005A2361">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16E18FDB" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="005A2361" w:rsidRDefault="005A2361" w:rsidP="005A2361">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17B238FD" w14:textId="77777777" w:rsidR="00B840B5" w:rsidRDefault="00B840B5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C76B881" w14:textId="77777777" w:rsidR="00363DC9" w:rsidRDefault="00363DC9" w:rsidP="005A2361">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78546EA4" w14:textId="77777777" w:rsidR="00B840B5" w:rsidRDefault="00B840B5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6875229D" w14:textId="77777777" w:rsidR="00363DC9" w:rsidRDefault="00363DC9" w:rsidP="005A2361">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="350E3101" w14:textId="77777777" w:rsidR="008F0190" w:rsidRPr="00ED1394" w:rsidRDefault="008F0190" w:rsidP="008F0190">
+    <w:p w14:paraId="43360006" w14:textId="66CEDB17" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t>Kamerstukken 24 587, nr. 465.</w:t>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30C4F" w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9911</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, nr. 465.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2441F239" w14:textId="49C6BEAB" w:rsidR="0031672C" w:rsidRPr="00422FEF" w:rsidRDefault="0031672C">
+    <w:p w14:paraId="09ABCF02" w14:textId="63E0E17D" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00422FEF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00422FEF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 24 587, nr. 956.</w:t>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2023/24, 24 587, nr. 956.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2E74F08B" w14:textId="77777777" w:rsidR="0031672C" w:rsidRPr="00546B21" w:rsidRDefault="0031672C" w:rsidP="0031672C">
+    <w:p w14:paraId="1F3137A0" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00ED1394">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED1394">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 24587, nr. 1077.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0DB1C874" w14:textId="77777777" w:rsidR="00B241E7" w:rsidRPr="009F44E3" w:rsidRDefault="00B241E7" w:rsidP="00B241E7">
+    <w:p w14:paraId="3E2FBBEF" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2023/24, 24 587, nr. 956.</w:t>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 24 587, nr. 956.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2ED7E2AB" w14:textId="77777777" w:rsidR="00BC6D35" w:rsidRPr="009F44E3" w:rsidRDefault="00BC6D35" w:rsidP="00BC6D35">
+    <w:p w14:paraId="48498C40" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009F44E3">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F44E3">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022/23, 24 587, nr. 888.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2B1F7C82" w14:textId="77777777" w:rsidR="00BC6D35" w:rsidRDefault="00BC6D35" w:rsidP="00BC6D35">
+    <w:p w14:paraId="48965794" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009F44E3">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F44E3">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2023/24, 36 372, nr. 19.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="51287C61" w14:textId="392A3B21" w:rsidR="000D316C" w:rsidRDefault="000D316C">
+    <w:p w14:paraId="4AAAAAEC" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F01B5">
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...22 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2023/24, 29279, nr. 816 en Kamerstukken 2024/25, 36 600 VI, nr. 94.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4BD000F8" w14:textId="77777777" w:rsidR="000243A0" w:rsidRDefault="000243A0" w:rsidP="000243A0"/>
+    <w:p w14:paraId="78E3A7AE" w14:textId="337C953B" w:rsidR="006A3990" w:rsidRPr="003A4D69" w:rsidRDefault="006A3990" w:rsidP="003A4D69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, Aanhangsel van de Handelingen, 1762.</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="03F03052" w14:textId="77777777" w:rsidR="00ED3FAA" w:rsidRDefault="00ED3FAA" w:rsidP="00ED3FAA"/>
+    <w:p w14:paraId="358EEFB7" w14:textId="31CD99AC" w:rsidR="002E077B" w:rsidRPr="003A4D69" w:rsidRDefault="002E077B" w:rsidP="003A4D69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, Aanhangsel van de Handelingen, 1762.</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="57DA40A0" w14:textId="77777777" w:rsidR="00ED3FAA" w:rsidRPr="00ED1394" w:rsidRDefault="00ED3FAA" w:rsidP="00ED3FAA">
+    <w:p w14:paraId="52634722" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00ED1394">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED1394">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29911, nr. 495.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="70CF0CFB" w14:textId="2E7F679A" w:rsidR="004D691B" w:rsidRPr="00061336" w:rsidRDefault="004D691B">
+    <w:p w14:paraId="45ACCE33" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00061336">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00061336">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Dekenberaad, DJI, Nationaal Coördinator Terrorismebestrijding en Veiligheid, NoVA, OM, Raad voor de Rechtsbijstand en Raad voor de Rechtspraak. </w:t>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dekenberaad, DJI, Nationaal Coördinator Terrorismebestrijding en Veiligheid, NoVA, OM, Raad voor de Rechtsbijstand en Raad voor de Rechtspraak. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="4B54BC36" w14:textId="2F33E4A4" w:rsidR="00236348" w:rsidRDefault="00236348" w:rsidP="00236348">
+    <w:p w14:paraId="116F551E" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00061336">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00061336">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 279, nr. 1059.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="566683BC" w14:textId="77777777" w:rsidR="000E4CF4" w:rsidRPr="00ED1394" w:rsidRDefault="000E4CF4" w:rsidP="00450DC6">
+    <w:p w14:paraId="77212A86" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00ED1394">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED1394">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED1394">
-        <w:rPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dit zag op JC Zaanstad, PI Alphen aan den Rijn, PI Dordrecht, PI Heerhugowaard Zuyder Bos, PI Veenhuizen Esserheem en Norgerhaven, PI Rotterdam De Schie en Hoogvliet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="2CCD6B5A" w14:textId="326505F0" w:rsidR="000E4CF4" w:rsidRPr="00ED1394" w:rsidRDefault="000E4CF4" w:rsidP="00450DC6">
+    <w:p w14:paraId="4E695396" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00ED1394">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED1394">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II, 2025/26, 24587, nr. 1077.</w:t>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 24587, nr. 1077.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="7ECF4D94" w14:textId="77777777" w:rsidR="004B410B" w:rsidRPr="00546B21" w:rsidRDefault="004B410B" w:rsidP="004B410B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00ED1394">
+    <w:p w14:paraId="39B8738A" w14:textId="13B0D08E" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED1394">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Door deelname aan de Taskforce verwachtte PI Nieuwegein een beter inzicht te krijgen in de wijze waarop gedetineerden contrabande naar binnen brengen. Dit inzicht wil de PI gebruiken in het verbeteren van de aanpak van contrabande.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="14D9C1E9" w14:textId="77777777" w:rsidR="000E4CF4" w:rsidRPr="00546B21" w:rsidRDefault="000E4CF4" w:rsidP="000E4CF4">
+    <w:p w14:paraId="74354AFF" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00546B21">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00546B21">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 24 587, nr. 1103.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="00F0C0F8" w14:textId="77777777" w:rsidR="000E4CF4" w:rsidRPr="00546B21" w:rsidRDefault="000E4CF4" w:rsidP="000E4CF4">
+    <w:p w14:paraId="3B8B1EFC" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00546B21">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00546B21">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 24 587, nr. 1119.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="21930491" w14:textId="77777777" w:rsidR="004834FC" w:rsidRPr="00546B21" w:rsidRDefault="004834FC" w:rsidP="004834FC">
+    <w:p w14:paraId="6330773F" w14:textId="4DFF6000" w:rsidR="005A2361" w:rsidRPr="003A4D69" w:rsidRDefault="005A2361" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00546B21">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00546B21">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 583-15.</w:t>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 583</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96583" w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="6FBC26DD" w14:textId="77777777" w:rsidR="009E0298" w:rsidRPr="00546B21" w:rsidDel="00806825" w:rsidRDefault="009E0298" w:rsidP="009E0298">
+    <w:p w14:paraId="1BA49B68" w14:textId="51F69A6B" w:rsidR="00A637FF" w:rsidRPr="003A4D69" w:rsidRDefault="00A637FF" w:rsidP="003A4D69">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003A4D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 2026Z12270.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0391DB21" w14:textId="77777777" w:rsidR="00443D9F" w:rsidRDefault="008520F8">
-[...389 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="41BA987C" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="005A2361" w:rsidRDefault="005A2361" w:rsidP="005A2361">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="422765B0" w14:textId="77777777" w:rsidR="00443D9F" w:rsidRDefault="008520F8">
+  <w:p w14:paraId="65FD6041" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="005A2361" w:rsidRDefault="005A2361" w:rsidP="005A2361">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1133 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DAC2EB7" w14:textId="77777777" w:rsidR="005A2361" w:rsidRPr="005A2361" w:rsidRDefault="005A2361" w:rsidP="005A2361">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8CAB7955"/>
-[...295 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0A8A7C9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44561114"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...230 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -5677,54 +3726,54 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8A7C9B"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE12AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="44561114"/>
+    <w:tmpl w:val="7578FC72"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -5790,150 +3839,153 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7F36D0"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9C12ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0DEED83C"/>
-    <w:lvl w:ilvl="0" w:tplc="0FA4679C">
+    <w:tmpl w:val="9648DFF6"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57526ED4">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13B675B4">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DFA66D92">
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D57A5C22">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F5F67AF4">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4AB0B22A">
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79647A12">
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9B7EC548">
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243A6D83"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4159259A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E62D6D6"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="7BD64958"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -5989,61 +4041,61 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="298518A2"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50451EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2C4A93DC"/>
-    <w:lvl w:ilvl="0" w:tplc="D43A4A84">
+    <w:tmpl w:val="0CAEDF72"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -6078,996 +4130,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...944 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B570E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACDE2B26"/>
     <w:lvl w:ilvl="0" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7109,1611 +4216,182 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...557 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1270311389">
+  <w:num w:numId="1" w16cid:durableId="2044093421">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1985314082">
+  <w:num w:numId="2" w16cid:durableId="930882">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="358239533">
+  <w:num w:numId="3" w16cid:durableId="697314652">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="229118965">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="4330208">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1603293857">
-[...41 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="2030793778">
+  <w:num w:numId="6" w16cid:durableId="932398504">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00443D9F"/>
-[...839 lines deleted...]
-    <w:rsid w:val="00FF7B16"/>
+    <w:rsidRoot w:val="005A2361"/>
+    <w:rsid w:val="001061A9"/>
+    <w:rsid w:val="001F08AB"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002E077B"/>
+    <w:rsid w:val="00363DC9"/>
+    <w:rsid w:val="003A4D69"/>
+    <w:rsid w:val="005A2361"/>
+    <w:rsid w:val="005F6BF2"/>
+    <w:rsid w:val="006A3990"/>
+    <w:rsid w:val="006B543A"/>
+    <w:rsid w:val="00860479"/>
+    <w:rsid w:val="008D186D"/>
+    <w:rsid w:val="00900CAB"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A637FF"/>
+    <w:rsid w:val="00B30C4F"/>
+    <w:rsid w:val="00B635B6"/>
+    <w:rsid w:val="00D06DC5"/>
+    <w:rsid w:val="00D96583"/>
+    <w:rsid w:val="00DC70EC"/>
+    <w:rsid w:val="00E1340B"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F23534"/>
+    <w:rsid w:val="00F3343A"/>
+    <w:rsid w:val="00F40514"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC335C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="590C9474"/>
+  <w14:docId w14:val="628148E4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1856D896-7609-41A1-8A7E-E7D4049729BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8722,77 +4400,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8817,75 +4495,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8920,55 +4598,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -9040,1189 +4718,704 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005A2361"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
-      <w:numPr>
-[...27 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005A2361"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...34 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005A2361"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...255 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="002A51D3"/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002A51D3"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002A51D3"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A51D3"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005A2361"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="002A51D3"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A2361"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002A51D3"/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A2361"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Voetnootmarkering Openbaar Ministerie,4_G Char Char,Footnote Reference1 Char Char,Footnotes refss Char Char,ftref Char Char,BVI fnr Char Char,BVI fnr Car Car Char Char,BVI fnr Car Char Char,BVI fnr Car Car Car Car Char Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="4GChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EF132D"/>
+    <w:rsid w:val="005A2361"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00F05962"/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4GChar">
     <w:name w:val="4_G Char"/>
     <w:aliases w:val="Footnote Reference1 Char,Footnotes refss Char,ftref Char,BVI fnr Char,BVI fnr Car Car Char,BVI fnr Car Char,BVI fnr Car Car Car Car Char,BVI fnr Char Car Car Car Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Voetnootmarkering"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B6070F"/>
+    <w:rsid w:val="005A2361"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A2361"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A2361"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A2361"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...288 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10496,55 +5689,87 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18276</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>3362</ap:Words>
+  <ap:Characters>18496</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>152</ap:Lines>
+  <ap:Lines>154</ap:Lines>
   <ap:Paragraphs>43</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21555</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>21815</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>