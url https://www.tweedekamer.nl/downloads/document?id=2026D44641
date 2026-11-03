--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,5152 +1,1376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...6 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 8.3.15 (Apache licensed) using IBM_WEBSPHERE_XLXP JAXB in IBM Corporation Java 1.8.0_431 on Windows Server 2019 -->
-[...10 lines deleted...]
-      <w:r w:rsidR="00033EC7">
+    <w:p w:rsidRPr="0004137C" w:rsidR="0004137C" w:rsidRDefault="00A81C0C" w14:paraId="3F3B2B54" w14:textId="49CCA655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26448</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C" w:rsidR="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0004137C" w:rsidR="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Structuur van de uitvoering werk en inkomen (SUWI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="0004137C" w:rsidP="00D80872" w:rsidRDefault="0004137C" w14:paraId="6EDF6E87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>913</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="0004137C" w:rsidP="002C3CA7" w:rsidRDefault="0004137C" w14:paraId="6E5DF97D" w14:textId="62EF4BC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="0004137C" w:rsidP="002C3CA7" w:rsidRDefault="0004137C" w14:paraId="79139F5D" w14:textId="7463EDAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="0004137C" w:rsidP="002C3CA7" w:rsidRDefault="0004137C" w14:paraId="58A21C3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="1118449D" w14:textId="35A3668E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 2 juli 2026 is de gewijzigde motie Patijn/Ceder aangenomen, die de regering verzoekt “een regeringscommissaris aan te stellen die onder andere een aanjager kan zijn voor de, publiek-private samenwerking, taakdelegatie, het gebruik van medische data en herbeoordelingen.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In mijn brief van 2 juli 2026 heb ik u een nadere uitwerking van deze motie toegezegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze uitwerking volgt hierna. Daarnaast heb ik in het commissiedebat uitvoeringsproblematiek UWV van 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C" w:rsidR="002D251E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C" w:rsidR="00A60C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26448</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C" w:rsidR="00305152">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00575DBE">
-[...55 lines deleted...]
-    <w:p w:rsidRPr="004044BD" w:rsidR="004044BD" w:rsidP="00907762" w:rsidRDefault="00611914" w14:paraId="35A2AADB" w14:textId="17136272">
+      <w:r w:rsidRPr="0004137C" w:rsidR="008D4FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C" w:rsidR="0042781B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>908</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C" w:rsidR="000307C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegezegd om kort na de zomer een brief te sturen over het toezicht op UWV. Ik verwacht u deze brief op korte termijn te sturen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="696D819A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Context</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B53" w:rsidP="00907762" w:rsidRDefault="005A1401" w14:paraId="0BAA5B3E" w14:textId="7EE00280">
-[...48 lines deleted...]
-      <w:r w:rsidR="005E71E6">
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="2911DAD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De sociaal-medische dienstverlening van UWV staat al jaren onder grote druk. In 2024 is daarbij aan het licht gekomen dat er in het verleden fouten zijn gemaakt bij de vaststelling van de hoogte van WIA-uitkeringen. Dit is een zorgelijke situatie met negatieve gevolgen voor mensen die voor hun bestaanszekerheid afhankelijk zijn van een tijdige en juiste vaststelling van hun uitkering. Het onderzoek van de Algemene Rekenkamer naar de WIA heeft laten zien dat bij de uitvoering van de WIA sprake is van een groot aantal samenlopende problemen, waaronder complexe wetgeving, verouderde IT, gebrekkig kwaliteitsmanagement en lacunes in de sturingsrelatie tussen SZW en UWV en de bijbehorende informatievoorziening. Daarbij zijn er aanzienlijke werkachterstanden, waardoor UWV de wettelijke taken op dit moment niet tijdig kan verrichten. Als gevolg hiervan worden bijvoorbeeld sociaal-medische bezwaarzaken niet binnen de daarvoor geldende termijnen afgehandeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="2D047704" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="1F56AE4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom werken UWV en </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk237506836" w:id="0"/>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SZW samen om de uitvoerbaarheid voor UWV te verbeteren, zodat meer cliënten geholpen kunnen worden en achterstanden verminderen. Dit gaat onder meer om de 60-plusmaatregel, inzet op meer publiek-private samenwerking, invoering van taakherschikking en aanscherping van het proces rond herbeoordelingen. Voor de lange termijn wordt gewerkt aan de uitwerking van een toekomstvisie voor het arbeidsongeschiktheidsstelsel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00575DBE" w:rsidR="006D4683">
-[...237 lines deleted...]
-    <w:p w:rsidRPr="00575DBE" w:rsidR="003D1515" w:rsidP="00907762" w:rsidRDefault="003D1515" w14:paraId="24B1BBC8" w14:textId="77777777"/>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="5B6944EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgenomen maatregelen zijn kansrijk, maar de voortgang van een aantal trajecten is de afgelopen periode nog beperkt geweest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="7085C4C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onafhankelijke positie van een regeringscommissaris voor versterking van de sociaal-medische dienstverlening kan helpen om knelpunten zichtbaar te maken, partijen bij elkaar te brengen en voorstellen te doen om knelpunten op te lossen en de maatregelen verder te brengen. Hiernaast zullen andere maatregelen nodig blijven, zoals vereenvoudiging van de WIA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="56DA3B10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00D56E20" w:rsidP="00907762" w:rsidRDefault="009B0DAB" w14:paraId="2D5553FA" w14:textId="4DC9E20B">
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="0D18C6EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...198 lines deleted...]
-    <w:p w:rsidR="00C838F7" w:rsidP="00907762" w:rsidRDefault="00C838F7" w14:paraId="59C7B210" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve">Opdracht en bijdrage aan beoogde resultaten van de regeringscommissaris versterking sociaal-medische dienstverlening </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="0A946471" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De WIA kenmerkt zich door een complex krachtenveld met uiteenlopende belangen. Dit geldt voor werknemers, werkgevers, de beroepsgroep, verzekeraars en private uitvoerders. In de praktijk leiden in de WIA aanwezige financiële prikkels ertoe dat wanneer alle partijen hun eigen belang nastreven, dat ten koste kan gaan van het algemeen belang en het realiseren van structurele oplossingen. Trajecten zoals voor publiek-private samenwerking komen mede daardoor moeilijk van de grond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="79DDFD91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="54559E8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een regeringscommissaris kan een belangrijke bijdrage leveren om deze impasse te doorbreken. Voor alle betrokken partijen geldt dat zij voor hun werk afhankelijk zijn van sociaal-medische beoordelingen door UWV om de mate van arbeidsongeschiktheid vast te stellen. De regeringscommissaris kan als onpartijdige buitenstaander vanuit een integrale blik knelpunten signaleren in de publiek-private samenwerkingstrajecten. Ook kan de regeringscommissaris oplossingen aandragen die om welke reden dan ook nu niet van de grond komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="73B0A997" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00367ACF" w:rsidP="00907762" w:rsidRDefault="00117A2B" w14:paraId="56AE5A0E" w14:textId="0A94B11B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="5B66F74C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...124 lines deleted...]
-      <w:r w:rsidR="00367ACF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In bijlage 1 worden de contouren van een regeringscommissaris geschetst, zoals ik die nu voor me zie. Daarin wordt onder meer ingegaan op de inhoudelijke opdracht en de te bereiken resultaten, de positionering en de bevoegdheden van de regeringscommissaris. De voorgestelde inrichting is in lijn met de Aanwijzingen inzake instelling functie regeringscommissaris, zoals vastgesteld door de minister van BZK.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC2233" w:rsidP="00907762" w:rsidRDefault="00FC2233" w14:paraId="2B9B3AA7" w14:textId="77777777">
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="1829F8C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003D1515" w:rsidR="00334BC8" w:rsidP="00907762" w:rsidRDefault="00FC6CB6" w14:paraId="1E949360" w14:textId="5EF684BF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="1D38A4EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">de opdracht om </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inhoudelijk krijgt de regeringscommissaris de opdracht om </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk237522871" w:id="1"/>
-      <w:r w:rsidR="009B0DAB">
-[...107 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met UWV en private partijen – en andere betrokkenen, zoals sociale partners – doorbraken te bereiken en een versnelling te realiseren op trajecten binnen de publiek-private samenwerking.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D1515" w:rsidR="00FF156E">
-[...61 lines deleted...]
-        <w:t>een optimale inzet van alle professionals binnen de sociaal-medische dienstverlening, gebruikmakend van taakherschikking tussen verzekeringsartsen en andere bevoegde professionals.</w:t>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast wil ik dat de regeringscommissaris een versnelling en draagvlak creëert voor een optimale inzet van alle professionals binnen de sociaal-medische dienstverlening, gebruikmakend van taakherschikking tussen verzekeringsartsen en andere bevoegde professionals.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00334BC8" w:rsidP="00907762" w:rsidRDefault="00334BC8" w14:paraId="553D0A06" w14:textId="77777777">
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="211C2DBB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="58EDDFE2" w:rsidP="00907762" w:rsidRDefault="58EDDFE2" w14:paraId="6EDD832F" w14:textId="385C1726">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="51132EA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...93 lines deleted...]
-    <w:p w:rsidR="24F5671A" w:rsidP="00907762" w:rsidRDefault="24F5671A" w14:paraId="7C3679CD" w14:textId="10791813">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit is een brede opdracht die een beroep doet op uiteenlopende competenties, kennis en vaardigheden, waarbij het niet alleen gaat om een sterk verbindende rol, maar ook om affiniteit met de sociaal-medische vakinhoud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="67F1C70F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00033EC7" w:rsidR="00C838F7" w:rsidP="00907762" w:rsidRDefault="620D7981" w14:paraId="53A37DC5" w14:textId="066E22BB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="416E7718" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...109 lines deleted...]
-    <w:p w:rsidRPr="00033EC7" w:rsidR="00914BCA" w:rsidP="00907762" w:rsidRDefault="26EC6B7A" w14:paraId="683262B5" w14:textId="6422041B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze opdracht moet bijdragen aan het kunnen verrichten van meer gerichte en betere sociaal medische beoordelingen, zodat mensen sneller en beter geholpen kunnen worden door UWV. Hierbij is het beoogde resultaat, waar de regeringscommissaris een bijdrage aan levert, vierledig:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="45DBBC18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00033EC7" w:rsidR="00C838F7" w:rsidP="00907762" w:rsidRDefault="26EC6B7A" w14:paraId="18D5D8F4" w14:textId="7EE55C2A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Komen tot een versnelling in de WIA-claimbeoordelingen via de reeds lopende proeftuin tussen UWV en private partijen, onder meer door middel van wederzijds begrip over welke informatie noodzakelijk is voor beoordelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="19CBBF89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...62 lines deleted...]
-    <w:p w:rsidRPr="00033EC7" w:rsidR="00914BCA" w:rsidP="00907762" w:rsidRDefault="001E1219" w14:paraId="5B2D5AB7" w14:textId="3CE01BD4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Komen tot verbeteringen gericht op WIA-herbeoordelingen, zodat er minder onnodige herbeoordelingen worden aangevraagd en herbeoordelingen efficiënter worden afgehandeld, bijvoorbeeld via de proeftuin tussen UWV en private partijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="387FA3F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00033EC7" w:rsidR="00C838F7" w:rsidP="00907762" w:rsidRDefault="26EC6B7A" w14:paraId="5425BFCD" w14:textId="77573C3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijdragen aan oplossingsrichtingen om gerichte toepassing van de Eerstejaars Ziektewetbeoordelingen (EZWB) te realiseren voor uitkeringsgerechtigden van eigenrisicodragers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="13C11EBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...285 lines deleted...]
-    <w:p w:rsidR="00FC6CB6" w:rsidP="00907762" w:rsidRDefault="00FC6CB6" w14:paraId="345ADBD9" w14:textId="1BD0FE57">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regeringscommissaris kan zicht houden op de voortgang die wordt geboekt op het traject taakherschikking. De regeringscommissaris zal hiervoor contact onderhouden met de binnenkort aan te stellen programmaregisseur taakherschikking. De programmaregisseur zal zich primair richten op de coördinatie van de uitvoering van het programma, en daarbij de doelen en planning bewaken. De regeringscommissaris richt zich op het in kaart brengen van de meer structurele knelpunten, en op het creëren van doorbraken en versnelling. De regeringscommissaris zal dus een rol spelen in het samenbrengen van de diverse stakeholders/beroepsverenigingen, het mede-creëren van draagvlak en het signaleren en benoemen van knelpunten die de voortgang structureel in de weg staan. Een optimale inzet van professionals op de sociaal-medische dienstverlening komt ook de effectiviteit van de trajecten op publiek-private samenwerking ten goede. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="72C4BF07" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00DF2BF5" w:rsidP="00907762" w:rsidRDefault="1D4F1D9A" w14:paraId="3A829FB7" w14:textId="762825F9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="00E15A3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk237509207" w:id="2"/>
-      <w:r>
-[...174 lines deleted...]
-        <w:t>apportages zal ik met uw Kamer delen.</w:t>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conform genoemde Aanwijzingen stel ik de regeringscommissaris aan en valt deze onder mijn ministeriële verantwoordelijkheid. De regeringscommissaris staat buiten de reguliere lijn en opereert onafhankelijk. De regeringscommissaris treedt ook niet in de rol of bevoegdheden van mij of UWV. De regeringscommissaris heeft een aanjagende en verbindende rol en heeft daarvoor toegang tot relevante informatie bij zowel SZW als UWV en kan mij gevraagd en ongevraagd adviseren. Tevens rapporteert de regeringscommissaris aan mij over de voortgang van de werkzaamheden. Daarbij kan de regeringscommissaris ook observaties delen die mogelijk niet direct binnen de scope van de opdracht vallen, maar vanuit diens werkzaamheden opvallen. Dat zou bijvoorbeeld ook betrekking kunnen hebben op uiteenlopende zaken als de wetgeving of de sturing vanuit SZW, de samenwerking tussen SZW en UWV of de bedrijfsvoering van UWV. Deze rapportages zal ik met uw Kamer delen.</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk237509477" w:id="3"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="442CE909">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E96427" w:rsidP="00907762" w:rsidRDefault="002C2150" w14:paraId="10D60533" w14:textId="02C3197C">
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De komende periode worden de benodigde voorbereidingen getroffen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="604FC92C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00E96427" w:rsidP="00907762" w:rsidRDefault="00E96427" w14:paraId="0E8262F6" w14:textId="0F79A126">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regelen van de financiering voor de regeringscommissaris en eventuele ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="6FE59638" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wijziging van het organisatiebesluit SZW inclusief betrokkenheid van de medezeggenschap.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96427" w:rsidP="00907762" w:rsidRDefault="00E96427" w14:paraId="52633712" w14:textId="6542A075">
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="55C0C39A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00E96427" w:rsidP="00907762" w:rsidRDefault="00E96427" w14:paraId="296A9DB1" w14:textId="221608D7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Werving van de regeringscommissaris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="5F1CBC17" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...45 lines deleted...]
-      <w:r w:rsidR="007E2BB8">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inrichting van benodigde werkprocessen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="6C68B3B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="4A90C414" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze activiteiten zullen naar verwachting een aantal maanden in beslag nemen. Bij de instelling van eerdere regeringscommissarissen besloeg de voorbereidingsperiode doorgaans zes maanden tot een jaar. De activiteiten worden zorgvuldig doorlopen, zodat de regeringscommissaris doeltreffend aan de slag kan. Tot die tijd worden lopende trajecten uiteraard onverminderd voortgezet. Ik streef ernaar de regeringscommissaris in het eerste kwartaal van 2027 aan te stellen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A12D9">
-[...76 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="2EBF1EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="750FD7D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00EA4360">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="0004137C" w:rsidRDefault="002C3CA7" w14:paraId="7BD7CE28" w14:textId="1B4CB2BF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C" w:rsidR="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="0004137C" w:rsidRDefault="002C3CA7" w14:paraId="0011E5AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA4360" w:rsidR="009B0DAB" w:rsidP="00907762" w:rsidRDefault="009B0DAB" w14:paraId="6122C162" w14:textId="77777777">
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="49A4D2BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00EA4360" w:rsidR="00FD5B46" w:rsidP="008A31E3" w:rsidRDefault="00FD5B46" w14:paraId="246F3511" w14:textId="1B160D10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="002C3CA7" w:rsidP="002C3CA7" w:rsidRDefault="002C3CA7" w14:paraId="5335CC5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...12 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0004137C" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="51EE179A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0004137C" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15AE618D" w14:textId="77777777" w:rsidR="00AC1989" w:rsidRDefault="00AC1989">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1AACF3B9" w14:textId="77777777" w:rsidR="001B065E" w:rsidRDefault="001B065E" w:rsidP="002C3CA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="208779A6" w14:textId="77777777" w:rsidR="00AC1989" w:rsidRDefault="00AC1989">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69157AF7" w14:textId="77777777" w:rsidR="001B065E" w:rsidRDefault="001B065E" w:rsidP="002C3CA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00BC6CEF" w:rsidRDefault="00BC6CEF" w14:paraId="1731BAD6" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F2300AA" w14:textId="77777777" w:rsidR="002C3CA7" w:rsidRPr="002C3CA7" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00BC6CEF" w:rsidRDefault="00BC6CEF" w14:paraId="516CB718" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01476CFC" w14:textId="77777777" w:rsidR="002C3CA7" w:rsidRPr="002C3CA7" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00BC6CEF" w:rsidRDefault="00BC6CEF" w14:paraId="1BB4F62B" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E30FB1B" w14:textId="77777777" w:rsidR="002C3CA7" w:rsidRPr="002C3CA7" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45FB2BDE" w14:textId="77777777" w:rsidR="00AC1989" w:rsidRDefault="00AC1989">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="012E5E6F" w14:textId="77777777" w:rsidR="001B065E" w:rsidRDefault="001B065E" w:rsidP="002C3CA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="481783CA" w14:textId="77777777" w:rsidR="00AC1989" w:rsidRDefault="00AC1989">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C86BEE5" w14:textId="77777777" w:rsidR="001B065E" w:rsidRDefault="001B065E" w:rsidP="002C3CA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="12771875" w14:textId="1A20210F" w:rsidR="00734D16" w:rsidRDefault="00734D16">
+    <w:p w14:paraId="79588DB5" w14:textId="7FB9C5EC" w:rsidR="002C3CA7" w:rsidRPr="0004137C" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0004137C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0004137C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A44FF" w:rsidRPr="009A44FF">
+      <w:r w:rsidRPr="0004137C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kamerstukken II, 2025-2026, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5199C">
+        <w:t>Kamerstukken II, 2025-2026, 26448, nr. 900.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="55415954" w14:textId="705945B1" w:rsidR="002C3CA7" w:rsidRPr="0004137C" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">26448, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A44FF" w:rsidRPr="009A44FF">
+        <w:t>Kamerstukken II, 2025-2026, 26448, nr. 901</w:t>
+      </w:r>
+      <w:r w:rsidR="008622DF" w:rsidRPr="0004137C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="470CE007" w14:textId="2BD38A3E" w:rsidR="002C3CA7" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0004137C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004137C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5199C">
+        <w:t>Kamerstuk II 2025-2026 26448 nr. 897</w:t>
+      </w:r>
+      <w:r w:rsidR="008622DF" w:rsidRPr="0004137C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>900</w:t>
-[...62 lines deleted...]
-        <w:t>2026 26448 nr. 897</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="58F2DE34" w14:textId="6A68AEE2" w:rsidR="00367ACF" w:rsidRDefault="00367ACF">
+    <w:p w14:paraId="53FB57B1" w14:textId="77777777" w:rsidR="002C3CA7" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00367ACF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>wetten.nl - Regeling - Regeling vaststelling Aanwijzingen inzake instelling functie regeringscommissaris - BWBR0050853</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00BC6CEF" w:rsidRDefault="00BC6CEF" w14:paraId="334A42AF" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="278793DE" w14:textId="77777777" w:rsidR="002C3CA7" w:rsidRPr="002C3CA7" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...282 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2164DD0D" w14:textId="77777777" w:rsidR="002C3CA7" w:rsidRPr="002C3CA7" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="000B1655" w:rsidRDefault="00E44572" w14:paraId="5EDA8AD5" w14:textId="5493B1C9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="476FDAC9" w14:textId="77777777" w:rsidR="002C3CA7" w:rsidRPr="002C3CA7" w:rsidRDefault="002C3CA7" w:rsidP="002C3CA7">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...951 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="928AF2A2"/>
-[...74 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2B4242DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF1CF272"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Lijstopsomteken"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="220" w:hanging="220"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...319 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...910 lines deleted...]
-    <w:nsid w:val="1FCB6600"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF7211C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06F06732"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -5190,1579 +1414,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...1527 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="590A29A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28C0BB96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -6839,1585 +1535,195 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...712 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="1" w16cid:durableId="352079360">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="474880398">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="683359269">
+  <w:num w:numId="2" w16cid:durableId="1208906390">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1864857704">
+  <w:num w:numId="3" w16cid:durableId="1621573682">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...94 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14">
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00960740"/>
-[...622 lines deleted...]
-    <w:rsid w:val="7DCD04BB"/>
+    <w:rsidRoot w:val="002C3CA7"/>
+    <w:rsid w:val="000307C1"/>
+    <w:rsid w:val="0004137C"/>
+    <w:rsid w:val="000D12A0"/>
+    <w:rsid w:val="00102B64"/>
+    <w:rsid w:val="0012459E"/>
+    <w:rsid w:val="00165D7E"/>
+    <w:rsid w:val="001B065E"/>
+    <w:rsid w:val="00250BF6"/>
+    <w:rsid w:val="002A4508"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rsid w:val="002D251E"/>
+    <w:rsid w:val="002E5C63"/>
+    <w:rsid w:val="00305152"/>
+    <w:rsid w:val="00353102"/>
+    <w:rsid w:val="00370D15"/>
+    <w:rsid w:val="003E2986"/>
+    <w:rsid w:val="0042781B"/>
+    <w:rsid w:val="00471E1B"/>
+    <w:rsid w:val="004B43AA"/>
+    <w:rsid w:val="004C7A06"/>
+    <w:rsid w:val="004E0367"/>
+    <w:rsid w:val="00590ED9"/>
+    <w:rsid w:val="00684424"/>
+    <w:rsid w:val="006C266C"/>
+    <w:rsid w:val="00704DDB"/>
+    <w:rsid w:val="007C2C15"/>
+    <w:rsid w:val="00814084"/>
+    <w:rsid w:val="008622DF"/>
+    <w:rsid w:val="0089282A"/>
+    <w:rsid w:val="008D4FC1"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00933D77"/>
+    <w:rsid w:val="00A116E2"/>
+    <w:rsid w:val="00A60C2D"/>
+    <w:rsid w:val="00A81C0C"/>
+    <w:rsid w:val="00AE60A9"/>
+    <w:rsid w:val="00C42CEC"/>
+    <w:rsid w:val="00C42FB7"/>
+    <w:rsid w:val="00D06DC5"/>
+    <w:rsid w:val="00D10AA0"/>
+    <w:rsid w:val="00D955F3"/>
+    <w:rsid w:val="00DC153B"/>
+    <w:rsid w:val="00E1340B"/>
+    <w:rsid w:val="00E225E5"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FE1C04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="2050" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="2" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1877391D"/>
+  <w14:docId w14:val="02A07D40"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{847EF8CE-0760-4A37-A019-5AC13416E088}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8426,77 +1732,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8521,75 +1827,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8624,55 +1930,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8744,1917 +2050,699 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="002C3CA7"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...927 lines deleted...]
-      <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00824CB3"/>
+    <w:rsid w:val="002C3CA7"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
-[...38 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F7C0A"/>
+    <w:rsid w:val="002C3CA7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F7C0A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F7C0A"/>
+    <w:rsid w:val="002C3CA7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F040B4"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C3CA7"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="002C3CA7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F040B4"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="002C3CA7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...36 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002C3CA7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...621 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...16 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0050853/2025-03-21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10930,205 +3018,85 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label enabled="0" id="{6484d4b6-b413-4a55-a7ae-b880f2608681}" method="" removed="1" siteId="{6484d4b6-b413-4a55-a7ae-b880f2608681}"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...6 lines deleted...]
-  <properties:HeadingPairs>
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1332</ap:Words>
+  <ap:Characters>7330</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>61</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
-  </properties:HeadingPairs>
-  <properties:TitlesOfParts>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Toezeggingen debat uitvoeringsproblematiek UWV: Regeringscommissaris en verkenning verder versterken toezicht op UWV</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
-  </properties:TitlesOfParts>
-[...3 lines deleted...]
-  <properties:DocSecurity>0</properties:DocSecurity>
+  </ap:TitlesOfParts>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>8645</ap:CharactersWithSpaces>
+  <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
-[...2 lines deleted...]
-  <lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision/>
-[...1 lines deleted...]
-  <dc:title/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<prop:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:prop="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-  <prop:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </prop:property>
-[...123 lines deleted...]
-</prop:Properties>
+  </property>
+</Properties>
 </file>