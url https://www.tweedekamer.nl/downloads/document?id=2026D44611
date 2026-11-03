--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,2161 +1,602 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0030643E" w:rsidR="0030643E" w:rsidP="0030643E" w:rsidRDefault="0030643E" w14:paraId="6EEF4679" w14:textId="77777777">
-[...93 lines deleted...]
-    <w:p w:rsidRPr="0030643E" w:rsidR="0030643E" w:rsidP="0030643E" w:rsidRDefault="0030643E" w14:paraId="1C7571C0" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="004C5A1C" w:rsidRDefault="00C9183C" w14:paraId="2B2D0B89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C" w:rsidR="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C" w:rsidR="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landbouw- en Visserijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="004C5A1C" w:rsidP="004C5A1C" w:rsidRDefault="004C5A1C" w14:paraId="3E309305" w14:textId="551DCADE">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="004C5A1C" w14:paraId="225CD60A" w14:textId="623D3A8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="004C5A1C" w:rsidP="0030643E" w:rsidRDefault="004C5A1C" w14:paraId="0DECA482" w14:textId="0EDE5898">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="004C5A1C" w:rsidP="0030643E" w:rsidRDefault="004C5A1C" w14:paraId="5BDFCCD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="52779F36" w14:textId="21584C61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van 6 tot en met 8 september jl. vond de informele Landbouwraad (hierna: informele Raad) plaats in Dublin, Ierland. Met deze brief informeren wij de Kamer over de uitkomsten van de Raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="00C9183C" w:rsidRDefault="00C9183C" w14:paraId="5223B880" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Verslag informele Landbouwraad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030643E" w:rsidR="0030643E" w:rsidP="0030643E" w:rsidRDefault="0030643E" w14:paraId="609981E1" w14:textId="77777777">
-[...121 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="3F69F731" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="34232325" w14:textId="716665AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de informele Raad wisselden de landbouwministers van de Europese Unie (EU) van gedachten over innovatie in de veehouderij- en eiwitsectoren. De lidstaten reflecteerden op twee vragen gesteld door het Iers voorzitterschap, over de manier waarop onderzoek en innovatie kunnen worden ingezet om de veehouderij- en eiwitsectoren in de EU te ondersteunen op de economische, sociale en ecologische dimensie van duurzaamheid, en over de manier waarop de EU en de lidstaten boeren – en in het bijzonder boeren met kleinere bedrijven – het beste kunnen ondersteunen bij het invoeren van nieuwe technologieën en innovatieve werkwijzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="27184004" w14:textId="64879763">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie en veel lidstaten onderstreepten de sleutelrol van de veehouderij- en eiwitsectoren voor voedselzekerheid, economische weerbaarheid en de Europese strategische autonomie. Daarbij werd gewezen op de noodzaak om de afhankelijkheid van geïmporteerde plantaardige eiwitten te verminderen en de Europese productie van eiwitrijke gewassen en andere eiwitbronnen te versterken. Onderzoek en innovatie kunnen volgens de lidstaten bijdragen aan efficiëntere voerproductie, diergezondheid, dierenwelzijn, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biosecurity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, vaccinatie, mestmanagement en klimaatbestendige gewassen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="00E17E82" w:rsidRDefault="00C9183C" w14:paraId="685C8FD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van onderzoek en innovatie voor het versterken van de concurrentiekracht en weerbaarheid van de Europese landbouw werd door de Commissie en de meeste lidstaten, waaronder Nederland, onder de aandacht gebracht. Innovatie kan volgens hen bijdragen aan een efficiënter gebruik van water, diervoeder, energie en andere productiemiddelen, het terugdringen van emissies en het verbeteren van arbeidsomstandigheden en dierenwelzijn. Digitalisering en precisielandbouw zijn volgens verschillende lidstaten, waaronder Nederland, belangrijk voor een toekomstgerichte landbouw. Nederland wees in dit verband op de mogelijkheden van innovatie voor het bijdragen aan een ecologisch duurzaam en sociaal veerkrachtig voedselsysteem. Voorbeelden hiervan zijn precisietechnologieën in de veehouderij, die een bijdrage kunnen leveren aan deze doelstellingen. Daarbij benadrukte Nederland dat innovatie moet plaatsvinden binnen duidelijke randvoorwaarden, onder meer op het gebied van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>datagovernance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en dierenwelzijn. Ook kunstmatige intelligentie kan volgens de Commissie bijdragen aan een hogere productiviteit en rentabiliteit en tegelijkertijd het gebruik van productiemiddelen verminderen. Verschillende lidstaten benadrukten wel dat nieuwe technologieën alleen daadwerkelijk kunnen worden toegepast als boeren beschikken over voldoende digitale vaardigheden, connectiviteit en technische ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="32D70B7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van een goede verbinding tussen onderzoek en de landbouwpraktijk werd benadrukt door de Commissie en een groot aantal lidstaten, waaronder Nederland. Boeren moeten niet alleen eindgebruikers zijn, maar actief worden betrokken bij de ontwikkeling en het testen van nieuwe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>verband op de mogelijkheden van</w:t>
-[...58 lines deleted...]
-        <w:rPr>
+        <w:t>technologieën. Kennisoverdracht, praktijkgerichte training, advisering en samenwerking tussen boeren, onderzoekers, adviseurs en andere ketenpartijen zijn hiervoor essentieel. Nederland onderschreef dit en benadrukte dat innovatie het beste werkt wanneer deze samen mét boeren wordt ontwikkeld. Ook werden proeftuinen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>living labs</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030643E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">), demonstratieprojecten, digitale platforms en kennisnetwerken genoemd als instrumenten om innovaties sneller in de praktijk te brengen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030643E" w:rsidR="0030643E" w:rsidP="0030643E" w:rsidRDefault="0030643E" w14:paraId="36285316" w14:textId="77777777">
-[...289 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="77D7EE64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veel lidstaten benadrukten dat voldoende financiële middelen en passende investeringsinstrumenten noodzakelijk zijn om de toepassing van innovatie te versnellen. Daarbij werd breed gewezen op het belang van een goed gefinancierd Gemeenschappelijk Landbouwbeleid (GLB), met voldoende mogelijkheden om investeringen, kennisoverdracht en klimaatadaptatie te ondersteunen. Veel lidstaten wezen daarnaast op de mogelijkheden die het toekomstige Meerjarig Financieel Kader (MFK) en het European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Competitiveness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund (ECF) kunnen bieden voor onderzoek, innovatie en investeringen. Tegelijkertijd werd door een groot aantal lidstaten benadrukt dat boeren, en met name boeren met kleinere bedrijven, toegang moeten houden tot voldoende financiële ondersteuning en dat administratieve lasten verminderd moeten worden. Een aantal lidstaten waaronder Nederland wees erop dat complexe regelgeving en procedures de toepassing van nieuwe technologieën kunnen belemmeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="2F333154" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot werd tijdens de informele Raad aandacht besteed aan de recente droogte en extreme weersomstandigheden in verschillende delen van Europa. De Commissie onderstreepte de urgentie van de discussie in het licht van de recente hittegolven en droogteperioden, die ernstige gevolgen hebben gehad voor landbouwsectoren in verschillende lidstaten. Een langetermijnbenadering is nodig om de weerbaarheid van de landbouw te versterken, waarbij oplossingen moeten worden aangepast aan lokale en regionale omstandigheden. Hierbij benadrukte de Commissie het belang van investeren in innovatieve, duurzame technologieën voor een veerkrachtige, toekomstbestendige landbouwsector met een sterk verdien- en concurrentievermogen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="22EC4285" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Veel lidstaten wezen op de ernstige gevolgen van droogte en hittegolven voor de landbouw en benadrukten de noodzaak om de weerbaarheid van de sector tegen klimaatverandering verder te versterken. Daarbij werd onder meer gewezen op de noodzaak van investeringen – onder andere via het GLB - in klimaatadaptatie, waterbeheer, efficiënte irrigatie, risicobeheer en nieuwe productiemethoden. Een aantal lidstaten benadrukte dat boeren niet alleen beter in staat moeten worden gesteld om op klimaatschade te reageren, maar dat de sector ook structureel en preventief moet worden voorbereid op toekomstige weersextremen. De Commissie gaf aan dat afgelopen zomer voor veel regio’s in de EU bijzonder moeilijk is geweest en benadrukte het belang van een snelle inzet van de beschikbare instrumenten om getroffen boeren te ondersteunen. Daarbij wees de Commissie op de noodzaak om bestaande middelen effectief in te zetten en tegelijkertijd te blijven investeren in waterbeheer, klimaatadaptatie en nieuwe technologieën die de veerkracht van de landbouw kunnen vergroten. Dit zal ook helpen voor het toekomstige verdienvermogen en de concurrentiepositie van de EU-landbouw. Ten slotte werd aandacht gevraagd voor de sociale en psychologische gevolgen van aanhoudende klimaat- en weer gerelateerde onzekerheid voor boeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="0030643E" w:rsidRDefault="00C9183C" w14:paraId="5CC09A5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="004C5A1C" w:rsidRDefault="004C5A1C" w14:paraId="3D784CB7" w14:textId="3A5D7F66">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C" w:rsidR="00C9183C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="004C5A1C" w:rsidP="004C5A1C" w:rsidRDefault="004C5A1C" w14:paraId="2CCFE63A" w14:textId="4CFA0A20">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="004C5A1C" w:rsidP="0030643E" w:rsidRDefault="004C5A1C" w14:paraId="3D48CC3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00C9183C" w:rsidP="004C5A1C" w:rsidRDefault="004C5A1C" w14:paraId="79D8EFA9" w14:textId="74D746DC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C" w:rsidR="00C9183C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5A1C" w:rsidR="00FE0FA3" w:rsidP="004C5A1C" w:rsidRDefault="004C5A1C" w14:paraId="126F1691" w14:textId="576CA098">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.P.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="004C5A1C" w:rsidR="00FE0FA3" w:rsidSect="002039AD">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CCEB79C" w14:textId="77777777" w:rsidR="0092101C" w:rsidRDefault="0092101C">
+    <w:p w14:paraId="6912B609" w14:textId="77777777" w:rsidR="009D2313" w:rsidRDefault="009D2313" w:rsidP="00C9183C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3166C58C" w14:textId="77777777" w:rsidR="0092101C" w:rsidRDefault="0092101C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E144C55" w14:textId="77777777" w:rsidR="0092101C" w:rsidRDefault="0092101C">
+    <w:p w14:paraId="2A46D262" w14:textId="77777777" w:rsidR="009D2313" w:rsidRDefault="009D2313" w:rsidP="00C9183C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC12A8E" w14:textId="77777777" w:rsidR="0092101C" w:rsidRDefault="0092101C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51188FDA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FF1C255" w14:textId="77777777" w:rsidR="00C9183C" w:rsidRPr="00C9183C" w:rsidRDefault="00C9183C" w:rsidP="00C9183C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="79A8171A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65352A5B" w14:textId="77777777" w:rsidR="00C9183C" w:rsidRPr="00C9183C" w:rsidRDefault="00C9183C" w:rsidP="00C9183C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="408B4691" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69F26B29" w14:textId="77777777" w:rsidR="00C9183C" w:rsidRPr="00C9183C" w:rsidRDefault="00C9183C" w:rsidP="00C9183C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26BE7BD5" w14:textId="77777777" w:rsidR="0092101C" w:rsidRDefault="0092101C">
+    <w:p w14:paraId="5A9C0F9F" w14:textId="77777777" w:rsidR="009D2313" w:rsidRDefault="009D2313" w:rsidP="00C9183C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A16707" w14:textId="77777777" w:rsidR="0092101C" w:rsidRDefault="0092101C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18C5583D" w14:textId="77777777" w:rsidR="0092101C" w:rsidRDefault="0092101C">
+    <w:p w14:paraId="7543EB2D" w14:textId="77777777" w:rsidR="009D2313" w:rsidRDefault="009D2313" w:rsidP="00C9183C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D6DCD2" w14:textId="77777777" w:rsidR="0092101C" w:rsidRDefault="0092101C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...109 lines deleted...]
-  <w:p w14:paraId="006E2F8E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C9FCEDE" w14:textId="77777777" w:rsidR="00C9183C" w:rsidRPr="00C9183C" w:rsidRDefault="00C9183C" w:rsidP="00C9183C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...105 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1975F600" w14:textId="77777777" w:rsidR="00C9183C" w:rsidRPr="00C9183C" w:rsidRDefault="00C9183C" w:rsidP="00C9183C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="52600675" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...426 lines deleted...]
-  <w:p w14:paraId="3AA403BB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71E48D78" w14:textId="77777777" w:rsidR="00C9183C" w:rsidRPr="00C9183C" w:rsidRDefault="00C9183C" w:rsidP="00C9183C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CB4038D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAE426A0"/>
     <w:lvl w:ilvl="0" w:tplc="D7CC274A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2200,1314 +641,263 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="508759725">
+  <w:num w:numId="1" w16cid:durableId="948319344">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...605 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00C9183C"/>
+    <w:rsid w:val="001E72F4"/>
+    <w:rsid w:val="002039AD"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004C5A1C"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009D2313"/>
+    <w:rsid w:val="00B13899"/>
+    <w:rsid w:val="00C72861"/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rsid w:val="00D8422A"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E173F0"/>
+    <w:rsid w:val="00F14DD3"/>
+    <w:rsid w:val="00F76DD2"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="08650A7A"/>
+  <w14:docId w14:val="01A05A12"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{52C40ED3-FEA7-4EAD-9A4F-FD46B8A9F807}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3529,74 +919,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3745,1097 +1136,953 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C9183C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C9183C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C9183C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C9183C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C9183C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C9183C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...93 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00066A19"/>
+    <w:rsid w:val="00C9183C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9183C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9183C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9183C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9183C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C5A1C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5730</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>1071</ap:Words>
+  <ap:Characters>5895</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
+  <ap:Lines>49</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6758</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6953</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>