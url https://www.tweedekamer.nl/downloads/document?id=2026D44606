--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,4164 +1,1367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DD6212" w:rsidP="00DD6212" w:rsidRDefault="00DD6212" w14:paraId="6604FF93" w14:textId="77777777">
-[...38 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="005C2FD0" w:rsidP="005C2FD0" w:rsidRDefault="005C2FD0" w14:paraId="56D233A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 37</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="005C2FD0" w:rsidRDefault="005C2FD0" w14:paraId="6CB1B6C0" w14:textId="7A3177EA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6212">
+        <w:t>2026Z16941</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="005C2FD0" w:rsidRDefault="005C2FD0" w14:paraId="54EA83E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD6212" w:rsidR="005C2FD0" w:rsidP="005C2FD0" w:rsidRDefault="005C2FD0" w14:paraId="0E74CD7E" w14:textId="1746353E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Essen (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  18 september 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="78BCD62A" w14:textId="3D85B4CB">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="36CC7E99" w14:textId="6C613691">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C2FD0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2FD0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2FD0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2982</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="7F70F12E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="2AE16F84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u op de hoogte van het nieuwsbericht van Omroep Zeeland 'ZLTO: kabinet moet vijf van zeven Zeeuwse stikstofgebieden schrappen'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, waaruit blijkt dat er een aantal gebieden in Zeeland zijn waar geen sprake is van stikstofoverbelasting, maar die in Verdiepingsbijlage Hoofdlijn 3 bij de brief van 26 juni wel worden genoemd in de indicatieve lijst met gebieden met een zone van 500 meter?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="257FF3E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="38BC62F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="2E2DA893" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Klopt het dat provincies tot het einde van het jaar de mogelijkheid krijgen om per gebied in hun provincie aan te geven of er zones worden ingesteld?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="28A8D922" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="709EBCFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="14C58610" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Klopt het dat zones worden ingesteld als deze helpen bij het stoppen van verslechtering van de natuur in en rond Natura 2000-gebieden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="78B4DE5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="4DC38BB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1 t/m 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="61D40E73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben bekend met het Nieuwsbericht van Omroep Zeeland. De verdiepingsbijlage bij de Kamerbrief ‘Weer ruimte voor boer, natuur en stikstof bevat een voorlopige lijst van 121 Natura 2000-gebieden waarvoor wordt onderzocht of een zone daar van toegevoegde waarde is. Zoals in de brief benoemd is een zone niet voor al deze gebieden nuttig en/of nodig. De gebiedskennis van provincies is nodig om daar conclusies over te trekken. Zonering kan bijvoorbeeld niet relevant zijn voor een gebied omdat verslechtering kan worden uitgesloten of omdat dit niet samenhangt met agrarische activiteiten en grondgebruik in de zone. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat gaat niet alleen over stikstofoverbelasting, maar bijvoorbeeld ook over problemen rond waterkwaliteit of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>verdroging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Het doel is om enkel tot zonering over te gaan voor gebieden waar dit ook aantoonbaar nodig is. Op dit moment doorlopen we, gezamenlijk met provincies, een zorgvuldig proces om tot een aangepaste lijst gebieden te komen. Voor een deel van de gebieden die op de groslijst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF10FC">
-[...2 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zullen we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>met de provincie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF10FC">
-[...193 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kunnen concluderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat een zoneringsaanpak vanuit het Rijk daar niet passend is. Ik stel uw Kamer daar eind oktober per brief van op de hoogte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="1F3B2E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="3C69B98B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="3EFFEC1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2026Z16941</w:t>
-[...224 lines deleted...]
-      <w:r w:rsidR="00BB3A9B">
+        <w:t>Deelt u de opvatting dat het feit dat een Natura 2000-gebied stikstofgevoelige natuur bevat onvoldoende grond is voor zonering, en dat conform uw afwegingskader aantoonbaar sprake moet zijn van (dreigende) verslechtering én dat agrarische activiteiten binnen de betreffende zone daaraan bijdragen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="7B117CC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="68ECEE9A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="648A8427" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft een maatregelenpakket gepresenteerd, waar zonering een onderdeel van is, om Nederland weer in beweging te krijgen. Het doel van dit pakket is om boeren duidelijkheid te geven en de natuur te herstellen zodat vergunningen weer verleend kunnen worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Enkel het voorkomen van stikstofgevoelige natuur is onvoldoende reden om tot zonering over te gaan. Zonering is een passende maatregel wanneer een Natura 2000-gebied habitats kent die druk ervaren van landbouwgerelateerde activiteiten. Dat wil zeggen dat er aantoonbaar sprake moet zijn van (dreigende) verslechtering en landbouwactiviteiten in de zone daar een rol in spelen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dat gaat niet alleen over stikstof, maar kan bijvoorbeeld ook gaan over onvoldoende waterkwaliteit door het afspoelen van meststoffen en gewasbeschermingsmiddelen, of over verdroging als gevolg van landbouwkundig gebruik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="30FCAFD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="68F1FB74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="26488E1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Klopt het dat er in het artikel van Omroep Zeeland wordt gesproken over een lijst met overbelaste gebieden waar een zone omheen komt terwijl het in de Verdiepingsbijlage gaat over een indicatieve lijst stikstofgevoelige gebieden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="48811434" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="1AF0D9AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="24DB599A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it klopt, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>verdiepingsbijlage bij hoofdlijn 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Kamerbrief ‘weer ruimte voor boer, natuur en bouw’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spreekt van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697045">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>voorlopige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94E2F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD57F5">
-[...328 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>lijst met stikstofgevoelige Natura 2000-gebieden, inclusief een verwachting dat daar nog gebieden vanaf vallen.</w:t>
       </w:r>
-      <w:r w:rsidR="00697045">
-[...19 lines deleted...]
-    <w:p w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="147D4EDE" w14:textId="3C34D28F">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De lijst in deze bijlage is dus geen lijst van overbelaste gebieden waar een zone omheen komt maar een indicatieve lijst van Natura 2000-gebieden waar mogelijk een zone omheen komt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="0E0932AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="11E9E680" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="31F2BA6D" w14:textId="3E13B115">
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="553C7332" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Klopt het dat Canisvliet, Groote Gat, Vogelkreek, Yerseke en Kapelse Moer en Zwin &amp; Kievittepolder in Verdiepingsbijlage Hoofdlijn 3 voorlopig zijn aangewezen voor een zone van 500 meter, terwijl uit de Monitor stikstofdepositie in Natura 2000-gebieden 2025 volgt dat in deze gebieden geen stikstofgevoelig areaal als overbelast is aangemerkt? Op basis van welke exacte informatie zijn deze gebieden voorlopig aangewezen als te zoneren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="47E6B7FF" w14:textId="77777777">
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="0B1C35EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="4B348874" w14:textId="77777777">
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="544DD376" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="792D87A7" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidR="00697045" w:rsidP="00DD6212" w:rsidRDefault="00DD6212" w14:paraId="4CAC46F3" w14:textId="72719086">
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="48B63434" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze gebieden zijn nog niet aangewezen, maar maken onderdeel uit van een lijst gebieden waarvoor wordt onderzocht of een zone rondom het gebied een passende maatregel is voor het oplossen van de knelpunten en drukfactoren zoals geconcludeerd in de natuurdoelanalyses. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dat kan ook betrekking hebben op drukfactoren anders dan overbelasting met stikstofdepositie. Een gebied kan bijvoorbeeld ook druk ervaren als gevolg van onvoldoende waterkwaliteit of verdroging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="10FD7CAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="67A4746D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="00697045" w:rsidP="00DD6212" w:rsidRDefault="00697045" w14:paraId="082AB6C4" w14:textId="77777777">
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="2B135E4E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kan er sneller duidelijkheid worden gegeven over de vraag of een zone rond een gebied daadwerkelijk nodig is, aangezien veel informatie over deze gebieden reeds voorhanden is?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00697045" w:rsidP="00DD6212" w:rsidRDefault="00697045" w14:paraId="6D33ACD2" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B470F7" w:rsidP="00DD6212" w:rsidRDefault="00B470F7" w14:paraId="6E7FC56B" w14:textId="69509F76">
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="21158E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="530CB9F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="00F73E7E" w:rsidP="00F73E7E" w:rsidRDefault="00F73E7E" w14:paraId="5514B961" w14:textId="4A0D570E">
-[...15 lines deleted...]
-        <w:t>, waarbij op basis van feitelijke informatie conclusies moeten worden getrokken.</w:t>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00F73E7E" w:rsidRDefault="005C2FD0" w14:paraId="2A46CA31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals in de brief benoemd is een zone niet voor al deze gebieden nuttig en/of nodig. De gebiedskennis van provincies is nodig om daar conclusies over te trekken. Daarvoor moet een zorgvuldig proces worden doorlopen, waarbij op basis van feitelijke informatie conclusies moeten worden getrokken.</w:t>
       </w:r>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ik stel uw Kamer daar eind oktober per brief van op de hoogte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="62B9FF96" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="20FBAEBE" w14:textId="5725EEAE">
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="78C779A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="17925921" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="148F0951" w14:textId="24746963">
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="647204A7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke ruimte is er om veel gerichter te zoneren? Hoe kan daarbij met de beschikbare kennis worden gestuurd op de exacte overbelaste hexagonen in plaats van op een geheel Natura 2000-gebied? Hoe kan met provincies worden gezocht naar zo snel als mogelijk duidelijkheid hebben over de definitieve lijst?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="009A06F6" w:rsidP="00DD6212" w:rsidRDefault="009A06F6" w14:paraId="76D3E03B" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00506B63" w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="0EAF9867" w14:textId="77777777">
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="05296751" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="206D5071" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="1A1CC560" w14:textId="36337807">
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="1CB3B381" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het kabinet heeft ervoor gekozen om in principe rondom gehele Natura 2000-gebieden te zoneren, waarbij wordt gestuurd op een andere vorm van landbouw die past bij het Natura 2000-gebied in plaats van een meer technische vorm van sturing op het exact voldoen van de ecologische opgave per gebied.</w:t>
       </w:r>
-      <w:r w:rsidR="009A06F6">
-[...17 lines deleted...]
-      <w:r w:rsidR="004608F6">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op deze manier wordt integraal ingezet op alle relevante drukfactoren. Enkel zo kan vanuit de landbouw worden gedaan wat nodig is om de natuur te herstellen en de vergunningverlening los te trekken. Dat gaat niet altijd over het verminderen van stikstofemissies. Ook mestgebruik kan problemen veroorzaken voor lokale bodem- en waterkwaliteit, gewasbeschermingsmiddelen kunnen druk uitoefenen op de instandhouding van soorten en habitats en wateronttrekking kan een gebied doen verdrogen. Met regels in de zone sturen we op een vorm van landbouw die deze druk niet veroorzaakt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dit garandeert een robuuste zone die voldoende doet voor het Natura 2000-gebied</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Een ruime zone rondom het hele gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vergroot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gelet op de aaneenschakeling van percelen, ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de mogelijkheden voor een extensief landbouwperspectief en voorkomt dat de grenzen van de zone blijven wijzigen bij wijzigingen in de habitatkartering of herijking van de staat van de natuur. Provincies kunnen mogelijk in het kader van een omwisselbesluit ruimte vinden om met een gerichtere zonering hetzelfde effect op het gebied te bewerkstelligen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="34FA1509" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="7905C472" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="6D4E42DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kan de communicatie over zonering worden versterkt en versneld om misverstanden weg te nemen? Zo ja, hoe ziet deze versnelling eruit, welke fases voorziet u en kunt u deze toelichten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="6E684FC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="32C9A5B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="7CE73345" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik ben in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gesprek met </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agrarische partijen, natuurbeheerders medeoverheden en andere betrokkenen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>over de concretisering van de beleidsvoornemens voor de zoneringsaanpak.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We doorlopen gebiedscasussen met medeoverheden en boeren om te toetsen wat dit beleidsvoornemen in de praktijk doet, er lopen reguliere gesprekken met maatschappelijke partijen, en er zijn regiosessies gehouden door het hele land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00506B63">
-[...191 lines deleted...]
-      <w:r w:rsidR="009A06F6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">om provincies, waterschappen en gemeenten goed te informeren over de inhoud van de zoneringsaanpak, waardoor zij deze boodschap naar de lokale boeren waar ze veel mee in gesprek zijn kunnen uitdragen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00506B63" w:rsidR="00506B63">
+      <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ik ga</w:t>
       </w:r>
-      <w:r w:rsidR="009A06F6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> daarnaast</w:t>
       </w:r>
-      <w:r w:rsidRPr="00506B63" w:rsidR="00506B63">
+      <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> op korte termijn met de medeoverheden in gesprek over de definitieve selectie van N</w:t>
       </w:r>
-      <w:r w:rsidR="00040DAA">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">atura </w:t>
       </w:r>
-      <w:r w:rsidRPr="00506B63" w:rsidR="00506B63">
+      <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2000-gebieden, de concretisering van de rijksinstructieregels en de uitgangspunten voor het proces en de kaders van </w:t>
       </w:r>
-      <w:r w:rsidR="009A06F6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de omwisselbeslissing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00506B63" w:rsidR="00506B63">
+      <w:r w:rsidRPr="00506B63">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ik stel uw Kamer daar eind oktober per brief van op de hoogte. Het kabinet heeft sinds de presentatie van het maatregelpakket daarnaast een brede communicatiestrategie ingezet om boeren, medeoverheden, adviseurs en andere betrokkenen te informeren en vragen te beantwoorden. Deze inzet omvat interviews, werkbezoeken en webinars voor medeoverheden, alsmede ondersteuning via het informatiepunt stikstof en Natura2000 van BIJ12 en het klantcontactcentrum van RVO. Daarnaast vindt er regelmatig ambtelijk overleg plaats met diverse stakeholders. Naast informatie op rijksoverheid.nl is informatie geplaatst op de website Groeiennaarmorgen.nl van LVVN, die speciaal gericht is op agrarische ondernemers. Melkveehouders kunnen hier bijvoorbeeld via de kringloopwijzer een eerste inzicht krijgen in hun emissies op bedrijfsniveau. De komende weken wordt de communicatie verder uitgebreid. Voorzien is onder meer een internetconsultatie over het wetsvoorstel KDW uit de wet en de zienswijzeprocedure rondom het onderliggende programma van maatregelen. Ook worden op onslevendlandschap.nl en groeiennaarmorgen.nl vragen beantwoord die leven rondom het pakket maatregelen beantwoord. Deze vragen en antwoorden worden de komende periode telkens uitgebreid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00506B63" w:rsidR="00506B63" w:rsidP="00DD6212" w:rsidRDefault="00506B63" w14:paraId="4E2FCFFF" w14:textId="77777777">
-[...48 lines deleted...]
-    <w:p w:rsidRPr="00144B73" w:rsidR="00144B73" w:rsidP="00DD6212" w:rsidRDefault="00144B73" w14:paraId="6D5BC45F" w14:textId="77777777">
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="4CA6DD72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="388A3029" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="28667541" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="7DAD08B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="723446F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00506B63" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="5A9386E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007426AA" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="68AB8B5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00144B73" w:rsidR="005C2FD0" w:rsidP="00DD6212" w:rsidRDefault="005C2FD0" w14:paraId="180E25C9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00144B73" w:rsidR="00144B73" w:rsidSect="00D604B3">
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="71CC4FEE" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78867C65" w14:textId="77777777" w:rsidR="003C67B1" w:rsidRDefault="003C67B1">
+    <w:p w14:paraId="1A8B4005" w14:textId="77777777" w:rsidR="004502AC" w:rsidRDefault="004502AC" w:rsidP="005C2FD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5F2454" w14:textId="77777777" w:rsidR="003C67B1" w:rsidRDefault="003C67B1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4947DCD5" w14:textId="77777777" w:rsidR="003C67B1" w:rsidRDefault="003C67B1">
+    <w:p w14:paraId="53ECD28E" w14:textId="77777777" w:rsidR="004502AC" w:rsidRDefault="004502AC" w:rsidP="005C2FD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EFB543" w14:textId="77777777" w:rsidR="003C67B1" w:rsidRDefault="003C67B1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...63 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D282B34" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06F172EC" w14:textId="77777777" w:rsidR="005C2FD0" w:rsidRPr="005C2FD0" w:rsidRDefault="005C2FD0" w:rsidP="005C2FD0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="72AD3367" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F270B4C" w14:textId="77777777" w:rsidR="005C2FD0" w:rsidRPr="005C2FD0" w:rsidRDefault="005C2FD0" w:rsidP="005C2FD0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7999E1C9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="430152B2" w14:textId="77777777" w:rsidR="005C2FD0" w:rsidRPr="005C2FD0" w:rsidRDefault="005C2FD0" w:rsidP="005C2FD0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BDFDA15" w14:textId="77777777" w:rsidR="003C67B1" w:rsidRDefault="003C67B1">
+    <w:p w14:paraId="41F03F38" w14:textId="77777777" w:rsidR="004502AC" w:rsidRDefault="004502AC" w:rsidP="005C2FD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BE161E" w14:textId="77777777" w:rsidR="003C67B1" w:rsidRDefault="003C67B1"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08D20201" w14:textId="77777777" w:rsidR="003C67B1" w:rsidRDefault="003C67B1">
+    <w:p w14:paraId="3B275326" w14:textId="77777777" w:rsidR="004502AC" w:rsidRDefault="004502AC" w:rsidP="005C2FD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA398EE" w14:textId="77777777" w:rsidR="003C67B1" w:rsidRDefault="003C67B1"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="19E800D2" w14:textId="48E863BC" w:rsidR="00697045" w:rsidRPr="00DD6212" w:rsidRDefault="00697045" w:rsidP="00697045">
+    <w:p w14:paraId="4C244BFF" w14:textId="77777777" w:rsidR="005C2FD0" w:rsidRPr="00DD6212" w:rsidRDefault="005C2FD0" w:rsidP="00697045">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6212">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD6212">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Omroep Zeeland, 11 augustus 2026, ZLTO: kabinet</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...668 lines deleted...]
-  <w:p w14:paraId="2D1A0F7D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C44E5BF" w14:textId="77777777" w:rsidR="005C2FD0" w:rsidRPr="005C2FD0" w:rsidRDefault="005C2FD0" w:rsidP="005C2FD0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07F54AE6" w14:textId="77777777" w:rsidR="005C2FD0" w:rsidRPr="005C2FD0" w:rsidRDefault="005C2FD0" w:rsidP="005C2FD0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E3EA5B8" w14:textId="77777777" w:rsidR="005C2FD0" w:rsidRPr="005C2FD0" w:rsidRDefault="005C2FD0" w:rsidP="005C2FD0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="80"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...595 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="005C2FD0"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="004502AC"/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rsid w:val="00976EBB"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1F56BD1D"/>
+  <w14:docId w14:val="4BC690D4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{892864C3-4302-41B3-A634-BDD0C70F535D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4180,74 +1383,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4396,1155 +1600,960 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C2FD0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C2FD0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C2FD0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005C2FD0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005C2FD0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005C2FD0"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...118 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00697045"/>
+    <w:rsid w:val="005C2FD0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C2FD0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C2FD0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2FD0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8115</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1452</ap:Words>
+  <ap:Characters>7992</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>67</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>66</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9571</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9426</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>