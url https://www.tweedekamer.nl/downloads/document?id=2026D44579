--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,2891 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00AB124D" w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="6831B0DD" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00BB3D28" w:rsidP="00BB3D28" w:rsidRDefault="00C31251" w14:paraId="572C38BD" w14:textId="702CBD32">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28" w:rsidR="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>362</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28" w:rsidR="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28" w:rsidR="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Reikwijdte van artikel 68 Grondwet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00BB3D28" w:rsidP="00BB3D28" w:rsidRDefault="00BB3D28" w14:paraId="3563E25C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28" w:rsidR="00C31251">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00BB3D28" w14:paraId="404520E0" w14:textId="699764B2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00BB3D28" w:rsidP="00BB3D28" w:rsidRDefault="00BB3D28" w14:paraId="2380C574" w14:textId="44B3CB68">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="3C30405F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="790184E1" w14:textId="370B00F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op 20 mei jl. heb ik met de vaste commissie voor Binnenlandse Zaken van uw Kamer een besloten gesprek gevoerd namens het kabinet over de werkafspraken tussen de Tweede Kamer en kabinet. Zoals bij die gelegenheid aangekondigd, informeer ik uw Kamer met deze brief over de hoofdlijnen van dit gesprek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB124D" w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="555B08A4" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="4A53AC3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="07038DC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het rapport Grip op Informatie</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de werkgroep Informatieafspraken heeft een hernieuwd gesprek ingeleid over het samenspel tussen de Kamer en kabinet. Ook verschillende parlementaire enquêtes (’Ongekend Onrecht’, ‘Groningers boven gas’ en ’Blind voor mens en recht’) lieten de noodzaak zien om het onderlinge gesprek over een gezond samenspel te voeren. Een van de uitkomsten van de gesprekken die de afgelopen jaren zijn gevoerd, onder andere in het commissiedebat Informatie- en werkafspraken tussen Tweede Kamer en kabinet van 23 januari 2025, zijn de vernieuwde Aanwijzingen inzake externe contacten voor rijksambtenaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Een goed samenspel is echter meer dan een set afspraken op papier. Het is aan bewindspersonen, Kamerleden en ambtenaren om het samenspel in de praktijk optimaal te laten functioneren. Ik zie binnen het nu geldende kader ruimte om invulling te geven aan een meer ontspannen verhouding tussen de Tweede Kamer en ambtenaren van de Rijksoverheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="2E630188" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="273E8A03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het besloten gesprek van 20 mei jl. was een vervolg op de gesprekken waarin we het onderlinge samenspel bespreken. Ik kijk terug op een drukbezocht gesprek, waaraan vanuit een groot deel van de fracties is deelgenomen. Hieronder ga ik in op de belangrijkste thema's die aan de orde zijn gekomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB124D" w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="339DCEF8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="25415322" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB124D" w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="4819C81A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="561F021D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Laagdrempelig contact tussen Kamerleden en rijksambtenaren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="201E5647" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="7EA0E64D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een groot deel van het gesprek is besteed aan de wens tot meer laagdrempelig en informeel contact tussen Kamerleden en rijksambtenaren. Reeds sinds de wijziging van de Aanwijzingen inzake externe contacten voor rijksambtenaren in 2020 is de zogenoemde Oekaze-Kok komen te vervallen. Dit begrip maakt derhalve sindsdien geen onderdeel meer uit van het geldende kader voor externe contacten van rijksambtenaren. Een volgende stap in een meer ontspannen contact is gezet met de recent gewijzigde Aanwijzingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Zo is expliciet gemaakt dat afspraken kunnen worden gemaakt om de meeste contactverzoeken zelfstandig te laten afdoen door de parlementair contactpersoon, zonder dat in het concrete geval toestemming vereist is van een bewindspersoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="46E0AA8C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="7DB01B05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="6809832E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De afgelopen jaren hebben de departementen geïnvesteerd in de aanstelling van parlementair contactpersonen op ieder departement. Deze nieuwe functionarissen voeren hun werk uit binnen de vernieuwde Aanwijzingen externe contacten, waarin meer ruimte is geboden voor laagdrempelig en informeel contact. De rol en werkwijze van parlementair contactpersonen zijn beschreven in een vorige brief over werkafspraken aan de Kamer</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="57F629FF" w14:textId="77777777"/>
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="4FFA58FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="52350DF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vergt tijd om de volledige mogelijkheden van de vernieuwde Aanwijzingen in de praktijk vorm te geven. In het besloten gesprek is gewezen op het feit dat nog niet alle rijksambtenaren bekend zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">met de vernieuwde Aanwijzingen en is gepleit om dit nadrukkelijker onder de aandacht te brengen als onderdeel van een bredere cultuurverandering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="5864D88D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB124D" w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="343D0B50" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="2FD478AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Coördinerende rol van BZK en </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Coördinerende rol van BZK en departementoverstijgende onderwerpen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="052694CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het besloten gesprek hebben we ook stil gestaan bij de coördinerende rol van de minister van Binnenlandse Zaken en Koninkrijksrelaties bij departementoverstijgende onderwerpen. Bij deze onderwerpen komt het voor dat de beantwoording van vragen tussen ministeries wordt overgedragen. Van verschillende zijden is gepleit voor een bredere vertegenwoordiging vanuit het kabinet bij dergelijke dossiers. Ik heb daarbij aangegeven dat de Kamer weliswaar niet direct gaat over de interne taakverdeling binnen het kabinet, maar dat ik de gevolgen die dit voor de informatievoorziening aan de Kamer kan hebben wel herken en dat ik dit signaal mee zal nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="3426BA3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="4CC37A1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De ministeriële verantwoordelijkheid is een grondwettelijk kernonderdeel van het samenspel tussen Kamer en kabinet. Het uitgangspunt blijft dat iedere bewindspersoon verantwoording aflegt over het eigen beleidsterrein, ook wanneer een onderwerp meerdere departementen raakt. Daarbij benadruk ik dat er in de praktijk bij debatten en het beantwoorden van Kamervragen ambtelijk zo goed mogelijk interdepartementaal wordt samengewerkt, zodat een bewindspersoon vragen op andere beleidsterreinen toch tot op zekere hoogte kan beantwoorden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="0230C770" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="245FD4CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>departementoverstijgende</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Het samenspel in de praktijk: Kamervragen, moties en werkbezoeken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="0B739066" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als onderdeel van de gesprekken over een goed samenspel tussen Kamer en kabinet is er structureel aandacht voor tijdige en volledige beantwoording van schriftelijke Kamervragen. Ik onderschrijf het belang van tijdige en volledige beantwoording en heb hier naar aanleiding van het besloten gesprek in het kabinet opnieuw de aandacht voor gevraagd. Daarbij heb ik in het gesprek ook gewezen op de spanning tussen de ambtelijke capaciteit en de wens om sneller en uitgebreider te worden geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="6B774DF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="5AF66C9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook is er opnieuw aandacht gevraagd voor een terughoudende interpretatie van moties bij appreciaties, bijvoorbeeld via formuleringen als ‘als ik de motie zo mag lezen’ waardoor een motie soms anders geïnterpreteerd lijkt te worden dan hoe de motie in eerste instantie bedoeld was. Dit onderwerp is eerder in het kabinet besproken. Ik heb aangegeven dat de interpretatie van moties niet onbegrensd is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="3AB1E7A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> onderwerpen</w:t>
-[...103 lines deleted...]
-      <w:r w:rsidRPr="004814BC">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="5610CDFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De waarde van werkbezoeken wordt door zowel de Kamer als kabinet erkend. Er is gevraagd of werkbezoeken bij belangrijke onderwerpen vaker georganiseerd kunnen worden. Het kabinet kan weliswaar een vaste Kamercommissie uitnodigen voor een dergelijk werkbezoek, maar het initiatief om werkbezoeken te organiseren ligt primair bij de Kamer zelf, ook gelet op de controlerende taak van uw Kamer. Breed gedeeld is de opvatting dat beter wederzijds begrip van elkaars praktijk en werkwijze het samenspel tussen Kamer en kabinet ten goede komt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="5DBAE7A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="6654F656" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik hecht eraan dat dit gesprek bijdraagt aan een voortdurende verbetering van het samenspel tussen Kamer en kabinet, en beschouw de uitwerking van bovengenoemde punten als een gezamenlijke opgave van Kamer en kabinet. Dit heeft blijvend mijn aandacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="71021346" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="61E78501" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="09E67446" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De minister van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="207E2A95" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="00C71CF7" w:rsidP="00BB3D28" w:rsidRDefault="00C71CF7" w14:paraId="673E7E9C" w14:textId="1DCB37F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28" w:rsidR="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Heerma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E547AB" w:rsidR="009C1380" w14:paraId="4E4035A3" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00BB3D28" w:rsidR="006F53E6" w:rsidP="00BB3D28" w:rsidRDefault="006F53E6" w14:paraId="0D52AF63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BB3D28" w:rsidR="006F53E6" w:rsidSect="00BE2465">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="117F9AEA" w14:textId="77777777" w:rsidR="00AD097F" w:rsidRDefault="00AD097F" w:rsidP="00C71CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6E059B97" w14:textId="77777777" w:rsidR="00AD097F" w:rsidRDefault="00AD097F" w:rsidP="00C71CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Gadugi"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00F27A5B" w14:paraId="0E3E1BF5" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BE89A4F" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00C71CF7" w:rsidRDefault="00C71CF7" w:rsidP="00C71CF7">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22172D26" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00C71CF7" w:rsidRDefault="00C71CF7" w:rsidP="00C71CF7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EECE4C8" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00C71CF7" w:rsidRDefault="00C71CF7" w:rsidP="00C71CF7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...4 lines deleted...]
-      </w:pPr>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="74B30B12" w14:textId="77777777" w:rsidR="00AD097F" w:rsidRDefault="00AD097F" w:rsidP="00C71CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4840C040" w14:textId="77777777" w:rsidR="00AD097F" w:rsidRDefault="00AD097F" w:rsidP="00C71CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7DCD22FD" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00BB3D28" w:rsidRDefault="00C71CF7" w:rsidP="00BB3D28">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 28362, nr. 67</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="3811046E" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="41C44A72" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00BB3D28" w:rsidRDefault="00C71CF7" w:rsidP="00BB3D28">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 28362, nr. 67</w:t>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 28362, nr. 87</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00197B8D" w:rsidP="00197B8D" w14:paraId="7FE3C5FA" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2268C352" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00BB3D28" w:rsidRDefault="00C71CF7" w:rsidP="00BB3D28">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BB3D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 28362, nr. 74</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...394 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7587519A" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00C71CF7" w:rsidRDefault="00C71CF7" w:rsidP="00C71CF7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00F27A5B" w14:paraId="00CE665C" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DB311D3" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00C71CF7" w:rsidRDefault="00C71CF7" w:rsidP="00C71CF7">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1226 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...510 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22D5D7CD" w14:textId="77777777" w:rsidR="00C71CF7" w:rsidRPr="00C71CF7" w:rsidRDefault="00C71CF7" w:rsidP="00C71CF7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="TableNormal"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F27A5B"/>
-[...101 lines deleted...]
-    <w:rsid w:val="00FF6FB9"/>
+    <w:rsidRoot w:val="00C71CF7"/>
+    <w:rsid w:val="0027478D"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A212EC"/>
+    <w:rsid w:val="00AD097F"/>
+    <w:rsid w:val="00BB3D28"/>
+    <w:rsid w:val="00BE2465"/>
+    <w:rsid w:val="00C31251"/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rsid w:val="00D66F9B"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="52F26ACF"/>
-  <w15:docId w15:val="{B31C2C72-B8FC-4528-92AE-B38D69A67D8C}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="56A5E650"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E7BFEFE2-C503-4728-8A67-4777BBA6D5DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2910,75 +1050,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3013,55 +1153,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3124,813 +1264,674 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...10 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...218 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C71CF7"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
-[...34 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E547AB"/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E547AB"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00C71CF7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E547AB"/>
+    <w:rsid w:val="00C71CF7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E547AB"/>
-[...121 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C71CF7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3987,51 +1988,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4095,65 +2096,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4174,100 +2175,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5284</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>991</ap:Words>
+  <ap:Characters>5451</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Kamerbrief over besloten gesprek Informatie- en werkafspraken kabinet en Tweede Kamer</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6232</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6430</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>