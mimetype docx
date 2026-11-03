--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,2980 +1,925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F172A5" w14:paraId="6AEFAA3D" w14:textId="77777777"/>
-[...71 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00D1564B" w:rsidP="00D1564B" w:rsidRDefault="00B1569E" w14:paraId="0AA8562F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36867</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B" w:rsidR="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B" w:rsidR="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet openbare lichamen Bonaire, Sint Eustatius en Saba in verband met de verhoging van het aantal eilandsraadsleden en eilandgedeputeerden (Wet verhoging aantal eilandsraadsleden en eilandgedeputeerden) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00D1564B" w:rsidP="00D31852" w:rsidRDefault="00D1564B" w14:paraId="25983688" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00D1564B" w:rsidRDefault="00D1564B" w14:paraId="7D8EBD46" w14:textId="61588049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00D1564B" w:rsidRDefault="00D1564B" w14:paraId="418EE7E2" w14:textId="7359085C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="7E11C81E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="41BC734C" w14:textId="2065D7BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens het wetgevingsoverleg (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) over de Wet verhoging aantal eilandsraadsleden en eilandgedeputeerden (Kamerstuk 36867, nr. 16)  heb ik uw Kamer toegezegd u te informeren over de financiële randafspraken van de wet, vooral gericht op de financiële gevolgen voor de huisvesting en de dekking daarvan. Daarnaast heeft uw Kamer een motie van de leden Ceder (CU) en Tseggai (PRO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangenomen waarin de regering wordt verzocht concrete afspraken over de ondersteuning en huisvesting te maken en de resultaten hiervan met de Kamer te delen. In deze brief ga ik ook nader in op de gesprekken die ik met de bestuurscolleges heb gevoerd over het ambt van Rijksvertegenwoordiger en de vragen die u mij nog hebt gesteld over het advies van het Adviescollege Rechtspositie Politieke Ambtsdragers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="75A0062B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="17199E7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Implementatieondersteuning en f</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Implementatieondersteuning en financiële gevolgen huisvesting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="4CE175BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="006E3E62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de werkconferentie in De Bilt (maart 2024) zijn afspraken gemaakt over de ondersteuning en randvoorwaarden die nodig zijn voor een goede invoering van de verhoging van het aantal leden van de eilandsraden en bestuurscolleges. Hierbij gaat het onder meer om het oriëntatie- en ondersteuningsprogramma voor inwoners van Bonaire, Sint Eustatius en Saba die overwegen politiek actief te willen worden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maar nog niet precies weten wat de mogelijkheden zijn. Het programma is ook bedoeld voor inwoners die willen weten hoe zij meer invloed kunnen uitoefenen op de lokale besluitvorming. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="205BF8F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast ontvangen de griffies van de eilandsraden reeds de afgesproken extra bijdrage ter hoogte van in totaal € 350.000 ofwel € 116.666,66 per eiland. In de memorie van toelichting en nota naar aanleiding van het verslag is nader ingegaan op deze ondersteuning. Tijdens het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik hier ook met u over gesproken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="036ADA87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="354E0DE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het punt dat nog open stond zijn de financiële gevolgen voor de huisvesting. Een verhoging van het aantal leden van de eilandsraden en bestuurscolleges kan bijvoorbeeld gevolgen hebben voor de ruimte waarin vergaderd wordt en extra gedeputeerden vraagt mogelijk om extra kantoorruimte. Hoewel huisvesting voor een groot deel een autonome verantwoordelijkheid van de openbare lichamen is, vind ik het gepast Bonaire, Sint Eustatius en Saba financieel te compenseren op dit punt. Het verhogen van deze kostenpost vloeit immers wel deels voort uit de nieuwe wet. Maar dat ziet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">niet op alle mogelijke </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk240025982" w:id="0"/>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financiële gevolgen, omdat vanuit Bonaire, Sint Eustatius en Saba ook aanvullende autonome keuzes gemaakt kunnen worden. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="0E781021" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="2F0F7C79" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afgelopen maanden hebben we met de eilanden gesproken over de voor hen specifieke behoeftes, wensen en bijbehorende oplossingsmogelijkheden met betrekking tot de huisvestingsgevolgen van de Verhogingswet. Dit heeft geleid tot een verruiming van de beschikbare middelen tot bijna € 1.500.000. Dit is gebaseerd op hoe de eilandbesturen de verhoging qua huisvesting willen en kunnen regelen en de kosten die zij daarvoor hebben berekend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="0026EBD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels ben ik tot een verdeling van de middelen voor de huisvesting gekomen, waarbij er kleine verschillen zitten tussen de eilanden, maar het gaat grofweg om € 500.000 per eiland. Hiermee worden de eilanden voorzien van voldoende financiële middelen voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebouwelijke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanpassingen die nodig zijn om meer eilandsraadsleden en eilandgedeputeerden te kunnen huisvesten en om te voorzien in zaken als benodigd meubilair. Ik zal deze middelen dit najaar  beschikbaar stellen aan Bonaire, Sint Eustatius en Saba via de Vrije Uitkering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="70314F15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="2EB3C9E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>inanciële gevolgen huisvesting</w:t>
-[...206 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Gesprekken bestuurscolleges omtrent Rijksvertegenwoordiger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="4254CD46" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de behandeling van de Wet verhoging aantal eilandsraadsleden en eilandgedeputeerden heb ik uw Kamer toegezegd dat ik nog in gesprek zou gaan met de bestuurscolleges over de modernisering van het ambt van Rijksvertegenwoordiger. Deze gesprekken heb ik inmiddels gevoerd. Ik heb hierin toegelicht dat ik voorstander ben van het behouden van het ambt van Rijksvertegenwoordiger en dat ik voorstander ben van het doorvoeren van het zogeheten bestuurlijk toegangsrecht, een bevoegdheid die de Rijksvertegenwoordiger krijgt en die een commissaris van de Koning ook richting gemeentebesturen heeft. De bestuurscolleges hebben vooral aandacht gevraagd voor (de inzet van) het bestuurlijk toegangsrecht. Dit heeft mij gebracht tot een aanvulling in de memorie van toelichting gericht op de procedure om van dit recht gebruik te maken. Daarnaast heb ik nog een mogelijkheid geboden aan de bestuurscolleges om met een aanvullende schriftelijke reactie te komen. Van deze mogelijkheid is geen gebruik gemaakt. Ik ben nu bezig met het afronden van het ontwerp van dat wetsvoorstel, zodat deze na akkoord van de Ministerraad voor advies kan worden aangeboden aan de Afdeling Advies van de Raad van State.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="4A53DF07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uiteraard blijf ik open staan voor gesprekken met de bestuurscolleges over deze wet in het algemeen en de positie van de Rijksvertegenwoordiger in het bijzonder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="0E9FFF44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Gesprekken bestuurscolleges</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> omtrent Rijksvertegenwoordiger</w:t>
-[...74 lines deleted...]
-      <w:r>
+        <w:t>Advies ARPA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="2B108083" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Adviescollege Rechtspositie Politieke Ambtsdragers (ARPA) is in 2025 gevraagd om te adviseren op welke wijze een gelijkwaardig beloningsniveau voor de bezoldiging van en vergoedingen voor de eilandsraadsleden, eilandgedeputeerden en gezaghebbers vergeleken met gemeenteraadsleden, wethouders en burgemeesters bewerkstelligd kan worden. Ik heb van het ARPA begrepen dat ik het advies in het najaar van dit jaar mag verwachten. Conform de aangenomen motie Ceder (CU) en Tseggai (PRO) ben ik voornemens om het advies spoedig en met een positieve grondhouding in behandeling te nemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00610217">
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Afsprakenlijst werkconferentie 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Advies ARPA</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BE7463" w14:paraId="11BEB2BB" w14:textId="77777777">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot informeer ik uw Kamer graag over de uitvoering van de afsprakenlijst van de werkconferentie in 2024.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een aantal afspraken heeft betrekking op de Herzieningswet of de toelichting daarbij. Deze neem ik uiteraard mee in deze wet. Voor het overige waar ik verantwoordelijk voor ben, beschouw ik de afsprakenlijst als uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="331EECE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidP="00D1564B" w:rsidRDefault="00B1569E" w14:paraId="42A59FEB" w14:textId="0431FB14">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1564B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:t>taatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidP="00D1564B" w:rsidRDefault="00D1564B" w14:paraId="3BD46469" w14:textId="1E180FD4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het </w:t>
-[...142 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B" w:rsidR="00B1569E">
+        <w:t>van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00B1569E" w:rsidRDefault="00B1569E" w14:paraId="5E1CF419" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1564B" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="17CD48C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D1564B" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6A4158C9" w14:textId="77777777" w:rsidR="00813A18" w:rsidRDefault="00813A18" w:rsidP="00B1569E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2FEB220F" w14:textId="77777777" w:rsidR="00813A18" w:rsidRDefault="00813A18" w:rsidP="00B1569E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Fira Sans">
+  <w:font w:name="Lohit Hindi">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46459B70" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRPr="00B1569E" w:rsidRDefault="00B1569E" w:rsidP="00B1569E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12599EF3" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRPr="00B1569E" w:rsidRDefault="00B1569E" w:rsidP="00B1569E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79A11CD1" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRPr="00B1569E" w:rsidRDefault="00B1569E" w:rsidP="00B1569E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="670BC4E8" w14:textId="77777777" w:rsidR="00813A18" w:rsidRDefault="00813A18" w:rsidP="00B1569E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="631E65C6" w14:textId="77777777" w:rsidR="00813A18" w:rsidRDefault="00813A18" w:rsidP="00B1569E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="11F90281" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRDefault="00B1569E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1564B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025/26, 36 867, nr. 12</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="004158F9" w14:paraId="441B839E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="18E1D8D2" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRDefault="00B1569E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64731">
+      <w:r w:rsidRPr="00B1569E">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000331F9">
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025/26, 36 867, nr. 13.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2B47AE7B" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRDefault="00B1569E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406161">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Kamerstukken </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...58 lines deleted...]
-      <w:r w:rsidR="000331F9">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">II, </w:t>
       </w:r>
       <w:r w:rsidRPr="00406161">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>2023/24, 36 410 IV, nr. 70.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6898C591" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRPr="00B1569E" w:rsidRDefault="00B1569E" w:rsidP="00B1569E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...404 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FEEC962" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRPr="00B1569E" w:rsidRDefault="00B1569E" w:rsidP="00B1569E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1101 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38E82515" w14:textId="77777777" w:rsidR="00B1569E" w:rsidRPr="00B1569E" w:rsidRDefault="00B1569E" w:rsidP="00B1569E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE7463"/>
-[...118 lines deleted...]
-    <w:rsid w:val="00FF21BC"/>
+    <w:rsidRoot w:val="00B1569E"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00813A18"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009D1024"/>
+    <w:rsid w:val="00AA770D"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rsid w:val="00C23B71"/>
+    <w:rsid w:val="00D1564B"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2AC96CDA"/>
-  <w15:docId w15:val="{EA42CD8A-A51B-4505-89F6-4F9E4749C84F}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5F4E7FC7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{44C3D2C3-29B9-4E07-B46C-3FAA2E621A47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2983,77 +928,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3078,75 +1023,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3181,55 +1126,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3292,787 +1237,711 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...126 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...28 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:pPr>
-[...20 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1569E"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...129 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...117 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004158F9"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B1569E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004158F9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B1569E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004158F9"/>
+    <w:rsid w:val="00B1569E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...65 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A1B34"/>
+    <w:rsid w:val="00B1569E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009A1B34"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00B1569E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A1B34"/>
+    <w:rsid w:val="00B1569E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009A1B34"/>
-[...22 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B1569E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1564B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4129,51 +1998,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4237,65 +2106,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4316,100 +2185,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>980</ap:Words>
-  <ap:Characters>4943</ap:Characters>
+  <ap:Words>975</ap:Words>
+  <ap:Characters>5363</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>149</ap:Lines>
-  <ap:Paragraphs>77</ap:Paragraphs>
+  <ap:Lines>44</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5846</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6326</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>