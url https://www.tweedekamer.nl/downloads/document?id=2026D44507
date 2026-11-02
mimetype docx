--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -1,7759 +1,1004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...207 lines deleted...]
-    <w:p w:rsidRPr="00867A8A" w:rsidR="005D2AE9" w:rsidP="005D2AE9" w:rsidRDefault="005D2AE9" w14:paraId="11189E3B" w14:textId="77777777">
+    <w:p w:rsidRPr="00055044" w:rsidR="00055044" w:rsidP="00055044" w:rsidRDefault="00F66DF4" w14:paraId="4D05C025" w14:textId="22D0DBCC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk239327059" w:id="0"/>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044" w:rsidR="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>830</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044" w:rsidR="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00055044" w:rsidR="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00055044" w:rsidR="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Materieelprojecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00055044" w:rsidP="00055044" w:rsidRDefault="00055044" w14:paraId="14A5DA02" w14:textId="5A61CCDB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044" w:rsidR="00F66DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>517</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...416 lines deleted...]
-          <w:kern w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00055044" w14:paraId="0641F3CE" w14:textId="120E0B85">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00055044" w:rsidP="00055044" w:rsidRDefault="00055044" w14:paraId="11363936" w14:textId="1A9DAB65">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00055044" w:rsidP="00055044" w:rsidRDefault="00055044" w14:paraId="4378C72C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="166D68A7" w14:textId="4216F857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 25 juni jl. heeft Defensie uw Kamer tijdens een technische briefing deels vertrouwelijk geïnformeerd over het project ‘Vervanging M-fregatten (ASWF)’, waaronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="20E08CF5">
-        <w:rPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anti-Submarine Warfare</w:t>
       </w:r>
-      <w:r>
-[...58 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concept, de voortgang van het project, de samenwerking met België en de vervolgstappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="7E549582" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de procedurevergadering van 2 juli jl. heeft de VCD ingestemd met het verzoek van het lid Van Lanschot (CDA) om Defensie, naar aanleiding van deze technische briefing, een aantal aanvullende vragen te stellen over het project. De vragen hebben betrekking op wijzigingen in de kosten en de planning van het project, de oorzaken van deze wijzigingen en de lessen die hieruit zijn getrokken. Gelet op de vertrouwelijkheid van de fase waarin het project zich bevindt, kan Defensie naar verwachting in het vierde kwartaal antwoord geven op deze vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="0DF8A5B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="009A3690" w:rsidP="009A3690" w:rsidRDefault="0020722A" w14:paraId="3DBDF3F7" w14:textId="0DE9ED4D">
-[...5 lines deleted...]
-          <w:kern w:val="18"/>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="16F8F9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Met deze brief informeer ik uw Kamer over de stand van zaken</w:t>
       </w:r>
-      <w:r w:rsidRPr="20E08CF5">
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het project sinds de technische briefing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Sindsdien is op verschillende onderdelen van het project verder gewerkt, waaronder aan de samenwerking met België en de verdere uitvoering van het project. Sinds de technische briefing heeft geen nieuwe besluitvorming over het project plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="6892FA8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="69A289A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASWF-project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="1B86A4E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland en België werken samen aan de ontwikkeling en verwerving van nieuwe onderzeebootbestrijdingsfregatten ter vervanging van de huidige M-fregatten. Deze samenwerking maakt onderdeel uit van de maritieme samenwerking tussen beide landen. Nederland is verantwoordelijk voor de vervanging van de M-fregatten en België voor de vervanging van de mijnenbestrijdingscapaciteit (project ‘Vervanging mijnenbestrijdingscapaciteit (MCM)’).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="177018D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="4275C66C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het Defensieprojectenoverzicht (DPO) 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft Defensie gemeld dat het ASWF-project te maken heeft met een vertraging van circa drie jaar. Deze vertraging is het gevolg van een langere doorlooptijd van de ontwerpfase door de technische complexiteit van het ontwerp. Tijdens de verdere uitwerking bleek dat de technische invulling van de eisen niet paste binnen het oorspronkelijke scheepsontwerp met een onvoldoende stabiel schip tot gevolg. Aanpassing van het ontwerp was daarom noodzakelijk om een stabiel schip op te kunnen leveren dat voldoet aan de gestelde operationele eisen. Deze eisen omvat onder andere behoud van voldoende flexibiliteit in ruimte en gewicht voor de integratie van toekomstige systemen. Deze flexibiliteit is van belang om de schepen gedurende hun levensduur te kunnen aanpassen aan veranderende operationele en technologische ontwikkelingen. De opleverdatum van het eerste ASW-fregat is daarmee verschoven van 2030 naar 2033.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="21085506" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="57B283CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ontwikkelingen sinds de technische briefing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="767700EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de technische briefing aan uw Kamer is het ambtelijk overleg met België voortgezet. Dit overleg vindt onder andere plaats in de bilaterale Joint Steering Committee (JSC), waarin Nederland en België periodiek de ontwikkelingen binnen het project bespreken. De JSC is meest recent op 1 september jl. bijeengekomen. In deze ambtelijke overleggen is gesproken over de voortgang van het project, de huidige planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en de samenwerking binnen het project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij is gesproken over het belang van onze maritieme samenwerking. Nederland blijft hierover de komende periode in contact met België en werkt gezamenlijk aan de verdere uitwerking van de vervolgstappen binnen het ASWF-project </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="4E6B5971" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:i/>
-[...253 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="075319B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie volgt het besluit van de Duitse overheid om het F126-project stop te zetten en de mogelijke gevolgen daarvan voor het ASWF-project nauwlettend. De mogelijke impact hiervan op lopende en toekomstige verwervingstrajecten wordt nader beschouwd. Mogelijk kan vrijgekomen capaciteit voor ASWF of andere Defensieprojecten worden ingezet. Waar relevant betrekt Defensie deze ontwikkeling bij de verdere besluitvorming over het ASWF-project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="1A0D8CBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:i/>
-[...297 lines deleted...]
-      <w:r w:rsidR="00867A8A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="14DD2F04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de bilaterale overleggen wordt op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>projectniveau gezamenlijk doorgewerkt aan de uitvoering van het project.</w:t>
       </w:r>
-      <w:r w:rsidR="00867A8A">
-[...1 lines deleted...]
-          <w:kern w:val="18"/>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In september start de </w:t>
       </w:r>
-      <w:r w:rsidRPr="1D895BD1" w:rsidR="00867A8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>detailed engineering</w:t>
       </w:r>
-      <w:r w:rsidR="00867A8A">
-[...1 lines deleted...]
-          <w:kern w:val="18"/>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sfase. </w:t>
       </w:r>
-      <w:r w:rsidR="00D56AF4">
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eind juni 2026 is gestart met de bouw van de mast van het eerste fregat. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239327198" w:id="1"/>
-      <w:r w:rsidR="0098162B">
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ik </w:t>
       </w:r>
-      <w:r w:rsidR="0098162B">
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> vragen zal daarbij worden meegenomen.</w:t>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>streef ernaar om, in nauw overleg met mijn Belgische collega, uw Kamer in het vierde kwartaal van dit jaar nader te informeren over de besluitvorming over dit project. De beantwoording van de door het lid Van Lanschot gestelde vragen zal daarbij worden meegenomen.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="002B28B8" w:rsidP="002B28B8" w:rsidRDefault="002B28B8" w14:paraId="71D3B530" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00055044" w:rsidR="00055044" w:rsidP="00055044" w:rsidRDefault="00055044" w14:paraId="7B49E8A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00055044" w:rsidP="00055044" w:rsidRDefault="00055044" w14:paraId="5CD10A60" w14:textId="5D6E3776">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00C36CFA" w:rsidP="00055044" w:rsidRDefault="00C36CFA" w14:paraId="0DDB6E53" w14:textId="4992D613">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...30 lines deleted...]
-      <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044" w:rsidR="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055044" w:rsidR="00932411" w:rsidP="00055044" w:rsidRDefault="00932411" w14:paraId="36242ADD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00055044" w:rsidR="00932411" w:rsidSect="009E78E9">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EBD71B1" w14:textId="77777777" w:rsidR="004D135D" w:rsidRDefault="004D135D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="4531F55F" w14:textId="77777777" w:rsidR="00F402C1" w:rsidRDefault="00F402C1" w:rsidP="00C36CFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D5DC02D" w14:textId="77777777" w:rsidR="004D135D" w:rsidRDefault="004D135D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="778C892E" w14:textId="77777777" w:rsidR="00F402C1" w:rsidRDefault="00F402C1" w:rsidP="00C36CFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...61 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...233 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="124970D1" w14:textId="77777777" w:rsidR="004D135D" w:rsidRDefault="004D135D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="4A427F29" w14:textId="77777777" w:rsidR="00F402C1" w:rsidRDefault="00F402C1" w:rsidP="00C36CFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28224BB8" w14:textId="77777777" w:rsidR="004D135D" w:rsidRDefault="004D135D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="69FE2EFF" w14:textId="77777777" w:rsidR="00F402C1" w:rsidRDefault="00F402C1" w:rsidP="00C36CFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="25C5FD84" w14:textId="424729D7" w:rsidR="207C14B5" w:rsidRDefault="207C14B5" w:rsidP="207C14B5">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7714C2AE" w14:textId="77777777" w:rsidR="00C36CFA" w:rsidRPr="00055044" w:rsidRDefault="00C36CFA" w:rsidP="00C36CFA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="207C14B5">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstuk 27830, nr. 280 van 15 maart 2019.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="27614D2C" w14:textId="33637DFA" w:rsidR="207C14B5" w:rsidRDefault="207C14B5" w:rsidP="207C14B5">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="727D7DAD" w14:textId="03FD2E74" w:rsidR="00C36CFA" w:rsidRPr="00055044" w:rsidRDefault="00C36CFA" w:rsidP="00C36CFA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="207C14B5">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00055044">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bijlage bij Kamerstuk 27830, nr. 489; 2026D23316 van 20 mei 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2846 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002B28B8"/>
-[...2862 lines deleted...]
-    <w:rsid w:val="00C74E95"/>
+    <w:rsidRoot w:val="00C36CFA"/>
+    <w:rsid w:val="00055044"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="0089282A"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009C0392"/>
+    <w:rsid w:val="009E78E9"/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rsid w:val="00E1340B"/>
+    <w:rsid w:val="00EF2383"/>
+    <w:rsid w:val="00F27CD8"/>
+    <w:rsid w:val="00F402C1"/>
+    <w:rsid w:val="00F66DF4"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="04A8E368"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{73EFD359-E30D-4BCD-9AF6-144B960ABC57}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8081,410 +1326,1023 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="F38F58A03B2C40CBAEEE2B8FB62F5308"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar1">
+    <w:name w:val="Voetnoottekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C36CFA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C36CFA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C36CFA"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>708</ap:Words>
-  <ap:Characters>3897</ap:Characters>
+  <ap:Words>692</ap:Words>
+  <ap:Characters>3811</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>32</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>31</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4596</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4495</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>