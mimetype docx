--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,2881 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BA4F77" w:rsidP="00BA4F77" w:rsidRDefault="00BA4F77" w14:paraId="29C5488E" w14:textId="77777777">
-[...15 lines deleted...]
-          <w:spacing w:val="-3"/>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="00F96D2E" w:rsidP="00F96D2E" w:rsidRDefault="00B7332F" w14:paraId="79B210CD" w14:textId="0F433685">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E" w:rsidR="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA4F77">
-[...57 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E" w:rsidR="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00252804" w:rsidR="0051349D">
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E" w:rsidR="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Deltafonds voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="00F96D2E" w:rsidP="00F96D2E" w:rsidRDefault="00F96D2E" w14:paraId="6DC125A9" w14:textId="7AC07C1C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="00F96D2E" w:rsidP="00F96D2E" w:rsidRDefault="00F96D2E" w14:paraId="1BD9F592" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E" w:rsidR="00B7332F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="00F96D2E" w:rsidP="00F96D2E" w:rsidRDefault="00F96D2E" w14:paraId="0119E49C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="00F96D2E" w:rsidP="00F96D2E" w:rsidRDefault="00F96D2E" w14:paraId="7E730096" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="4232153D" w14:textId="7C45589A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="7B5301F2" w14:textId="4E47B82D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bied ik u het adviesrapport aan van het Adviescollege ICT-toetsing (AcICT) over het project Bediening- en Besturingssysteem Waterweg (BESW). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="3A7EA144" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="26FD8D63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Adviescollege ICT-toetsing heeft op verzoek van mijn voorganger een onderzoek uitgevoerd naar het project Vervangen BESW van Rijkswaterstaat (RWS). BESW staat voor Bediening- en Besturingssysteem Waterweg. Met dit BESW wordt de Maeslantkering geautomatiseerd bediend en bestuurd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="6825E714" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="111EDB7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Maeslantkering ligt in de Nieuwe Waterweg bij Hoek van Holland en is gebouwd tussen 1991 en 1997. Samen met de Hartelkering en de dijkverbreding Rozenburg beschermen ze ruim twee miljoen Nederlanders en het achterland tegen overstromingen. Het is dus van vitaal belang dat de Maeslantkering goed functioneert. De Maeslantkering wordt aangestuurd door het Beslis- en Ondersteunend Systeem (BOS). Het BOS voorspelt de waterstand op basis van verschillende data, zoals windsnelheden en windrichting. Als de voorspelde waterstand in Rotterdam 3 meter boven NAP of in Dordrecht 2,90 meter boven NAP dreigt te komen, besluit het BOS tot sluiting van de kering. Op commando van het BOS bestuurt BESW de kering. Het sluitproces start met het vollopen van de parkeerdokken - waarin de kerende wanden liggen - zodat ze gaan drijven. Vervolgens worden de kerende wanden in de Nieuwe Waterweg gevaren en afgezonken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="67D6E921" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="3ABA82F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit testen is gebleken dat de softwarebetrouwbaarheid van BESW verbetering behoeft, mede omdat de gebruikte hardware richting eind van de levenscyclus gaat. Rijkswaterstaat is daarom het project ‘Vervangen BESW’ gestart met als doel de huidige geautomatiseerde besturing van de Maeslantkering (BESW) te vervangen door een industriële automatiseringsoplossing die aantoonbaar betrouwbaar is, correct functioneert en onderhoudbaar is. Tevens zijn er maatregelen genomen, aanvullend op de software, zoals extra controles en de mogelijkheid om de kering handmatig te bedienen. Daarnaast worden de systemen maandelijks getest, wordt er jaarlijks een proefsluiting uitgevoerd en wordt twee keer per jaar beoordeeld of de Maeslantkering als geheel (niet alleen de software) nog voldoet aan de gestelde faalkanseis. Op basis van deze testen en beoordelingen concludeert Rijkswaterstaat dat de Maeslantkering werkt volgens de wettelijke veiligheidseisen en haar functie, het beschermen tegen overstromingen, betrouwbaar kan blijven vervullen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="203EE765" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="283FC0DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het AcICT herkent en onderschrijft deze noodzaak tot verbetering van het huidige besturingssysteem van de Maeslantkering. Het AcICT rapport geeft daarnaast een aantal adviezen om rekening mee te houden bij deze verbeteringen. Dit vraagt om bijsturing van het project. Dit is daarvoor het juiste moment, want het project bevindt zich in de voorbereidende fase: de aanbesteding moet nog starten. Dat maakt het mogelijk het project bij te sturen. Wij zullen de tijd nemen om de nodige maatregelen te nemen en uit te werken. De aanbesteding zal daarom later starten dan september 2026, zoals in het advies staat. Hierbij zullen we de urgentie die op het vervangen van het besturingssysteem zit, niet uit het oog verliezen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="30D6E0D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van de IEC 61508-norm (IEC staat voor International Electrotechnical Commission) als internationaal erkend kader voor de ontwikkeling en instandhouding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de software) nog voldoet aan de gestelde faalkanseis. Op basis van deze testen en beoordelingen concludeert Rijkswaterstaat dat de Maeslantkering werkt volgens de wettelijke veiligheidseisen en haar functie, het beschermen tegen overstromingen, betrouwbaar kan blijven vervullen. </w:t>
-[...105 lines deleted...]
-        <w:rPr>
+        <w:t>van veiligheidskritische systemen wordt onderschreven. Het project zal deze norm centraal stellen en de aanpak bijstellen op basis van de eisen die deze norm stelt en de adviezen van het AcICT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="3E7B4F13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008F04FE" w:rsidR="00861C75" w:rsidP="00861C75" w:rsidRDefault="0051349D" w14:paraId="0C0BE057" w14:textId="77777777">
-[...75 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="1B9558A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals het AcICT aangeeft, moet de Maeslantkering voldoen aan de wettelijke faalkanseis van 1:100. Dat betekent dat de kering slechts één keer per ten minste 100 keer sluiten mag falen (onder stormcondities). Om aan te tonen dat aan deze eis wordt voldaan, is het noodzakelijk om risico's en faalmechanismen op systeemniveau van BESW inzichtelijk te maken. Rijkswaterstaat past hiervoor een methode toe waarmee de softwarebetrouwbaarheid wordt gekwantificeerd. Het AcICT acht deze aanpak ongeschikt voor software en stelt daarom dat de huidige aanpak tot schijnzekerheid leidt. Rijkswaterstaat onderschrijft deze kwalificatie niet en zal in gesprek gaan met het AcICT gaan om te bepalen op welke punten het vaststellen van de softwarebetrouwbaarheid onvoldoende is en verbetering behoeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="4B75F254" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="06DE5231" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het AcICT wijst ook terecht op de noodzaak voldoende kennis aan boord te halen en benoemd daarbij de relevante kennisgebieden met de oproep de hoogste kwaliteit per kennisgebied binnen te halen, eventueel uit het buitenland. Deze noodzaak wordt herkend. Er zal een aanvullend marktonderzoek worden uitgevoerd naar mogelijke leveranciers buiten Nederland. Tegelijk blijft het de taak van RWS om per project een goed evenwicht te vinden tussen kosten, doorlooptijd en het optimaal inzetten van de markt, rekening houdend met de regelgeving op het gebied van aanbestedingen. De integratie tussen de verschillende onderdelen en kennisgebieden is hierbij cruciaal. Het beleid van RWS is de markt hierin nadrukkelijk een rol te geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="1A03D4D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="2008973E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Samengevat zal het project:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0051349D" w:rsidP="0051349D" w:rsidRDefault="0051349D" w14:paraId="3E3A5A0F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="049EF148" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Sturen op het realiseren van betrouwbare software via de IEC 61508-norm en daarop ook worden ingericht;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0051349D" w:rsidP="0051349D" w:rsidRDefault="0051349D" w14:paraId="5F9DB615" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="609AFCC5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Formele methoden toepassen waar mogelijk en verantwoord;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C5F05" w:rsidR="0051349D" w:rsidP="0051349D" w:rsidRDefault="0051349D" w14:paraId="405F2C27" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="34DFF273" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij voor het aantonen van correctheid gebruikmaken van formele verificatie, testen en simulatorvalidatie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="0E64FA4D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De aanpak van het kwantificeren van de softwarebijdrage nader onderzoeken (om te komen tot een transparante bijdrage van de software aan het aantoonbaar voldoen aan de wettelijke maximale faalkans);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="52E30B40" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006C5F05">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op basis van de aanbevelingen de aanbestedingsstrategie verder optimaliseren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0051349D" w:rsidP="0051349D" w:rsidRDefault="0051349D" w14:paraId="5763F6AF" w14:textId="77777777"/>
-[...76 lines deleted...]
-      <w:pgMar w:top="4019" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="6B3387B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="32E96B4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze stappen zal het project de adviezen gebruiken en net als nu - en waar nodig extra - kennis uit de markt en de wetenschap gebruiken om aantoonbaar de gestelde IEC-norm toe te passen en de door RWS gebruikte meetmethoden verder door te ontwikkelen en te vereenvoudigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="3FC5D591" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="239EF3CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tenslotte bedank ik het AcICT voor het uitgevoerde onderzoek en hun advies. Hun inbreng wordt gewaardeerd en zoals aangegeven zal waar relevant het project ook nadere afstemming met het AcICT zoeken voor het verdere vervolg van het project BESW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="23FB7D9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="00F96D2E" w:rsidP="00F96D2E" w:rsidRDefault="00F96D2E" w14:paraId="14E60BE3" w14:textId="4CA6AC04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="003D3AF1" w:rsidP="00F96D2E" w:rsidRDefault="003D3AF1" w14:paraId="280CEA7A" w14:textId="7AE20A00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E" w:rsidR="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96D2E" w:rsidR="006F53E6" w:rsidP="00F96D2E" w:rsidRDefault="006F53E6" w14:paraId="128C254A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F96D2E" w:rsidR="006F53E6" w:rsidSect="004660C7">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A7E71F0" w14:textId="77777777" w:rsidR="00873B6D" w:rsidRDefault="00873B6D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16B8CC28" w14:textId="77777777" w:rsidR="007529E4" w:rsidRDefault="007529E4" w:rsidP="003D3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74FE709C" w14:textId="77777777" w:rsidR="00873B6D" w:rsidRDefault="00873B6D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="341150B5" w14:textId="77777777" w:rsidR="007529E4" w:rsidRDefault="007529E4" w:rsidP="003D3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="150E75C6" w14:textId="77777777" w:rsidR="00666F6A" w:rsidRDefault="00666F6A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BBD1797" w14:textId="77777777" w:rsidR="003D3AF1" w:rsidRPr="003D3AF1" w:rsidRDefault="003D3AF1" w:rsidP="003D3AF1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="469D21B1" w14:textId="77777777" w:rsidR="00666F6A" w:rsidRDefault="00666F6A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32B060D5" w14:textId="77777777" w:rsidR="003D3AF1" w:rsidRPr="003D3AF1" w:rsidRDefault="003D3AF1" w:rsidP="003D3AF1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="602E58D6" w14:textId="77777777" w:rsidR="00666F6A" w:rsidRDefault="00666F6A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2149223B" w14:textId="77777777" w:rsidR="003D3AF1" w:rsidRPr="003D3AF1" w:rsidRDefault="003D3AF1" w:rsidP="003D3AF1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FEBE359" w14:textId="77777777" w:rsidR="00873B6D" w:rsidRDefault="00873B6D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="44B333CE" w14:textId="77777777" w:rsidR="007529E4" w:rsidRDefault="007529E4" w:rsidP="003D3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E88266F" w14:textId="77777777" w:rsidR="00873B6D" w:rsidRDefault="00873B6D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4408869F" w14:textId="77777777" w:rsidR="007529E4" w:rsidRDefault="007529E4" w:rsidP="003D3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="052831B1" w14:textId="77777777" w:rsidR="00666F6A" w:rsidRDefault="00666F6A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18251CE8" w14:textId="77777777" w:rsidR="003D3AF1" w:rsidRPr="003D3AF1" w:rsidRDefault="003D3AF1" w:rsidP="003D3AF1">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...474 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49EECC76" w14:textId="77777777" w:rsidR="003D3AF1" w:rsidRPr="003D3AF1" w:rsidRDefault="003D3AF1" w:rsidP="003D3AF1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="45C78B27" w14:textId="15B11DAA" w:rsidR="00DD71B3" w:rsidRDefault="008F5B5C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41DE336E" w14:textId="77777777" w:rsidR="003D3AF1" w:rsidRPr="003D3AF1" w:rsidRDefault="003D3AF1" w:rsidP="003D3AF1">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1480 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9C92A126"/>
-[...181 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C60864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49D27388"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2917,1027 +840,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...678 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="1" w16cid:durableId="1754426574">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00442827"/>
-[...188 lines deleted...]
-    <w:rsid w:val="00FE60A1"/>
+    <w:rsidRoot w:val="003D3AF1"/>
+    <w:rsid w:val="000A5BE4"/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rsid w:val="004660C7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007529E4"/>
+    <w:rsid w:val="009C0392"/>
+    <w:rsid w:val="00B7332F"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EF582B"/>
+    <w:rsid w:val="00F96D2E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="043AAB3D"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6BE78ED6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9AFBBE04-A5CD-4D6C-B564-819C0C741090}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3946,77 +992,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4041,75 +1087,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4144,55 +1190,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4255,1120 +1301,678 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:ind w:hanging="1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:hanging="1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:hanging="1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading4">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:hanging="1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...55 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DatumLocatieA3">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
-      <w:spacing w:line="624" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="40"/>
-[...7 lines deleted...]
-    <w:uiPriority w:val="4"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...140 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003D3AF1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3AF1"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
-[...9 lines deleted...]
-    <w:qFormat/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Groetregel">
+    <w:name w:val="Groetregel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...290 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...10 lines deleted...]
-    <w:name w:val="Tabel grijze lijnen"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...119 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="003D3AF1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00442827"/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00442827"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="003D3AF1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00442827"/>
+    <w:rsid w:val="003D3AF1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00442827"/>
-[...179 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003D3AF1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5425,51 +2029,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5533,65 +2137,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5612,118 +2216,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>923</ap:Words>
-  <ap:Characters>5267</ap:Characters>
+  <ap:Words>989</ap:Words>
+  <ap:Characters>5443</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>43</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6178</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6420</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-25T07:21:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Rubricering">
-[...3 lines deleted...]
-    <vt:lpwstr>0x010100EE373E0CE2B3B04490CBBDA0B809CFC8</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>