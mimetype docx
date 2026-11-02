--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -1,616 +1,1256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...16 lines deleted...]
-    <w:p w:rsidR="00CD5856" w:rsidRDefault="00CD5856" w14:paraId="7B285240" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C" w:rsidRDefault="00A3538E" w14:paraId="49DB0D7B" w14:textId="5DF1B1EE">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Preventief gezondheidsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C" w:rsidRDefault="00A3538E" w14:paraId="3D5BEE81" w14:textId="1C43D606">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31765</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kwaliteit van zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C" w:rsidP="00D80872" w:rsidRDefault="00FB6E3C" w14:paraId="7D622733" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>918</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C" w:rsidP="00F031FF" w:rsidRDefault="00FB6E3C" w14:paraId="4B479ED0" w14:textId="109DEF89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C" w:rsidP="00F031FF" w:rsidRDefault="00FB6E3C" w14:paraId="5CCB6822" w14:textId="106A5A3B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C" w:rsidP="00F031FF" w:rsidRDefault="00FB6E3C" w14:paraId="52CA9A39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD5856" w:rsidRDefault="00CD5856" w14:paraId="54E8601A" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CD5856" w:rsidRDefault="00CD5856" w14:paraId="48D722CA" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="774B3C03" w14:textId="48A81D9D">
       <w:pPr>
-        <w:sectPr w:rsidR="00CD5856" w:rsidSect="003C472B">
-[...8 lines deleted...]
-        </w:sectPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bevolkingsonderzoek baarmoederhalskanker is van grote waarde. Het vroeg opsporen van baarmoederhalskanker zorgt ervoor dat de behandeling vaker succesvol en minder belastend is en dat de kanker minder sterfte tot gevolg heeft. De capaciteit van het bevolkingsonderzoek baarmoederhalskanker staat sinds afgelopen december helaas onder flinke druk. Dit is het gevolg van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>datahack</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat in de zomer van 2025 heeft plaatsgevonden bij het laboratorium </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat werkzaamheden uitvoerde voor het bevolkingsonderzoek baarmoederhalskanker. Naar aanleiding van deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>datahack</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de samenwerking met het betreffende laboratorium opgeschort. De overgebleven laboratoria konden het qua capaciteit niet aan om al het werk van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over te nemen. Daarom is afgelopen kerstreces de moeilijke beslissing genomen het aantal primaire uitnodigingen met 50% af te schalen. De Kamer is daarover geïnformeerd op 5 februari 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CD5856" w:rsidRDefault="003F7E5C" w14:paraId="005E891C" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="63F8799E" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Huisstijl-Aanhef"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Geachte voorzitter,</w:t>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afgelopen juni is de Kamer geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de stand van zaken van het voornemen van Bevolkingsonderzoek Nederland (BVO NL) om de samenwerking met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te hervatten, indien onafhankelijk kon worden vastgesteld dat de informatiebeveiliging op orde is en er aan alle andere eisen voor het uitvoeren van werkzaamheden voor het bevolkingsonderzoek is voldaan. De Kamer is toegezegd dat u wordt geïnformeerd zodra BVO NL heeft besloten over de hervatting van de samenwerking.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F031FF" w:rsidP="00F031FF" w:rsidRDefault="003F7E5C" w14:paraId="45BEB5F6" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="1F5FE1D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels zijn diverse audits afgerond en is er goed zicht op de huidige situatie bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In deze brief informeert het kabinet de Kamer over de beslissing van BVO NL met betrekking tot de samenwerking met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vervolgens gaat het kabinet in op wat dit betekent voor de capaciteit voor het bevolkingsonderzoek baarmoederhalskanker. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F031FF" w:rsidP="00F031FF" w:rsidRDefault="00F031FF" w14:paraId="40578073" w14:textId="77777777"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00F031FF" w:rsidP="00F031FF" w:rsidRDefault="003F7E5C" w14:paraId="567BDA84" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="51EB6529" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D7493F">
-        <w:rPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hervatting samenwerking </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="4E94B727" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BVO NL heeft besloten de samenwerking met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te hervatten. De afgelopen maanden hebben er in opdracht van BVO NL verschillende audits plaatsgevonden bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zoals omschreven in de Kamerbrief van 30 juni jl. waren eerder stappen gezet op het gebied van informatiebeveiliging, maar voldeed het laboratorium nog niet aan alle beveiligingseisen. Daarnaast waren er tekortkomingen geconstateerd op het gebied van kwaliteitsmanagement. In de uitgevoerde audits is uitvoerig getoetst of de tekortkomingen zijn opgelost. Dit is het geval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C" w:rsidRDefault="00FB6E3C" w14:paraId="18523337" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="3CCF46A9" w14:textId="49352ED3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Op het gebied van informatiebeveiliging is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inmiddels NEN7510 gecertificeerd. Daarnaast is een audit uitgevoerd door PricewaterhouseCoopers (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PwC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) naar de informatiebeveiliging met een positieve uitkomst. BVO NL houdt goed vinger aan de pols door periodieke monitoring uit te voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="201FB4B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook op het gebied van kwaliteitsmanagement zijn flinke stappen gezet door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het certificaat van de ISO 15189 norm is verlengd. Dit is een norm die eisen voor kwaliteit en competentie voor medische laboratoria specificeert. Daarnaast heeft BVO NL een toelatingsaudit uitgevoerd. Dit is een audit waarbij wordt gekeken of een laboratorium voldoet aan de eisen om werkzaamheden uit te voeren voor het bevolkingsonderzoek. Ook hierop heeft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een positief oordeel behaald. Daarnaast is ook gekeken of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de randvoorwaarden voor het uitvoeren van werkzaamheden voor het bevolkingsonderzoek op orde heeft en dat is het geval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="5CD900A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is de verantwoordelijkheid van BVO NL een besluit te nemen over de hervatting van de samenwerking met het laboratorium. Vanuit de stelselverantwoordelijkheid heeft het kabinet de ontwikkelingen uiteraard nauwlettend gevolgd. Het kabinet steunt de beslissing van BVO NL, omdat de dataveiligheid en kwaliteit nu op orde zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="1CBB27CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Capaciteit bevolkingsonderzoek baarmoederhalskanker</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F031FF" w:rsidP="00F031FF" w:rsidRDefault="003F7E5C" w14:paraId="7FACAA8F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Met de hervatting van werkzaamheden door Clinical Diagnostics, kunnen ook de uitnodigingen voor het bevolkingsonderzoek baarmoederhalskanker weer opgehoogd worden. De planning is dat per begin oktober het aantal primaire uitnodigingen van 50% weer naar 100% gaat. De vertraging op de uitnodigingen die de afgelopen maanden is opgebouwd, stabiliseert daarmee. Dit betekent dat vrouwen gemiddeld nu zo’n 20 weken later dan beoogd de uitnodiging ontvangen, maar dat dit niet verder oploopt. Hoewel het oplopen van het uitnodigingsinterval met zo’n 20 weken niet wenselijk is, is het effect hiervan op de gezondheidswinst zeer beperkt. </w:t>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="52F2590F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de hervatting van werkzaamheden door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kunnen ook de uitnodigingen voor het bevolkingsonderzoek baarmoederhalskanker weer opgehoogd worden. De planning is dat per begin oktober het aantal primaire uitnodigingen van 50% weer naar 100% gaat. De vertraging op de uitnodigingen die de afgelopen maanden is opgebouwd, stabiliseert daarmee. Dit betekent dat vrouwen gemiddeld nu zo’n 20 weken later dan beoogd de uitnodiging ontvangen, maar dat dit niet verder oploopt. Hoewel het oplopen van het uitnodigingsinterval met zo’n 20 weken niet wenselijk is, is het effect hiervan op de gezondheidswinst zeer beperkt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F031FF" w:rsidP="00F031FF" w:rsidRDefault="00F031FF" w14:paraId="1E1824EA" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00F031FF" w:rsidRDefault="005E5EEB" w14:paraId="1ED9CEFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De inschatting is dat de opgelopen achterstanden worden ingelopen in 2027 en 2028. Deze tijd is nodig omdat het inlopen van de achterstanden ook vraagt om het versterken van de digitale ondersteuning van de beoordeling van de uitstrijkjes, welke op dit moment nog verder ontwikkeld worden. Daarnaast moet rekening gehouden worden met de rest van de keten van het bevolkingsonderzoek. Als er meer primaire uitnodigingen worden verzonden, moeten ook meer uitstrijkjes worden uitgevoerd. Dit vraagt extra inspanningen van huisartsen, waar de capaciteit schaars is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F031FF" w:rsidP="00F031FF" w:rsidRDefault="00F031FF" w14:paraId="6538FAC4" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB" w:rsidP="00FB6E3C" w:rsidRDefault="005E5EEB" w14:paraId="13B651B6" w14:textId="49FE8A0B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het kabinet is verheugd dat de veiligheid van de data van de deelnemers aan het bevolkingsonderzoek onafhankelijk is vastgesteld en het aantal uitnodigingen voor het bevolkingsonderzoek baarmoederhalskanker weer verhoogd kan worden, zodat alle vrouwen uit de doelgroep uiteindelijk weer tijdig worden uitgenodigd om deel te nemen. Dat is van groot belang voor het vroeg opsporen van baarmoederhalskanker en daarmee voor de gezondheid van deze vrouwen en het beperken van zorgkosten.</w:t>
       </w:r>
-      <w:r w:rsidR="0012421C">
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0012421C">
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-        <w:t>Hoogachtend,</w:t>
+      <w:r w:rsidRPr="00FB6E3C" w:rsidR="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC481F" w:rsidP="00463DBC" w:rsidRDefault="00BC481F" w14:paraId="4EE16E64" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB6E3C" w:rsidR="00932411" w:rsidP="00FB6E3C" w:rsidRDefault="00FB6E3C" w14:paraId="5674CCF1" w14:textId="4468F277">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:noProof/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FB6E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6E3C" w:rsidR="005E5EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0012421C" w:rsidP="00C62B6C" w:rsidRDefault="003F7E5C" w14:paraId="3954D084" w14:textId="77777777">
-[...89 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="00FB6E3C" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BC8F498" w14:textId="77777777" w:rsidR="000C16B7" w:rsidRDefault="000C16B7">
+    <w:p w14:paraId="06AA7A72" w14:textId="77777777" w:rsidR="00536FF7" w:rsidRDefault="00536FF7" w:rsidP="005E5EEB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74AD9D59" w14:textId="77777777" w:rsidR="000C16B7" w:rsidRDefault="000C16B7">
+    <w:p w14:paraId="7D0A009A" w14:textId="77777777" w:rsidR="00536FF7" w:rsidRDefault="00536FF7" w:rsidP="005E5EEB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B16BAB" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="165276A0" w14:textId="77777777" w:rsidR="005E5EEB" w:rsidRPr="005E5EEB" w:rsidRDefault="005E5EEB" w:rsidP="005E5EEB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E909B9F" w14:textId="77777777" w:rsidR="005E5EEB" w:rsidRPr="005E5EEB" w:rsidRDefault="005E5EEB" w:rsidP="005E5EEB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C5A33DD" w14:textId="77777777" w:rsidR="005E5EEB" w:rsidRPr="005E5EEB" w:rsidRDefault="005E5EEB" w:rsidP="005E5EEB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B75F10B" w14:textId="77777777" w:rsidR="000C16B7" w:rsidRDefault="000C16B7">
+    <w:p w14:paraId="2E264801" w14:textId="77777777" w:rsidR="00536FF7" w:rsidRDefault="00536FF7" w:rsidP="005E5EEB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12FE3707" w14:textId="77777777" w:rsidR="000C16B7" w:rsidRDefault="000C16B7">
+    <w:p w14:paraId="11AE3F77" w14:textId="77777777" w:rsidR="00536FF7" w:rsidRDefault="00536FF7" w:rsidP="005E5EEB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5058A2B1" w14:textId="77777777" w:rsidR="00F031FF" w:rsidRDefault="003F7E5C" w:rsidP="00F031FF">
+    <w:p w14:paraId="14D27D15" w14:textId="77777777" w:rsidR="005E5EEB" w:rsidRDefault="005E5EEB" w:rsidP="00F031FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00500E60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II, 2025/26, 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>761</w:t>
       </w:r>
       <w:r w:rsidRPr="00500E60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, nr. 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00500E60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="73663006" w14:textId="77777777" w:rsidR="00F031FF" w:rsidRDefault="003F7E5C" w:rsidP="00F031FF">
+    <w:p w14:paraId="6A15544F" w14:textId="77777777" w:rsidR="005E5EEB" w:rsidRDefault="005E5EEB" w:rsidP="00F031FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00500E60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II, 2025/26, 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>793</w:t>
@@ -621,1345 +1261,162 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>913</w:t>
       </w:r>
       <w:r w:rsidRPr="00500E60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="782E15BC" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="003F7E5C">
+  <w:p w14:paraId="280990C7" w14:textId="77777777" w:rsidR="005E5EEB" w:rsidRPr="005E5EEB" w:rsidRDefault="005E5EEB" w:rsidP="005E5EEB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...373 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26B0721B" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3CF26146" w14:textId="77777777" w:rsidR="005E5EEB" w:rsidRPr="005E5EEB" w:rsidRDefault="005E5EEB" w:rsidP="005E5EEB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...125 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2398D4E3" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0FC175C2" w14:textId="77777777" w:rsidR="005E5EEB" w:rsidRPr="005E5EEB" w:rsidRDefault="005E5EEB" w:rsidP="005E5EEB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...420 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...141 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="005E5EEB"/>
+    <w:rsid w:val="00082A69"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00536FF7"/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A262FA"/>
+    <w:rsid w:val="00A3538E"/>
+    <w:rsid w:val="00D06DC5"/>
+    <w:rsid w:val="00E1340B"/>
+    <w:rsid w:val="00F36A8F"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FB6E3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3087"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5512AD43"/>
+  <w14:docId w14:val="6407AA2A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{551EFB36-8D9C-499C-9AFA-B356D97B6BF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2074,51 +1531,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2300,1042 +1757,1021 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5EEB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...317 lines deleted...]
-    <w:rPr>
       <w:smallCaps/>
-      <w:color w:val="008080"/>
-[...204 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C36C22"/>
+    <w:rsid w:val="005E5EEB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C36C22"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C36C22"/>
+    <w:rsid w:val="005E5EEB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E5EEB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E5EEB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E5EEB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6E3C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4722</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>883</ap:Words>
+  <ap:Characters>4858</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
+  <ap:Lines>40</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5569</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5730</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>