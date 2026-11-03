--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,7263 +1,3308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CD5856" w:rsidP="001C7627" w:rsidRDefault="00CD5856" w14:paraId="1E9B879B" w14:textId="77777777">
-[...43 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00806177" w:rsidR="00806177" w:rsidRDefault="0043742D" w14:paraId="3731A37D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30486</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177" w:rsidR="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00806177" w:rsidR="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00806177" w:rsidR="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Embryowet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00806177" w:rsidP="00D80872" w:rsidRDefault="00806177" w14:paraId="6C6283AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00806177" w:rsidP="001C7627" w:rsidRDefault="00806177" w14:paraId="338D1588" w14:textId="4E4E8962">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00806177" w:rsidP="001C7627" w:rsidRDefault="00806177" w14:paraId="3848D677" w14:textId="333D59A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00806177" w:rsidP="001C7627" w:rsidRDefault="00806177" w14:paraId="6F08FF7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="22F56390" w14:textId="25C2917E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 20 mei 2026 vond in de Tweede Kamer het plenaire debat plaats over de Wijziging van de Embryowet naar aanleiding van de derde wetsevaluatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tijdens dit debat heeft het lid Bikker (ChristenUnie) verzocht om een brief over mitochondriale donatie. Met deze brief komt het kabinet tegemoet aan dit verzoek. Hieronder wordt eerst uitgelegd wat mitochondriën zijn en hoe mitochondriale donatie werkt. Vervolgens wordt ingegaan op de juridische aspecten en vragen rondom ouderschap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="0AC77092" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat zijn mitochondriën?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="203645DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het menselijk lichaam is opgebouwd uit verschillende soorten cellen, bijvoorbeeld huidcellen, bloedcellen en hersencellen. Vrijwel alle lichaamscellen bevatten mitochondriën. Mitochondriën zetten voedingsstoffen om in energie die de cel nodig heeft om te functioneren, en worden daarom vaak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w:rsidR="00BF433F" w:rsidP="001C7627" w:rsidRDefault="00BF433F" w14:paraId="3F42859D" w14:textId="77777777"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>powerhouse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> genoemd. Daarnaast bevatten mitochondriën een kleine hoeveelheid eigen DNA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), waarop 37 genen liggen die een rol spelen bij deze energieproductie. Het grootste deel van het erfelijk materiaal ligt echter elders in de cel, namelijk in de celkern. Op het DNA in de celkern liggen ongeveer 20.000 genen, waarin erfelijke eigenschappen zijn vastgelegd, zoals uiterlijke kenmerken, bloedgroep en aanleg voor bepaalde ziekten.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7501"/>
+        <w:gridCol w:w="7717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00564730" w:rsidTr="00F614CF" w14:paraId="614CE1D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00806177" w:rsidR="00716868" w:rsidTr="00F614CF" w14:paraId="40ED55D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1902"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B93EDE" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="760CBA1D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="24753E8C" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00806177">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="347CD1DD" wp14:anchorId="51A14FBC">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="40DFD643" wp14:anchorId="4BFCEB68">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-65405</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="4319270" cy="1198880"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="2005870908" name="Afbeelding 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2005870908" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="14111" b="9596"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4319270" cy="1198880"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564730" w:rsidTr="00F614CF" w14:paraId="15CE2B48" w14:textId="77777777">
+      <w:tr w:rsidRPr="00806177" w:rsidR="00716868" w:rsidTr="00F614CF" w14:paraId="36D30786" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00936B1E" w:rsidR="00B93EDE" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="5D8015B8" w14:textId="77777777">
+          <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="6C027F1A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936B1E">
+            <w:r w:rsidRPr="00806177">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Afbeelding 1: Een lichaamscel bevat DNA in de celkern en DNA in de mitochondriën.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002F6F57" w:rsidP="001C7627" w:rsidRDefault="002F6F57" w14:paraId="215F312A" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="58D47BEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="5F6C89AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...40 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als de meeste andere lichaamscellen bevatten eicellen en zaadcellen ook mitochondriën. Wanneer een zaadcel en een eicel bij de bevruchting samensmelten en er een embryo ontstaat, blijven alleen de mitochondriën van de eicel over in het embryo. De mitochondriën uit de zaadcel worden afgebroken en niet doorgegeven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het embryo erft dus het celkern-DNA van beide ouders, maar de mitochondriën en het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitsluitend van de moeder.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7501"/>
+        <w:gridCol w:w="7679"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00564730" w:rsidTr="00995E13" w14:paraId="049B3253" w14:textId="77777777">
+      <w:tr w:rsidRPr="00806177" w:rsidR="00716868" w:rsidTr="00995E13" w14:paraId="0D7C7E25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2877"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC37A3" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="4FE0F81C" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="61EAF316" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00806177">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="17524047" wp14:anchorId="338BDAB6">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="167B5437" wp14:anchorId="662BAE3E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-68580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="4320000" cy="2313251"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1299195500" name="Afbeelding 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1299195500" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4320000" cy="2313251"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564730" w:rsidTr="00C4340A" w14:paraId="31000B59" w14:textId="77777777">
+      <w:tr w:rsidRPr="00806177" w:rsidR="00716868" w:rsidTr="00C4340A" w14:paraId="2653CDDB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C4340A" w:rsidR="00AC37A3" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="50E6600F" w14:textId="77777777">
+          <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="7BFFFB2C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4340A">
+            <w:r w:rsidRPr="00806177">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Afbeelding 2:</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">e mitochondriën van de eicel worden doorgegeven aan het embryo dat ontstaat. </w:t>
+              <w:t xml:space="preserve">Afbeelding 2: Bij de bevruchting smelten een eicel en een zaadcel samen. Alleen de mitochondriën van de eicel worden doorgegeven aan het embryo dat ontstaat. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4340A" w:rsidP="001C7627" w:rsidRDefault="00C4340A" w14:paraId="69C01E63" w14:textId="77777777"/>
-[...71 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="780D2299" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="2AF531D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als een vrouw een mutatie heeft in haar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, geeft ze die via haar eicellen door aan haar kinderen. Een mutatie in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan ernstige problemen veroorzaken, vooral in organen die veel energie gebruiken zoals spieren en hersenen. Hoewel mitochondriën maar een heel klein deel van het DNA bevatten, kan een defect in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dus toch grote gevolgen hebben. Bij het syndroom van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Leigh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zorgt een defect in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijvoorbeeld voor een ontwikkelingsachterstand, spierslapte en epilepsie. Mitochondriale aandoeningen komen bij ongeveer 1 op de 5.000 kinderen voor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="6BCEDC77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe werkt mitochondriale donatie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A773B" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="17F912F8" w14:textId="77777777">
-[...78 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="0897EA2A" w14:textId="09EFA2A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door mitochondriale donatie kan worden voorkomen dat mutaties van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden doorgegeven aan volgende generaties. Daarmee kunnen dus potentieel ernstige aandoeningen zoals het syndroom van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Leigh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden voorkomen. Bij mitochondriale donatie worden de mitochondriën met mutaties van de wensmoeder in een eicel of een embryo vervangen door gezonde mitochondriën van een donor. Er bestaan meerdere technieken voor mitochondriale donatie. De meest bekende technieken zijn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pronuclear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PNT) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maternal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00C021DA" w:rsidR="005E4D25" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="498B513D" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spindle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MST). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="46FF012F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij PNT vindt de donatie plaats na de bevruchting. Dit werkt als volgt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="3FDD3D31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...70 lines deleted...]
-    <w:p w:rsidRPr="001C7627" w:rsidR="00C021DA" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="00B87C63" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een eicel van de moeder (met mitochondriën met mutaties) wordt in het laboratorium bevrucht door een zaadcel van de vader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="258167D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een eicel van een donor wordt ook in het laboratorium bevrucht met een zaadcel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00732045" w:rsidR="001C7627" w:rsidP="001C7627" w:rsidRDefault="001C7627" w14:paraId="216A2DD9" w14:textId="77777777">
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="7079007C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="005E4D25" w:rsidR="005E4D25" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="408892AB" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="6D149865" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De celkern</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="004B4039">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="006A62FA" w:rsidR="006A62FA" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="526F8682" w14:textId="77777777">
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het embryo dat tot stand kwam met de donoreicel wordt verwijderd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="4A274491" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De celkern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E4D25">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="003928AC" w:rsidR="005E4D25" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="1B880D1C" w14:textId="77777777">
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van het embryo dat tot stand kwam met de eicel van de moeder wordt overgeheveld naar het ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ontkernde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ embryo dat tot stand kwam met de donoreicel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="5F7E3B7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...173 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het embryo dat hieruit ontstaat heeft de gezonde mitochondriën van de donor en het erfelijke materiaal van de ouders in de celkern. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="08BC9822" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="4624F78A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het Verenigd Koninkrijk (VK) is deze techniek voor het eerst succesvol toegepast. Acht kinderen die werden geboren na mitochondriale donatie hadden ofwel geen mitochondriën met mutaties, ofwel dusdanig weinig dat ze niet ziek zullen worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7501"/>
+        <w:gridCol w:w="7717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00564730" w:rsidTr="00936B1E" w14:paraId="4E6B6206" w14:textId="77777777">
+      <w:tr w:rsidRPr="00806177" w:rsidR="00716868" w:rsidTr="00936B1E" w14:paraId="16C83C43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0074569E" w:rsidR="0074569E" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="2F2F8E1B" w14:textId="77777777">
+          <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="133942E6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00806177">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="31DA290B" wp14:anchorId="49789432">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="08E00DBA" wp14:anchorId="056D7164">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-65405</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-914400</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="4320000" cy="4448615"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="517639506" name="Afbeelding 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="517639506" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4320000" cy="4448615"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564730" w:rsidTr="00936B1E" w14:paraId="6F4AB99A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00806177" w:rsidR="00716868" w:rsidTr="00936B1E" w14:paraId="4E8CC243" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C4340A" w:rsidR="00D167F0" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="089C4D36" w14:textId="77777777">
+          <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="1ABC8D7D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4340A">
+            <w:r w:rsidRPr="00806177">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Afbeelding 3: Mitochondriale donatie door pronucl</w:t>
+              <w:t xml:space="preserve">Afbeelding 3: Mitochondriale donatie door </w:t>
             </w:r>
-            <w:r w:rsidR="00A67C77">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00806177">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ear</w:t>
+              <w:t>pronuclear</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4340A">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00806177">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> transfer (PNT).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D167F0" w:rsidP="001C7627" w:rsidRDefault="00D167F0" w14:paraId="20BF3080" w14:textId="77777777">
-[...43 lines deleted...]
-    <w:p w:rsidRPr="005E4D25" w:rsidR="00184C16" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="5DE7B36C" w14:textId="77777777">
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="0905539E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="2C658E9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij MST vindt de mitochondriale donatie al plaats vóór de bevruchting. Dit werkt als volgt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="4F1D2268" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="00184C16" w:rsidR="00184C16" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="1CDB1A6A" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De celkern van een donoreicel wordt verwijderd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="2BBDD5E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="004B7BC9" w:rsidR="004B7BC9" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="1C9128BB" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De celkern van een eicel van de moeder wordt overgeheveld naar de ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ontkernde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’ donoreicel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="2CC4153A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De eicel die hieruit ontstaat heeft de gezonde mitochondriën van de donor en het erfelijke materiaal van de moeder in de celkern.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B7BC9" w:rsidR="00184C16" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="07D447B5" w14:textId="77777777">
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="796F13C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deze eicel wordt in het laboratorium bevrucht door een zaadcel van de vader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184C16" w:rsidR="00184C16" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="75CF9FF3" w14:textId="77777777">
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00716868" w:rsidRDefault="00716868" w14:paraId="3556C4F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="00184C16" w:rsidP="001C7627" w:rsidRDefault="00184C16" w14:paraId="39382C22" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het embryo dat hieruit ontstaat heeft de gezonde mitochondriën van de donor en het erfelijke materiaal van de ouders in de celkern. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="5CCEDB05" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...99 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="06B53DDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De techniek is dus vergelijkbaar met PNT, zoals weergegeven in afbeelding 3. Het verschil is dat bij MST niet de kern van het embryo wordt overgeplaatst, maar de kern van de eicel. De ingreep vindt dus plaats vóór de bevruchting met de zaadcel van de vader. In het VK, waar mitochondriale donatie al wordt toegepast, schrijft de betreffende autoriteit dat MST en PNT even goed werken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w:rsidR="002B439D" w:rsidP="001C7627" w:rsidRDefault="002B439D" w14:paraId="51587F49" w14:textId="77777777">
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Of mitochondriale donatie wordt toegepast en van welke techniek gebruik wordt gemaakt, hangt af van verschillende factoren. Bijvoorbeeld de wet- en regelgeving in het betreffende land, ethische overwegingen, de specifieke (medische) situatie van de wensouders en de expertise van het behandelend team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="7213021A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="5E448FD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Is mitochondriale donatie toegestaan in Nederland?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028679B" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="725B18AD" w14:textId="77777777">
-[...64 lines deleted...]
-          <w:kern w:val="0"/>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="074EF045" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De succesvolle mitochondriale donatie in het VK roept de vraag op of deze techniek ook in Nederland kan en mag worden toegepast. Twee specifieke verbodsbepalingen van de Embryowet zijn hierbij relevant: het verbod op kiembaanmodificatie en het verbod om een embryo tot stand te brengen voor onderzoeksdoeleinden of andere doeleinden dan een zwangerschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="7A642D47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="7029EF0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007001E6">
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Het verbod op kiembaanmodificatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078103B" w:rsidR="00F86D9A" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="061254E9" w14:textId="77777777">
-[...41 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="13C4EC71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is op grond van artikel 24, onderdeel g van de Embryowet verboden om ‘het genetisch materiaal van de kern van menselijke kiembaancellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00877186">
-[...107 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarmee een zwangerschap tot stand zal worden gebracht opzettelijk te wijzigen’. Dat betekent dat het DNA in de celkern van een embryo niet aangepast mag worden. Mitochondriale donatie heeft weliswaar invloed op een klein deel van het DNA van het uiteindelijke embryo, maar dit DNA bevindt zich niet in de celkern:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alleen de mitochondriën (en dus het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), die zich buiten de kern bevinden, worden vervangen. Daarom valt het tot stand brengen van een embryo voor een zwangerschap met behulp van mitochondriale donatie niet onder het verbod op kiembaanmodificatie. Dit wordt ook bevestigd door de derde wetsevaluatie van de Embryowet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE196C" w:rsidP="001C7627" w:rsidRDefault="00DE196C" w14:paraId="0850153D" w14:textId="77777777">
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="04AF6460" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="170"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="57AA68A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007001E6">
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het verbod om een embryo </w:t>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:t>Het verbod om een embryo speciaal tot stand te brengen voor onderzoeksdoeleinden of andere doeleinden dan een zwangerschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="3F7CB358" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op grond van artikel 24, onderdeel a van de Embryowet is het verboden om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00877186">
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘een embryo speciaal tot stand te brengen en speciaal tot stand gebrachte embryo's te gebruiken voor wetenschappelijk onderzoek en andere doeleinden dan het tot stand brengen van een zwangerschap’.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F47BD" w:rsidR="000F47BD">
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F47BD" w:rsidR="000F47BD">
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Een initiatiefwetsvoorstel om dit verbod op te heffen ligt momenteel in de Eerste Kamer.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="000F47BD" w:rsidR="000F47BD">
-[...127 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zolang dit verbod geldt, mag een embryo alleen tot stand worden gebracht met een zwangerschap als doel. Bij de techniek die in het VK is gebruikt (PNT) worden twee embryo’s tot stand gebracht met een zwangerschap als doel. Het feit dat de embryo’s bij PNT niet daadwerkelijk allebei worden teruggeplaatst in de baarmoeder, doet niets aan af aan het gegeven dat ze voor een zwangerschap (en niet voor bijvoorbeeld medisch-wetenschappelijk onderzoek) tot stand zijn gebracht. Het verbod </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in artikel 24, onderdeel a van de Embryowet staat deze klinische toepassing dus niet in de weg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="2DF8FC0E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="43EA6AB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...42 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indirect</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B02D4">
-        <w:rPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zorgt dit verbod er echter wel voor dat mitochondriale donatie nog niet wordt toegepast in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland. Het verbod om embryo’s speciaal voor wetenschappelijk onderzoek tot stand te brengen verhindert namelijk dat er preklinisch onderzoek naar deze techniek kan worden gedaan. Voordat mitochondriale donatie veilig klinisch kan worden toegepast, is het belangrijk om in Nederlandse laboratoria te onderzoeken of de embryo’s die na MST of PNT tot stand komen gezond en functioneel zijn. Ook moeten klinisch embryologen de benodigde vaardigheden leren en richtlijnen opstellen over bijvoorbeeld indicatiestelling en follow-up. Dit is nagenoeg onmogelijk zonder speciaal voor onderzoek tot stand gebrachte embryo’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het VK is het al geruime tijd toegestaan om onderzoek te doen met speciaal daarvoor tot stand gebrachte embryo’s. Daardoor kon afgelopen jaren het benodigde preklinische onderzoek worden verricht, voordat deze techniek in de kliniek werd ingezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="130BFEB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="4E367F7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...133 lines deleted...]
-    <w:p w:rsidRPr="0095051B" w:rsidR="00732045" w:rsidP="001C7627" w:rsidRDefault="00000000" w14:paraId="0043B8FB" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kortom: mitochondriale donatie is - in theorie - toegestaan in Nederland. De praktijk is echter nog niet zo ver, mede doordat preklinisch laboratoriumonderzoek wordt verhinderd door het verbod om embryo’s voor onderzoek tot stand te brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="1BC5477C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...111 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233728913" w:id="0"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Is bij mitochondriale donatie sprake van drie ouders?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij mitochondriale donatie wordt gebruikgemaakt van een eicel van een donor, een eicel van de moeder en een zaadcel van de vader. In berichtgeving over deze techniek wordt daarom soms gesproken over ‘drie-ouder-baby’s’. Echter, de mitochondriale donor kan noch juridisch, noch biologisch als ouder van het kind worden aangemerkt, zo blijkt ook uit nationale en internationale rapporten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De donor geeft namelijk alleen de mitochondriën met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door aan het kind. Zoals eerder in deze brief is toegelicht, beslaat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slechts een heel klein percentage van het totale DNA en liggen op het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mtDNA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geen genen voor persoonlijkheidskenmerken. De mitochondriale donor is daarmee eerder vergelijkbaar met een orgaan- of beenmergdonor dan met een zaad- of eiceldonor. Er wordt biologisch materiaal overgedragen, maar daarmee ontstaat geen genetische verwantschap die bepalend is voor de identiteit van het kind. Van juridisch ouderschap is ook geen sprake. De juridische moeder is immers de vrouw uit wie het kind is geboren, ook als het kind is geboren met een donoreicel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het VK is de mitochondriale donor ook niet als wettelijke ouder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="7A54238E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aangemerkt en heeft deze donor expliciet een andere status gekregen dan een zaad- of eiceldonor. Dit is in 2015 vastgelegd in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mitochondrial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Donation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarmee de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fertilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Embryology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit 1990 is gewijzigd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="08E4F1AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...31 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="521853B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitochondriale donatie is een veelbelovende techniek die ernstige aandoeningen zou kunnen voorkomen. Mocht het eerdergenoemde initiatiefwetsvoorstel worden aangenomen in de Eerste Kamer en in werking treden, dan kan preklinisch onderzoek naar deze techniek in Nederland plaatsvinden. Als preklinische studies positieve resultaten laten zien, kan nader onderzoek in klinische setting worden gedaan. Zowel preklinisch als klinisch onderzoek wordt uitvoerig getoetst door de Centrale Commissie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mensgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoek (CCMO). Pas wanneer deze onderzoeken uitwijzen dat mitochondriale donatie veilig en effectief kan worden toegepast, kan deze techniek mogelijk breder klinisch worden ingezet in Nederland. Medische beroepsgroepen spelen daarbij een belangrijke rol: zij bepalen of en hoe een nieuwe techniek een plek krijgt in richtlijnen voor fertiliteitszorg. Daarnaast is het gebruikelijk dat wetsevaluaties aandacht besteden aan nieuwe en toekomstige ontwikkelingen. De vorige evaluatie van de Embryowet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:kern w:val="0"/>
-[...388 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00BD2033" w:rsidR="00BD2033">
-[...50 lines deleted...]
-    <w:p w:rsidR="00BC481F" w:rsidP="001C7627" w:rsidRDefault="00BC481F" w14:paraId="194CF6A6" w14:textId="77777777">
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besteedde aandacht aan mitochondriale donatie, en dat ligt ook bij de eerstvolgende evaluatie voor de hand. Het kabinet vertrouwt erop dat er hiermee voldoende waarborgen zijn voor mogelijke toekomstige toepassingen van mitochondriale donatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="001C7627" w:rsidRDefault="00716868" w14:paraId="21073210" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...82 lines deleted...]
-      <w:pgNumType w:start="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00806177" w:rsidRDefault="00806177" w14:paraId="3DDC7163" w14:textId="5FAED850">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177" w:rsidR="00716868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00716868" w:rsidP="00806177" w:rsidRDefault="00806177" w14:paraId="423FB19D" w14:textId="7CABCF18">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177" w:rsidR="00716868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00806177" w:rsidR="00932411" w:rsidP="00806177" w:rsidRDefault="00932411" w14:paraId="208DAE2D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00806177" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15785941" w14:textId="77777777" w:rsidR="000A5D60" w:rsidRDefault="000A5D60">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0AC5CCD3" w14:textId="77777777" w:rsidR="0087428C" w:rsidRDefault="0087428C" w:rsidP="00716868">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64EADE1C" w14:textId="77777777" w:rsidR="000A5D60" w:rsidRDefault="000A5D60">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="40716BF4" w14:textId="77777777" w:rsidR="0087428C" w:rsidRDefault="0087428C" w:rsidP="00716868">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...62 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52592AF6" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="40F3DD11" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00716868" w:rsidRDefault="00716868" w:rsidP="00716868">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24EC83D1" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00716868" w:rsidRDefault="00716868" w:rsidP="00716868">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F0D6BD2" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00716868" w:rsidRDefault="00716868" w:rsidP="00716868">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B3AF0B7" w14:textId="77777777" w:rsidR="000A5D60" w:rsidRDefault="000A5D60">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38115594" w14:textId="77777777" w:rsidR="0087428C" w:rsidRDefault="0087428C" w:rsidP="00716868">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E5A4BA0" w14:textId="77777777" w:rsidR="000A5D60" w:rsidRDefault="000A5D60">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="670D8AED" w14:textId="77777777" w:rsidR="0087428C" w:rsidRDefault="0087428C" w:rsidP="00716868">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="37F41F25" w14:textId="77777777" w:rsidR="004F24B4" w:rsidRPr="009C416E" w:rsidRDefault="00000000" w:rsidP="004F24B4">
+    <w:p w14:paraId="758796C7" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868" w:rsidP="004F24B4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009C416E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009C416E">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 36677, nr. 2.</w:t>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36677, nr. 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2B5BAE80" w14:textId="77777777" w:rsidR="00A67C77" w:rsidRPr="009C416E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DB04E79" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009C416E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009C416E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In principe wordt hiervoor een zaadcel van de vader gebruikt, maar het is ook mogelijk om een zaadcel van een donor te gebruiken. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="77423917" w14:textId="77777777" w:rsidR="00936B1E" w:rsidRPr="00C4340A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1FBF6461" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009C416E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009C416E">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Strikt genomen zijn er in het vroegste stadium van het embryo nog twee afzonderlijke voorkernen (één met het DNA van de eicel en één met het DNA van de zaadcel) die zich kort daarna samenvoegen. In deze brief wordt voor de leesbaarheid gesproken van 'de celkern' in plaats van ‘de twee voorkernen’. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="42952A55" w14:textId="77777777" w:rsidR="004B4039" w:rsidRPr="009C416E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C7AB0C9" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C416E">
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009C416E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Hyslop, L.A., Blakely, E.L., Aushev, M. et al. Mitochondrial Donation and PGT to Reduce Risk of Mitochondrial DNA Disease. N Engl J Med 393, 438–449 (2025). DOI: 10.1056/NEJMoa2415539.</w:t>
+        <w:t xml:space="preserve"> Hyslop, L.A., Blakely, E.L., Aushev, M. et al. Mitochondrial Donation and PGT to Reduce Risk of Mitochondrial DNA Disease. N Engl J Med 393, 438–449 (2025). DOI: 10.1056/NEJMoa2415539.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6F85C5D5" w14:textId="77777777" w:rsidR="00AB6A7F" w:rsidRPr="0078258E" w:rsidRDefault="00000000" w:rsidP="00AB6A7F">
+    <w:p w14:paraId="59DCD6CD" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868" w:rsidP="00AB6A7F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078258E">
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0078258E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mitochondrial donation treatment', HFEA, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00AB6A7F" w:rsidRPr="0078258E">
+        <w:r w:rsidRPr="00806177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.hfea.gov.uk/treatments/embryo-testing-and-treatments-for-disease/mitochondrial-donation-treatment/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0078258E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (5 april 2016)</w:t>
+        <w:t xml:space="preserve"> (5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>april</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7A037D1A" w14:textId="77777777" w:rsidR="00AC37A3" w:rsidRPr="0078258E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="082950C4" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0078258E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0078258E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kiembaancellen zijn de cellen waarvan het genetisch materiaal wordt doorgegeven aan volgende generaties: eicellen, zaadcellen, en de cellen in een embryo. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="72E3510B" w14:textId="77777777" w:rsidR="00B90BE9" w:rsidRPr="0078258E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="340C1DF6" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0078258E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0078258E">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2020/21, 30486, nr. 26, bijlage.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="15A903EA" w14:textId="77777777" w:rsidR="000F47BD" w:rsidRPr="009170C1" w:rsidRDefault="00000000" w:rsidP="000F47BD">
+    <w:p w14:paraId="4FE62708" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868" w:rsidP="000F47BD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0078258E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0078258E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken I 2025/26, 36416, A.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1007F7A9" w14:textId="77777777" w:rsidR="009170C1" w:rsidRPr="00863C0B" w:rsidRDefault="00000000" w:rsidP="00863C0B">
+    <w:p w14:paraId="4B742E61" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868" w:rsidP="00863C0B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00863C0B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00863C0B">
-        <w:rPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O.a.: Kamerstukken II 2016/17, 33836, nr. 18, bijlage (Kind en Ouders in de 21ste eeuw. Rapport van de Staatscommissie Herijking Ouderschap).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43241C39" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868" w:rsidP="00863C0B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Novel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00863C0B" w:rsidRPr="00863C0B">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C0B">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...14 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Novel techniques for the prevention of mitochondrial DNA disorders: an ethical review', Nuffield Council on Bioethics, </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevention of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mitochondrial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DNA disorders: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ethical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review', </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nuffield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bioethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="009170C1" w:rsidRPr="001C7627">
+        <w:r w:rsidRPr="00806177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000" w:themeColor="text1"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://cdn.nuffieldbioethics.org/wp-content/uploads/Novel_techniques_for_the_prevention_of_mitochondrial_DNA_disorders.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001C7627">
-        <w:rPr>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (juni 2012)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="5DF9F41F" w14:textId="77777777" w:rsidR="00861540" w:rsidRPr="00F16590" w:rsidRDefault="00000000" w:rsidP="00041226">
+    <w:p w14:paraId="5B5BA081" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868" w:rsidP="00041226">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00863C0B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00863C0B">
-[...65 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 1:198 BW. Let wel: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De moeder kan ook de vrouw zijn die het kind heeft erkend of geadopteerd, die als duomoeder automatisch ouder is geworden, of van wie het ouderschap door de rechter is vastgesteld. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="59173143" w14:textId="77777777" w:rsidR="000F47BD" w:rsidRPr="0078258E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="652960FC" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0078258E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00F614CF" w:rsidRPr="0078258E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Castro, R.J. Mitochondrial replacement therapy: the UK and US regulatory landscapes. </w:t>
       </w:r>
-      <w:r w:rsidR="00F614CF" w:rsidRPr="0078258E">
-[...4 lines deleted...]
-        <w:t>J. Law Biosci. 3, 726–735 (2016).</w:t>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Biosci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. 3, 726–735 (2016).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="69C9B5AC" w14:textId="77777777" w:rsidR="00BD2033" w:rsidRPr="0078258E" w:rsidRDefault="00000000" w:rsidP="00BD2033">
+    <w:p w14:paraId="7F7A8181" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00806177" w:rsidRDefault="00716868" w:rsidP="00BD2033">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0078258E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806177">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0078258E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00806177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2020/21, 30486, nr. 26, bijlage.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E3DAECF" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="067767DB" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00716868" w:rsidRDefault="00716868" w:rsidP="00716868">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...875 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="569C3922" w14:textId="77777777" w:rsidR="00AF3EB6" w:rsidRDefault="00AF3EB6">
+  <w:p w14:paraId="4EDE696D" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00716868" w:rsidRDefault="00716868" w:rsidP="00716868">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77292125" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5E5DFDC1" w14:textId="77777777" w:rsidR="00716868" w:rsidRPr="00716868" w:rsidRDefault="00716868" w:rsidP="00716868">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1400 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E94963"/>
-[...852 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686111ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF7695FA"/>
     <w:lvl w:ilvl="0" w:tplc="B9B4C38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="608E88A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7326,870 +3371,144 @@
     <w:lvl w:ilvl="7" w:tplc="657CDF8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3AD6A374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...323 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="788545268">
+  <w:num w:numId="1" w16cid:durableId="1714428915">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:autoHyphenation/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...392 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00716868"/>
+    <w:rsid w:val="00263335"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="0043742D"/>
+    <w:rsid w:val="005A2DE0"/>
+    <w:rsid w:val="0067325A"/>
+    <w:rsid w:val="00675601"/>
+    <w:rsid w:val="00716868"/>
+    <w:rsid w:val="00806177"/>
+    <w:rsid w:val="0087428C"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00C50754"/>
+    <w:rsid w:val="00C76F07"/>
+    <w:rsid w:val="00D06DC5"/>
+    <w:rsid w:val="00DE2F25"/>
+    <w:rsid w:val="00E1340B"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A4361EA"/>
+  <w14:docId w14:val="1BE11A81"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{76861D47-5559-46B6-AFF2-BF7292E6A743}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8198,51 +3517,51 @@
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8530,1311 +3849,1109 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00863C0B"/>
+    <w:rsid w:val="00716868"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:szCs w:val="23"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...19 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-[...16 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="32"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading31">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Heading"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Heading"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00716868"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...91 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00716868"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
-[...24 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...127 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...139 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Minuutgegevenskop">
-[...74 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00441316"/>
+    <w:rsid w:val="00716868"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00441316"/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="FR,FR1,FR11,FR2,FR21,FR3,FR4,FR5,FZ,Footnotemark,Footnotemark1,Footnotemark11,Footnotemark2,Footnotemark21,Footnotemark3,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Footnotemark8,Ref,bkVoetnootmarkering,de nota al pie,註腳內容"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FootnoteReferenceCharChar1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00441316"/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00441316"/>
+    <w:rsid w:val="00716868"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...48 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteReferenceCharChar1">
     <w:name w:val="Footnote Reference Char Char1"/>
     <w:aliases w:val="Car Char Car Char Car Char Char Char Char Char Char Char Char Char Char Char,Car Char Car Char Car Char Char Char1 Char Char Char,Footnote Reference Char Char Char Char Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Voetnootmarkering"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00441316"/>
+    <w:rsid w:val="00716868"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:after="160"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00716868"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00716868"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00716868"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004C05F0"/>
+    <w:rsid w:val="00806177"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...100 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.nuffieldbioethics.org/wp-content/uploads/Novel_techniques_for_the_prevention_of_mitochondrial_DNA_disorders.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hfea.gov.uk/treatments/embryo-testing-and-treatments-for-disease/mitochondrial-donation-treatment/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9832</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1808</ap:Words>
+  <ap:Characters>9949</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>81</ap:Lines>
+  <ap:Lines>82</ap:Lines>
   <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11596</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11734</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>