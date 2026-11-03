--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1,6777 +1,1350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F52E47" w:rsidR="007D7D18" w:rsidP="007D7D18" w:rsidRDefault="007D7D18" w14:paraId="7880F7A8" w14:textId="77777777">
-[...218 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="00234DE5" w:rsidP="00234DE5" w:rsidRDefault="00A914C5" w14:paraId="3511525A" w14:textId="5F2B5956">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5" w:rsidR="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5" w:rsidR="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5" w:rsidR="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5" w:rsidR="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="00A914C5" w:rsidP="00234DE5" w:rsidRDefault="00234DE5" w14:paraId="1E9963A3" w14:textId="5A53729A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5" w:rsidR="00A914C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3634</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="00234DE5" w:rsidP="00234DE5" w:rsidRDefault="00234DE5" w14:paraId="64676569" w14:textId="16E03265">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="00234DE5" w:rsidP="00234DE5" w:rsidRDefault="00234DE5" w14:paraId="628E5922" w14:textId="29AE3896">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="00A914C5" w:rsidP="00234DE5" w:rsidRDefault="00A914C5" w14:paraId="1F5F0B25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="2878A0F1" w14:textId="7D902EC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Inspectie Justitie en Veiligheid (Inspectie JenV) heeft onderzoek gedaan naar de pilot verscherpte toezichtlocaties (vtl) in Ter Apel en Budel. Bij brief van 27 augustus jl. heeft de Inspectie JenV haar bevindingen en conclusies met mij gedeeld en verzocht deze door te geleiden naar de Tweede Kamer. In deze brief geef ik een eerste beleidsreactie op de belangrijkste onderzoeksbevindingen en aanbevelingen van de Inspectie JenV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="36C2F30D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="6FF307B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Toelichting op de vtl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="597C216B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In februari 2025 is COA in Ter Apel en Budel gestart met de pilot verscherpte toezichtslocaties. Op de vtl verblijven alleenreizende, volwassen mannelijke asielzoekers die overlast veroorzaakt hebben en/of die onvoldoende beschikbaar zijn geweest voor hun (versnelde) asielprocedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="0A1ADE37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de vtl is sprake van aanvullend toezicht en begeleiding, in de vorm van een intensief programma gericht op gedragsverandering in een prikkelarme omgeving. Bewoners van de vtl hebben tweemaal per dag vaste contactmomenten, waarvoor zij zich dienen te melden bij COA. Verder krijgen zij drie keer per dag een maaltijd van het COA, maar geen eetgeld. Zij hebben een locatieverbod voor de rest van het COA-terrein in Ter Apel of Budel, maar zijn verder vrij om zich buiten de opvanglocatie te begeven zolang hun dossier geen grond geeft tot zwaardere vreemdelingrechtelijke maatregelen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5" w:rsidDel="00B66EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="43CB9D60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bewonersgroep van de vtl is complex. Het gaat om asielzoekers met overlastgevend gedrag waarvan een groot aantal kampt met verslavings- of psychische problematiek. Op beide locaties doen zich relatief veel incidenten voor. Tegelijkertijd heeft de inzet op (educatieve) dagbesteding en zelfwerkzaamheid een positieve invloed op het gedrag van bewoners, wat blijkt uit een daling van het aantal incidenten per bewoner. Het bestaan van deze opvangmodaliteit draagt er niet alleen aan bij dat op de rest van het COA-terrein zich minder incidenten voordoen, maar ook dat daardoor de omgeving van de opvang minder overlast ervaart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="75614AF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="3085861A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...394 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Onderzoeksbevindingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="0D7658E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel de vtl nog in ontwikkeling is, constateert de Inspectie JenV dat de vtl een waardevolle toevoeging vormt aan de opvanglocaties in Budel en Ter Apel. Incidenten concentreren zich op de daarop ingerichte vtl’s en het intensieve dagprogramma en de begeleiding, inclusief de doorgevoerde verbeteringen, lijken het aantal incidenten binnen de doelgroep te verminderen. Daarnaast zorgt de versnelde procedure voor een deel van de groep voor een relatief kort verblijf van gemiddeld vijf weken bij het COA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="103D7E5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="2225BDEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Inspectie JenV uit zorgen over het ontbreken van een duidelijke wettelijke basis voor (sommige onderdelen van) het handelen van de beveiligers werkzaam in de vtl. De Inspectie JenV constateert dat zowel de particuliere beveiligers als de beveiligers van de Dienst Justitiële Inrichtingen (hierna: DJI) op de vtl in de uitoefening van hun werkzaamheden zonder rechtsgrondslag dwang- en geweldsmiddelen toepassen, omdat zij op de vtl geen bijzondere opsporings-, dwang-, of geweldsbevoegdheden hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="1CF42EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook ten aanzien van het fouilleren en het controleren van tassen of voorwerpen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5" w:rsidDel="004C30AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(wat wordt verstaan onder ‘visiteren’) constateert de Inspectie JenV dat deze beveiligers hiertoe geen bevoegdheid hebben als de asielzoeker daar niet mee instemt. De toestemming die vtl-bewoners geven acht de Inspectie JenV discutabel gezien hun afhankelijkheidspositie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="5EB711ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="3037A709" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorts adresseert de Inspectie JenV een aantal verbeterpunten met het oog op de doorontwikkeling van de vtl, specifiek in relatie tot dagbesteding en begeleiding voor de vtl-bewoners, gerichte training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voor medewerkers, het aanscherpen van de leer- en evaluatiemethodiek in Budel en het borgen van randvoorwaarden met actuele werkinstructies en voldoende personele capaciteit voordat nieuwe opvanglocaties van de vtl worden opgezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="620FDA5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="1538F050" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...603 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Beleidsreactie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="4467EE53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="622EC802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Toepassen dwang door beveiligers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="37BBD71C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op de vtl’s in Budel en Ter Apel huurt het COA beveiligers van verschillende werkgevers in. In Budel gaat het om beveiligers van de Dienst Justitiële Inrichtingen (DJI), BASE Security en Trigion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In Ter Apel zijn BASE-beveiligers werkzaam op de vtl. De Inspectie JenV constateert dat zowel BASE-beveiligers als DJI-beveiligers onrechtmatig handelen in het toedienen van pijnprikkels, preventief fysiek ingrijpen, of het inzetten van handboeien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="3C38139B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="4E54F142" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alvorens in te gaan op de bevindingen uit het inspectierapport hecht ik er zeer aan mijn waardering uit te spreken voor het (beveiligings-)personeel dat op de vtl’s werkt met een zeer moeilijke doelgroep met overlastgevend gedrag. Verbale en/of fysieke agressie komt regelmatig voor op deze locaties. De inzet van beveiligers op de vtl’s is onmisbaar om de veiligheid van personeel en medebewoners te waarborgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="2BB8438D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="57043224" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik onderschrijf de door de Inspectie JenV genoemde rechtstatelijke uitgangspunten en kaders; de inzet van geweld en vrijheidsbeperkende middelen door de overheid moet steeds passend en op een duidelijke wettelijke grondslag gebeuren. Zonder bijzondere opsporings-, dwang- of geweldsbevoegdheden is het toepassen van dwang door de beveiligers werkzaam op de vtl slechts geoorloofd in uitzonderlijke gevallen: bij noodweer (art. 41 Wetboek van Strafrecht, hierna Sr.), noodtoestand (art. 40 Sr.) of aanhouding op heterdaad (art. 53 Sr.). In al deze gevallen moet het optreden proportioneel én subsidiair zijn. De instructies aan de aldaar werkzame beveiligers moeten hier mee in lijn zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="57047893" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="61929603" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De beveiliging op de vtl heeft als doel het waarborgen van de veiligheid voor bewoners en personeel, leefbaarheid en beheersbaarheid binnen het gebouw en op het terrein. De reguliere werkwijze van de betrokken beveiligers is om zichtbaar aanwezig te zijn, actief toezicht te houden en vroegtijdig signalen van spanningsopbouw te herkennen - om waar mogelijk de-escalerend op te treden. Bij een incident beoordeelt de beveiliger eerst de veiligheidssituatie alvorens passend actie te ondernemen. Eventueel fysiek optreden geldt als ultimum remedium en staat uitsluitend in het teken van het herstellen of waarborgen van de veiligheid wanneer een situatie daarom vraagt. Indien noodzakelijk wordt de politie ingeschakeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="4F91DF89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="2A395A92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In situaties met acute en ernstige veiligheidsrisico’s — zoals suïcide-uitingen of -pogingen, ernstige zelfbeschadiging, ernstige bedreigingen of fysieke agressie — kunnen beveiligers handelend optreden. In het algemeen geldt dat eerst wordt ingezet op preventie en de-escalatie; pas wanneer dergelijke interventies onvoldoende effect sorteren en direct gevaar voor betrokkenen blijft bestaan, kan passend (noodzakelijk en proportioneel) worden opgetreden om de veiligheid te herstellen, verdere schade te voorkomen en passende hulp (bijvoorbeeld crisisdienst of politie) in te schakelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="755457AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="3FB44A02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de Inspectie JenV acht ik het noodzakelijk dat beveiligers op de vtl beschikken over heldere werkinstructies waarin duidelijk is aangegeven welke handelingen binnen welke contexten zijn toegestaan. Mede in het licht van de onderzoeksbevindingen, moet worden erkend dat de huidige werkinstructies die duidelijkheid onvoldoende geven. Omdat beveiligers terstond moeten bepalen of opschaling noodzakelijk en proportioneel is, kan een kleine stap van lichte aanraking naar lichte drang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of dwang juridisch al het verschil maken tussen toelaatbaar ingrijpen en mogelijk onrechtmatig geweld. In bestaande werkinstructies worden beveiligers onvoldoende toegerust hoe om te gaan met die dunne scheidslijn. Daarom zal het beleidskader hierop worden aangescherpt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="0288178E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij geldt als uitgangspunt dat beveiligers zich, net als iedere andere burger, alleen met gepast geweld mogen verweren om gevaar voor zichzelf of derden af te wenden (noodweer) en zij mogen bij betrapping op heterdaad de dader aanhouden (en met gepaste dwang vasthouden en overdragen aan een politieambtenaar of boa). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="39FC5A7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorts kan ik u melden dat het aanleggen van handboeien op de vtl per heden is gestaakt. De Inspectie JenV heeft geconstateerd dat DJI-beveiligers in Budel handboeien hebben ingezet. De Inspectie wijst er echter op dat de bevoegdheden van DJI-beveiligers op basis van specifieke detentiewetgeving niet doorwerken indien zij werkzaam zijn bij een opvanglocatie van het COA. Dat brengt met zich mee dat het gebruik van handboeien niet is toegestaan. Dit zal in de bovengenoemde werkinstructie worden verankerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="21280DDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="18A86DFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fouilleren en visiteren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="10905E2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het kader van de veiligheid, leefbaarheid en beheersbaarheid wordt door de BASE- en DJI-beveiligers gefouilleerd en indien nodig gevisiteerd op de vtl’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De beveiligers hebben wegens het ontbreken van een wettelijke grondslag echter geen bevoegdheid om de bewoners te fouilleren en visiteren (controleren van voorwerpen en tassen) zonder hun instemming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="0D79A0F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Inspectie JenV stelt vast dat de huidige informatie die aan vtl-bewoners wordt verstrekt en de werkinstructies voor de beveiligers onvoldoende duidelijk maken dat fouilleren en visitatie alleen op vrijwillige basis is toegestaan. De Inspectie JenV concludeert dat toestemming van bewoners van de vtl discutabel is, omdat er een afhankelijkheidsrelatie is tussen de overheid en de bewoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="0E20FB8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="225EFF34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het toepassen van fouilleren en visiteren wordt door COA en beveiligingsorganisaties randvoorwaardelijk geacht om de veiligheidssituatie op de vtl’s te waarborgen. Tijdens de toegangscontrole worden er namelijk met regelmaat goederen gevonden die de veiligheid, leefbaarheid en beheersbaarheid van bewoners en personeel in het geding kunnen brengen. Denk hierbij aan (steek)wapens en drugs. Tegen die achtergrond, en gegeven het aantal incidenten en de complexe doelgroep op de vtl, blijft het daarom noodzakelijk om bij de toegangscontrole te fouilleren en visiteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="31714376" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk240279872" w:id="0"/>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom neem ik de aanbeveling van de Inspectie JenV over door met prioriteit uit te werken hoe hiervoor aansluiting kan worden gevonden bij de bestaande wettelijke kaders. Primair zal worden verkend welke opening toepassing van artikel 55, derde lid van de Vreemdelingenwet 2000 biedt (bevoegdheid tot veiligheidsfouillering). Die bevoegdheid ligt echter niet bij particuliere beveiligers maar bij ambtenaren belast met het toezicht op vreemdelingen. Dat betekent dat naast het inrichten van een proces om aan te sluiten bij een wettelijke grondslag, ook nadere afstemming moet plaatsvinden met betrokken ketenorganisaties over de gewenste inzet van personeel. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk240279682" w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dat traject zal ook worden betrokken welke vormen van geweldstoepassing noodzakelijk zijn op de vtl’s en welke handelingsperspectieven er zijn voor particuliere beveiligers. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="6135C9FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk240279670" w:id="2"/>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast moet zoveel mogelijk worden voorkomen dat de bewoner alleen instemt met de fouillering vanwege de veronderstelling dat de toegang anders wordt geweigerd. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk240279285" w:id="3"/>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom zal in de informatievoorziening over de toegangscontrole voor de bewoners en in de werkinstructie voor de beveiligers worden verduidelijkt dat het fouilleren en visiteren hoofdzakelijk plaatsvindt in het belang van de veiligheid op de vtl. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="679259EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="7490DEB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aanbevelingen COA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="74BC2755" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het COA onderschrijft de aanbevelingen van de Inspectie. Het structureel borgen van de randvoorwaarden worden langs verschillende lijnen uitgewerkt. Het dagprogramma en de trainingen worden doorontwikkeld en afgestemd op de wisselende bewonerssamenstelling, met in Budel een specifiek programma voor ex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>amv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat naar verwachting begin oktober 2026 operationeel is. COA-personeel volgt het volledige trainingsaanbod en krijgt aanvullende scholing voor de vtl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>doelgroep (onder meer de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">escalatie en omgaan met verward gedrag) wat in teamverband met DJI en Trigion wordt opgepakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="713DCB9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tevens is in Budel gestart met de implementatie van een leer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve"> en evaluatiemethodiek naar het model van Ter Apel, zodat incidenten systematisch worden geanalyseerd en verbetermaatregelen doelmatig worden doorgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="6AB8F084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...2278 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="53EFF7DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot: met de constatering van de Inspectie JenV dat de vtl’s een waardevolle toevoeging zijn aan de opvang in Ter Apel en Budel, voelt het kabinet zich gesterkt in de ambitie om het aantal verscherpte toezichtlocaties uit te breiden. Bestuurlijke bereidheid om deze uitbreiding te faciliteren blijft daarbij onmisbaar. In samenspraak met het COA en betrokken organisaties brengen wij de randvoorwaarden op orde om deze bestendiging zorgvuldig en gefaseerd te realiseren en zullen uw Kamer hierover blijven informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidP="00234DE5" w:rsidRDefault="008A5439" w14:paraId="1C3244B8" w14:textId="7468FE2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...45 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-        <w:t>De Minister van Asiel en Migratie,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5" w:rsidR="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00234DE5" w:rsidR="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00234DE5" w:rsidR="008A5439" w:rsidSect="00C80811">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="051B0B68" w14:textId="77777777" w:rsidR="005844D2" w:rsidRDefault="005844D2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7772280A" w14:textId="77777777" w:rsidR="00FD4557" w:rsidRDefault="00FD4557" w:rsidP="008A5439">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56E10E63" w14:textId="77777777" w:rsidR="005844D2" w:rsidRDefault="005844D2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7AB459AE" w14:textId="77777777" w:rsidR="00FD4557" w:rsidRDefault="00FD4557" w:rsidP="008A5439">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...54 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DB33F57" w14:textId="77777777" w:rsidR="00EA14E9" w:rsidRDefault="00EA14E9">
+  <w:p w14:paraId="37397671" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="008A5439" w:rsidRDefault="008A5439" w:rsidP="008A5439">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33A1625A" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="008A5439" w:rsidRDefault="008A5439" w:rsidP="008A5439">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A155D2F" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="008A5439" w:rsidRDefault="008A5439" w:rsidP="008A5439">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6990FB89" w14:textId="77777777" w:rsidR="005844D2" w:rsidRDefault="005844D2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F37790E" w14:textId="77777777" w:rsidR="00FD4557" w:rsidRDefault="00FD4557" w:rsidP="008A5439">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21D61CE6" w14:textId="77777777" w:rsidR="005844D2" w:rsidRDefault="005844D2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="37E88430" w14:textId="77777777" w:rsidR="00FD4557" w:rsidRDefault="00FD4557" w:rsidP="008A5439">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2F123C82" w14:textId="77777777" w:rsidR="007D7D18" w:rsidRDefault="007D7D18" w:rsidP="007D7D18">
+    <w:p w14:paraId="3685A714" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="00234DE5" w:rsidRDefault="008A5439" w:rsidP="00234DE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> beveiligers in Budel houden zich voornamelijk bezig met de receptie en het monitoren van de camerabeelden. </w:t>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trigion beveiligers in Budel houden zich voornamelijk bezig met de receptie en het monitoren van de camerabeelden. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="69A802F1" w14:textId="77777777" w:rsidR="007D7D18" w:rsidRDefault="007D7D18" w:rsidP="007D7D18">
+    <w:p w14:paraId="4067841B" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="00234DE5" w:rsidRDefault="008A5439" w:rsidP="00234DE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> uitsluitend bij de eerste binnenkomst; daarna wordt niet standaard gefouilleerd, maar kan een beveiliger dit bij concrete verdenking incidenteel verzoeken.</w:t>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In Budel worden bewoners elke keer dat zij het vtl-terrein hebben verlaten bij terugkomst gecontroleerd: zij gaan door de detectiepoort en worden gefouilleerd; niet-toegestane goederen worden ingenomen. In Ter Apel ondergaan nieuwe vtl-bewoners fouillering, visitatie en X-ray uitsluitend bij de eerste binnenkomst; daarna wordt niet standaard gefouilleerd, maar kan een beveiliger dit bij concrete verdenking incidenteel verzoeken.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6D85CED6" w14:textId="77777777" w:rsidR="007D7D18" w:rsidRDefault="007D7D18" w:rsidP="007D7D18">
+    <w:p w14:paraId="5E43D17B" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="00234DE5" w:rsidRDefault="008A5439" w:rsidP="00234DE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234DE5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00234DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Iemand die als alleenstaande minderjarige vreemdeling asiel heeft aangevraagd, maar inmiddels 18 jaar of ouder is. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A6CDAA4" w14:textId="77777777" w:rsidR="00EA14E9" w:rsidRDefault="00C430CA">
-[...400 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="394B12ED" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="008A5439" w:rsidRDefault="008A5439" w:rsidP="008A5439">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F8BA238" w14:textId="77777777" w:rsidR="00EA14E9" w:rsidRDefault="00C430CA">
+  <w:p w14:paraId="7E30A659" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="008A5439" w:rsidRDefault="008A5439" w:rsidP="008A5439">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1241 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...836 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2ACB5AD4" w14:textId="77777777" w:rsidR="008A5439" w:rsidRPr="008A5439" w:rsidRDefault="008A5439" w:rsidP="008A5439">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EA14E9"/>
-[...179 lines deleted...]
-    <w:rsid w:val="00FE64CF"/>
+    <w:rsidRoot w:val="008A5439"/>
+    <w:rsid w:val="00234DE5"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003E2002"/>
+    <w:rsid w:val="008A5439"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009C0392"/>
+    <w:rsid w:val="00A914C5"/>
+    <w:rsid w:val="00C80811"/>
+    <w:rsid w:val="00D40352"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FD4557"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="76AB1CB4"/>
+  <w14:docId w14:val="621B7E57"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6B9579D3-D1F6-4431-A4A4-A95C3CDE6831}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6796,75 +1369,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6899,55 +1472,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7019,981 +1592,685 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="008A5439"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...231 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...9 lines deleted...]
-      <w:szCs w:val="27"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A5439"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B0487"/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005B0487"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008A5439"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B0487"/>
+    <w:rsid w:val="008A5439"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005B0487"/>
-[...133 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008A5439"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...156 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8050,51 +2327,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8158,65 +2435,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8237,100 +2514,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10393</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1912</ap:Words>
+  <ap:Characters>10521</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>86</ap:Lines>
+  <ap:Lines>87</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12258</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12409</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>