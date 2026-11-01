--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
@@ -823,53 +824,56 @@
       </w:r>
       <w:r w:rsidR="00AA60F5">
         <w:t>laagd</w:t>
       </w:r>
       <w:r w:rsidR="00222213">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA60F5">
         <w:t xml:space="preserve">met 0,6. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA1CE4" w:rsidP="00EA1CE4" w:rsidRDefault="00EA1CE4" w14:paraId="293EFE9C" w14:textId="77777777"/>
     <w:p w:rsidR="00547C68" w:rsidP="00EA1CE4" w:rsidRDefault="00547C68" w14:paraId="2F7E30F6" w14:textId="1CF7FA49">
       <w:r>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00547C68" w:rsidP="00EA1CE4" w:rsidRDefault="00547C68" w14:paraId="520BF216" w14:textId="77777777"/>
     <w:p w:rsidR="00547C68" w:rsidP="00EA1CE4" w:rsidRDefault="00547C68" w14:paraId="21456809" w14:textId="0A494C4A">
       <w:r>
         <w:tab/>
         <w:t>In artikel I wordt na onderdeel G een onderdeel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00547C68" w:rsidP="00EA1CE4" w:rsidRDefault="00547C68" w14:paraId="5F07AD3B" w14:textId="77777777"/>
-    <w:p w:rsidR="00547C68" w:rsidP="00EA1CE4" w:rsidRDefault="00547C68" w14:paraId="077114EA" w14:textId="2E99596A">
+    <w:p w:rsidR="00547C68" w:rsidP="00EA1CE4" w:rsidRDefault="00547C68" w14:paraId="077114EA" w14:textId="3AA4CB5B">
       <w:r>
-        <w:t>GA</w:t>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00043ECD">
+        <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00547C68" w:rsidP="00EA1CE4" w:rsidRDefault="00547C68" w14:paraId="6B916062" w14:textId="77777777"/>
     <w:p w:rsidR="00547C68" w:rsidP="00EA1CE4" w:rsidRDefault="00547C68" w14:paraId="76028891" w14:textId="4063E4D0">
       <w:r>
         <w:tab/>
         <w:t>In artikel 3.112, eerste lid, wordt</w:t>
       </w:r>
       <w:r w:rsidR="00AE44C2">
         <w:t xml:space="preserve"> het in de derde kolom als vierde genoemde percentage verhoogd met 0,15 en wordt het in die kolom als vijfde genoemde percentage verhoogd met 0,15. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB7E7E" w:rsidP="00EA1CE4" w:rsidRDefault="00EB7E7E" w14:paraId="5B06C6B8" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="003C21AC" w14:paraId="70BA811C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA69AC">
         <w:rPr>
           <w:b/>
@@ -1041,71 +1045,71 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="0007440D" w:rsidP="00EA1CE4" w:rsidRDefault="0007440D" w14:paraId="39720640" w14:textId="3321F343">
       <w:r>
         <w:t>Dassen</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="0007440D" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5091149F" w14:textId="77777777" w:rsidR="00810A0A" w:rsidRDefault="00810A0A">
+    <w:p w14:paraId="04DD6C59" w14:textId="77777777" w:rsidR="00FE3DFE" w:rsidRDefault="00FE3DFE">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32FF708D" w14:textId="77777777" w:rsidR="00810A0A" w:rsidRDefault="00810A0A">
+    <w:p w14:paraId="2FDD6440" w14:textId="77777777" w:rsidR="00FE3DFE" w:rsidRDefault="00FE3DFE">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DB546DB" w14:textId="77777777" w:rsidR="00810A0A" w:rsidRDefault="00810A0A">
+    <w:p w14:paraId="6A881651" w14:textId="77777777" w:rsidR="00FE3DFE" w:rsidRDefault="00FE3DFE">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1119,64 +1123,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53566314" w14:textId="77777777" w:rsidR="00810A0A" w:rsidRDefault="00810A0A">
+    <w:p w14:paraId="0C79BF8B" w14:textId="77777777" w:rsidR="00FE3DFE" w:rsidRDefault="00FE3DFE">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D25BB41" w14:textId="77777777" w:rsidR="00810A0A" w:rsidRDefault="00810A0A">
+    <w:p w14:paraId="21C74451" w14:textId="77777777" w:rsidR="00FE3DFE" w:rsidRDefault="00FE3DFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54975BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="337A5266"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
@@ -1264,91 +1268,93 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D6FA6"/>
     <w:rsid w:val="000062BC"/>
     <w:rsid w:val="00030D63"/>
+    <w:rsid w:val="00043ECD"/>
     <w:rsid w:val="0004418E"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="000529A9"/>
     <w:rsid w:val="0007440D"/>
     <w:rsid w:val="0007471A"/>
     <w:rsid w:val="000D17BF"/>
+    <w:rsid w:val="000D219C"/>
     <w:rsid w:val="00131DE7"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="00183DD6"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="00201334"/>
     <w:rsid w:val="0020387F"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00222213"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="002910E3"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="002A60D2"/>
     <w:rsid w:val="002F62A9"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E2308"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="00404C69"/>
     <w:rsid w:val="00413B00"/>
@@ -1432,50 +1438,51 @@
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00D95CED"/>
     <w:rsid w:val="00DC1DC2"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF712A"/>
     <w:rsid w:val="00E25DF4"/>
     <w:rsid w:val="00E32B3E"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E908D7"/>
     <w:rsid w:val="00EA1CE4"/>
     <w:rsid w:val="00EA69AC"/>
     <w:rsid w:val="00EB24A5"/>
     <w:rsid w:val="00EB40A1"/>
     <w:rsid w:val="00EB7E7E"/>
     <w:rsid w:val="00EC3112"/>
     <w:rsid w:val="00ED5E57"/>
     <w:rsid w:val="00EE1BD8"/>
     <w:rsid w:val="00FA3A35"/>
     <w:rsid w:val="00FA5BBE"/>
+    <w:rsid w:val="00FE3DFE"/>
     <w:rsid w:val="00FF7760"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>