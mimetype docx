--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -1,1220 +1,883 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F557C1" w:rsidR="00F557C1" w:rsidP="00F557C1" w:rsidRDefault="00F557C1" w14:paraId="255E5F53" w14:textId="6AB35578">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="255E5F53" w14:textId="00398A04">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36925</w:t>
+      </w:r>
+      <w:r w:rsidR="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F557C1">
-[...52 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(R2219) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712970" w:rsidR="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regels met betrekking tot de uitlevering voor Aruba, Curaçao en Sint Maarten (Rijkswet uitlevering voor Aruba, Curaçao en Sint Maarten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="12673422" w14:textId="3F22660C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. 6 </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00712970" w:rsidR="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00712970" w:rsidR="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00712970" w:rsidR="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Verslag van de Staten van Sint Maarten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="44C1549F" w14:textId="307A99F8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ontvangen 15 september 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F557C1" w:rsidP="00F557C1" w:rsidRDefault="00F557C1" w14:paraId="5707FE68" w14:textId="77777777">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="006E2188">
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00F557C1" w:rsidRDefault="00F557C1" w14:paraId="5707FE68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="18476005" w14:textId="129E63C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De in de Staten van Sint Maarten aanwezige fracties hebben kennis genomen van het voorstel van de Rijkswet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="053B5385" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De bespreking van dit voorstel van de Rijkswet heeft aan onze kant aanleiding gegeven tot het maken van de volgende op- en aanmerkingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="24AF8F6F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Unified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resilient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St. Maarten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Movement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft met belangstelling kennis genomen van het voorstel van Rijkswet en had de volgende vragen. Kan de regering schriftelijk bevestigen dat de bevoegdheidsverdeling tussen de Gouverneur en het Gemeenschappelijk Hof van Justitie ten aanzien van uitleveringsbeslissingen (artikel 3.11) ongewijzigd blijft ten opzichte van het huidige Uitleveringsbesluit, en dat dit voorstel dus geen nieuwe overdracht van bevoegdheid van Sint Maarten met zich meebrengt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="7E1E64AB" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De fractie wil weten of de regering kan bevestigen dat de nieuwe grondslag voor videoconferentie (artikel 5.2) niet zal fungeren als structureel alternatief voor fysieke voorgeleiding van personen op Sint Maarten, terwijl aangehoudenen op Aruba en Curaçao in de praktijk doorgaans in persoon voor het Hof worden gebracht? Op basis van welke criteria wordt de keuze tussen videoconferentie en fysieke voorgeleiding gemaakt, en zijn die criteria voor Sint Maarten dezelfde als voor de andere twee landen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="6F090208" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Geldt de conclusie in paragraaf 5 van de memorie van toelichting, dat ‘geen aanvullende financiële en uitvoeringsconsequenties’ worden voorzien, specifiek óók voor Sint Maarten afzonderlijk, of is deze conclusie getrokken op basis van de gezamenlijke situatie van Aruba, Curaçao en Sint Maarten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="5D861AD9" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2188">
-[...59 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Unified</w:t>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Soualiga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Action </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Resilient</w:t>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Movement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> St. Maarten </w:t>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft met belangstelling kennis genomen van het voorstel van de Rijkswet en wil graag weten waarom de Gouverneur de uiteindelijke bevoegdheid moet behouden om uitlevering goed te keuren of te weigeren, in plaats van de Minister, die rechtstreeks verantwoording verschuldigd is aan het parlement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="7CC0E1FA" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan wie is de Gouverneur politiek en juridisch verantwoording verschuldigd bij het nemen van een uitleveringsbeslissing? Welke waarborgen voorkomen dat de Gouverneur afhankelijk wordt van advies of informatie die wordt verstrekt door het Openbaar Ministerie? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="0EAA2A49" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe voorkomt de wet een belangenconflict tussen de officier van justitie, die uitlevering kan steunen, en de Gouverneur, die een onafhankelijke beslissing moet nemen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="3124ECBD" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Welke rol hebben de respectievelijke Regeringen en lokale juridische professionals gespeeld bij het opstellen van dit voorstel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="709AEDAB" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De fractie verzoekt voorts om aan te geven, als het Gemeenschappelijk Hof van Justitie oordeelt dat uitlevering juridisch toelaatbaar is, welk effectief rechtsmiddel de opgeëiste persoon dan heeft tegen de uiteindelijke beslissing van de Gouverneur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="029C9F41" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie draagt de kosten van rechtsbijstand wanneer een persoon zich geen advocaat kan veroorloven? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="4D9623E7" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welke minimale termijn moet de verdediging krijgen om het uitleveringsverzoek te bestuderen, bewijs te verzamelen en te reageren? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="13EC43F8" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Sluit het voorstel uitlevering uitdrukkelijk uit in gevallen waarin vervolging discriminatoir zou kunnen zijn op grond van politieke overtuiging, religie, ras, nationaliteit of geslacht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="70D2048C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> United </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Movement</w:t>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>People’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0050482B">
-[...396 lines deleted...]
-          <w:lang/>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Party-fractie</w:t>
       </w:r>
-      <w:r>
-[...179 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft met belangstelling kennis genomen van het voorstel van Rijkswet en heeft de volgende vragen en opmerkingen. Aangezien dit op Statuutsniveau als koninkrijksaangelegenheid wordt geregeld, heeft de fractie geen bezwaar tegen dit voorstel. De enige zorg van de fractie betreft de rol van de Gouverneur. Deze rijkswet handhaaft de Gouverneur als eindbeslisser in uitleveringszaken. Aangezien uitlevering een uitvoerende beslissing is die rechtstreeks de vrijheid en de fundamentele rechten van een persoon raakt, vraagt de fractie waarom de Rijksregering ervoor heeft gekozen deze bevoegdheid niet toe te kennen aan een Minister die door de Staten kan worden bevraagd en ter verantwoording kan worden geroepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00712970" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="621424EC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De fractie stelt dat in het Europese deel van Nederland de uiteindelijke uitleveringsbeslissing word genomen door de Minister van Justitie. De fractie vraagt waarom burgers van Sint Maarten voor dezelfde koninkrijksaangelegenheid aan een andere staatsrechtelijke regeling zouden moeten worden onderworpen. Welke objectieve rechtvaardiging bestaat er voor dit verschil? Wat is het standpunt van de door de Regering van Sint Maarten benoemde Gevolmachtigd Minister hierover?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="1C88CCE8" w14:textId="29C0BCB5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De fractie wil tevens weten of de Koninkrijkspartners bereid zouden zijn het huidige ontwerp te veranderen door een nieuw artikel op te nemen in hoofdstuk 2, te weten artikel 2.13, luidende: 'Uitlevering wordt niet toegestaan indien de feiten waarvoor uitlevering wordt verzocht geheel of grotendeels zijn gepleegd op het grondgebied van Aruba, Curaçao of Sint Maarten’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F557C1" w:rsidP="00F557C1" w:rsidRDefault="00F557C1" w14:paraId="4729B327" w14:textId="77777777">
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="25CAB4F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Arial"/>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:t>Dit verslag geldt als Eindverslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="6C8D1A61" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dit verslag geldt als Eindverslag</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="006E2188">
+        <w:t>Aldus vastgesteld in de vergadering van de Centrale Commissie van de 14 augustus 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00F557C1" w:rsidRDefault="00F557C1" w14:paraId="7C39F358" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="56397DC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>De Rapporteur,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006E2188" w:rsidR="00F557C1" w:rsidP="00F557C1" w:rsidRDefault="00F557C1" w14:paraId="769A9959" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">A. </w:t>
+    <w:p w:rsidRPr="00712970" w:rsidR="00F557C1" w:rsidP="00712970" w:rsidRDefault="00F557C1" w14:paraId="23F9E0AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.A. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Wescot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00712970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">-Williams </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="442CEB58" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00712970" w:rsidR="00932411" w:rsidP="00712970" w:rsidRDefault="00932411" w14:paraId="442CEB58" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00712970" w:rsidR="00932411" w:rsidSect="00712970">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00451D87" w14:textId="77777777" w:rsidR="00C4472C" w:rsidRDefault="00C4472C" w:rsidP="00F557C1">
+    <w:p w14:paraId="40365BF1" w14:textId="77777777" w:rsidR="00F77781" w:rsidRDefault="00F77781" w:rsidP="00F557C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="364F1B10" w14:textId="77777777" w:rsidR="00C4472C" w:rsidRDefault="00C4472C" w:rsidP="00F557C1">
+    <w:p w14:paraId="31CDB79B" w14:textId="77777777" w:rsidR="00F77781" w:rsidRDefault="00F77781" w:rsidP="00F557C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A2712AF" w14:textId="77777777" w:rsidR="00F557C1" w:rsidRPr="00F557C1" w:rsidRDefault="00F557C1" w:rsidP="00F557C1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11771B72" w14:textId="77777777" w:rsidR="00F557C1" w:rsidRPr="00F557C1" w:rsidRDefault="00F557C1" w:rsidP="00F557C1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47CE6008" w14:textId="77777777" w:rsidR="00F557C1" w:rsidRPr="00F557C1" w:rsidRDefault="00F557C1" w:rsidP="00F557C1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="178F40E5" w14:textId="77777777" w:rsidR="00C4472C" w:rsidRDefault="00C4472C" w:rsidP="00F557C1">
+    <w:p w14:paraId="581E1218" w14:textId="77777777" w:rsidR="00F77781" w:rsidRDefault="00F77781" w:rsidP="00F557C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77B1841C" w14:textId="77777777" w:rsidR="00C4472C" w:rsidRDefault="00C4472C" w:rsidP="00F557C1">
+    <w:p w14:paraId="3357FB54" w14:textId="77777777" w:rsidR="00F77781" w:rsidRDefault="00F77781" w:rsidP="00F557C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04B56DF8" w14:textId="77777777" w:rsidR="00F557C1" w:rsidRPr="00F557C1" w:rsidRDefault="00F557C1" w:rsidP="00F557C1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57A96B5A" w14:textId="77777777" w:rsidR="00F557C1" w:rsidRPr="00F557C1" w:rsidRDefault="00F557C1" w:rsidP="00F557C1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BDBCF3A" w14:textId="77777777" w:rsidR="00F557C1" w:rsidRPr="00F557C1" w:rsidRDefault="00F557C1" w:rsidP="00F557C1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F557C1"/>
     <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003B0A64"/>
+    <w:rsid w:val="00637944"/>
+    <w:rsid w:val="006803F2"/>
+    <w:rsid w:val="00712970"/>
     <w:rsid w:val="00932411"/>
     <w:rsid w:val="00C4472C"/>
     <w:rsid w:val="00F557C1"/>
     <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00F77781"/>
     <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1805,50 +1468,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F557C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -2162,62 +1826,70 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F557C1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F557C1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F557C1"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00712970"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2493,68 +2165,76 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-  <ap:Words>786</ap:Words>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>785</ap:Words>
   <ap:Characters>4323</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>36</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5099</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5098</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>