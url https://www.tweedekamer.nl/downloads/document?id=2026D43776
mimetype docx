--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -1,5491 +1,1528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="29EC9E03" w14:textId="28883045">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00F11962" w14:paraId="79ACFD10" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="4F5F26D2" w14:textId="254E1D8A">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="000F4BD0" w14:paraId="106123F4" w14:textId="6B5813E5">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="00C4519C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00F11962" w14:paraId="38939E96" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="7C753C34" w14:textId="079ABF85">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4BD0" w:rsidR="000F4BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>2026-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00F11962" w14:paraId="7EAF23A7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="1237B889" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00F11962" w14:paraId="7BBDC277" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="1FF7AD3D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00F11962" w14:paraId="3E2C970B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="39DA501C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="074005D6" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="76D75CEC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="000F4BD0" w14:paraId="4FAB5298" w14:textId="4D6EEDE8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>37 012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000F4BD0" w:rsidR="00BD6FD6" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="7A8C63A3" w14:textId="68E50427">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4BD0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van het OSPAR-verdrag inzake de uitbreiding van het OSPAR-zeegebied; Vigo, 26 juni 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="5B80BF2C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3F14BB8D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="196BE6C4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="72F5D186" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7532F03F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3E3784FE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="6E5957D7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00C4519C" w14:paraId="5B73E5EF" w14:textId="5E1E72A7">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>B/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD" w:rsidR="00BD6FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0848DD2A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="7304BDCF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="748BCD29" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="324A9A0D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="79DA5262" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="17F2AD48" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000F4BD0" w:rsidR="00BD6FD6" w:rsidP="000F4BD0" w:rsidRDefault="00BD6FD6" w14:paraId="53EE5907" w14:textId="724D91AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4BD0" w:rsidR="000F4BD0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 juli 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4BD0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4BD0" w:rsidR="000F4BD0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 juli 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="00C4519C">
+              <w:t>Buitenlandse Zaken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:t xml:space="preserve">, mede namens de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D78AD" w:rsidR="000F4BD0">
+              <w:t>minister van Infrastructuur en Waterstaat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="342202A3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="47976892" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="16938355" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="74CFBB9A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="17CBE7E1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="048B7337" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00F11962" w14:paraId="754B6666" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="605CECBE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="67F32125" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CF3434" w:rsidP="00CF3434" w:rsidRDefault="00CF3434" w14:paraId="63211CE5" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...260 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1361"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325B0C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="3DB0FD81" w14:textId="0DCCB964">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van 16 juni 2026, no. 2026001284, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde verdrag rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 1 juli 2026, nr. </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkStart w:name="_Hlk233881143" w:id="0"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>W02.26.00167/II/</w:t>
       </w:r>
-      <w:r w:rsidR="00095A2D">
-[...254 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, bied ik U hierbij aan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00325B0C" w:rsidR="00E77679" w:rsidP="00FC38C1" w:rsidRDefault="00E77679" w14:paraId="133B62EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="49FA1D66" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00325B0C" w:rsidR="0039392D" w:rsidP="002A2B25" w:rsidRDefault="0039392D" w14:paraId="684F1B27" w14:textId="63E94DAA">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="1B469C3C" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1361"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325B0C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De tekst van het advies </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> hieronder aan, voorzien van mijn reactie.</w:t>
+        <w:t>De tekst van het advies treft U hieronder aan, voorzien van mijn reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039392D" w:rsidP="0039392D" w:rsidRDefault="0039392D" w14:paraId="3DD18714" w14:textId="340E013D">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="7EE47CE4" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0053283E" w:rsidR="0053283E" w:rsidP="0053283E" w:rsidRDefault="0053283E" w14:paraId="66FF0B04" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="1E982187" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1361"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053283E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Bij Kabinetsmissive van 16 juni 2026, no.2026001284, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, mede namens de Minister van Infrastructuur en Waterstaat, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt de wijziging van het OSPAR-verdrag inzake de uitbreiding van het OSPAR-zeegebied; Vigo, 26 juni 2025 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0053283E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0053283E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. 2025, 92), met toelichtende nota.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053283E" w:rsidR="0053283E" w:rsidP="0053283E" w:rsidRDefault="0053283E" w14:paraId="61567896" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="4D4B04B2" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1361"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053283E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053283E" w:rsidR="0053283E" w:rsidP="0053283E" w:rsidRDefault="0053283E" w14:paraId="4D5CEE0E" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="51FFF389" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1361"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053283E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De Afdeling advisering van de Raad van State heeft geen opmerkingen over het verdrag en adviseert het verdrag te overleggen aan de beide Kamers der Staten-Generaal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053283E" w:rsidR="0053283E" w:rsidP="0053283E" w:rsidRDefault="0053283E" w14:paraId="01256795" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="632EA490" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1361"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0053283E" w:rsidP="0053283E" w:rsidRDefault="0053283E" w14:paraId="1FACBB9E" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="0F6C0155" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1361"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053283E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> van de Raad van State, </w:t>
+        <w:t xml:space="preserve">De vice-president van de Raad van State, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000711E3" w:rsidR="000274B3" w:rsidP="0053283E" w:rsidRDefault="00D22032" w14:paraId="7BC2F51C" w14:textId="165A6D59">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="3D7BC543" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1361"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>S. van Haersma Buma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000711E3" w:rsidR="000274B3" w:rsidP="00D04474" w:rsidRDefault="000274B3" w14:paraId="60782120" w14:textId="7B9BAED3">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="504B7BB2" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BE274E" w:rsidR="00764625" w:rsidP="002A2B25" w:rsidRDefault="00764625" w14:paraId="03CE531A" w14:textId="770A9063">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="7AD54C21" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1361"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE274E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het verdrag geeft de Afdeling advisering van de Raad van State geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764625" w:rsidP="00764625" w:rsidRDefault="00764625" w14:paraId="6F98C712" w14:textId="5319F918">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="63D6807A" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001423B4" w:rsidR="0039392D" w:rsidP="003912B3" w:rsidRDefault="00BE274E" w14:paraId="28790ACC" w14:textId="49763E6E">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="370BB724" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE274E">
-[...30 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ik verzoek U, mede namens de Minister van Infrastructuur en Waterstaat, mij te machtigen gevolg te geven aan mijn voornemen het verdrag vergezeld van de toelichtende nota ter stilzwijgende goedkeuring over te leggen aan de Eerste en aan de Tweede Kamer der Staten-Generaal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008616E" w:rsidP="008E23C6" w:rsidRDefault="0008616E" w14:paraId="46A00B2D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="577DAC5B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931778" w:rsidP="008E23C6" w:rsidRDefault="00931778" w14:paraId="04D999BD" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF3434" w:rsidR="00CF3434" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="284AF194" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-      <w:bookmarkStart w:name="bm_XMLdate" w:id="2"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:name="bm_XMLdate" w:id="1"/>
+      <w:bookmarkStart w:name="bm_XMLprocessor" w:id="2"/>
+      <w:bookmarkStart w:name="bm_XMLreference" w:id="3"/>
+      <w:bookmarkStart w:name="bm_XMLphone" w:id="4"/>
+      <w:bookmarkStart w:name="bm_XMLfax" w:id="5"/>
+      <w:bookmarkStart w:name="bm_XMLenclosures" w:id="6"/>
+      <w:bookmarkStart w:name="bm_XMLemail" w:id="7"/>
+      <w:bookmarkStart w:name="bm_XMLsubject" w:id="8"/>
+      <w:bookmarkStart w:name="bm_XMLcc" w:id="9"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:sectPr w:rsidRPr="009C5E6A" w:rsidR="00D62C92" w:rsidSect="009C5E6A">
-[...7 lines deleted...]
-      <w:pgMar w:top="2398" w:right="1983" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="00CF3434" w:rsidRDefault="000F4BD0" w14:paraId="0B49F574" w14:textId="4A93EF2A">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3434">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF3434" w:rsidR="000F4BD0" w:rsidP="000F4BD0" w:rsidRDefault="000F4BD0" w14:paraId="2F5A272D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF3434" w:rsidR="00D51DFF" w:rsidP="000F4BD0" w:rsidRDefault="00D51DFF" w14:paraId="68A44EB7" w14:textId="3D816006">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CF3434" w:rsidR="00D51DFF">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3031AAF4" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF">
+    <w:p w14:paraId="534F0C3D" w14:textId="77777777" w:rsidR="00966843" w:rsidRDefault="00966843">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6F233E3D" w14:textId="77777777" w:rsidR="00966843" w:rsidRDefault="00966843">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C78188C" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF"/>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AA14188" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="41ED2631" w14:textId="77777777" w:rsidR="00966843" w:rsidRDefault="00966843">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275BDC12" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...482 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B74C1D8" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF">
+    <w:p w14:paraId="2619475F" w14:textId="77777777" w:rsidR="00966843" w:rsidRDefault="00966843">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393D566F" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36090F43" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF">
+    <w:p w14:paraId="7FD04C8B" w14:textId="77777777" w:rsidR="00966843" w:rsidRDefault="00966843">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149B5130" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...2961 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:ignoreMixedContent/>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5E6A"/>
-[...768 lines deleted...]
-    <w:rsid w:val="00FF7404"/>
+    <w:rsidRoot w:val="00C4519C"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="000F4BD0"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="00284596"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002E0307"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="00445415"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00522C37"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="00966843"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00C4519C"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00CF3434"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00DD7BA0"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00ED5E63"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F11962"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E6DBD31"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="76E1E5D0"/>
+  <w15:docId w15:val="{BF509E85-083C-4F5A-95C8-008BBBC8B105}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-[...12 lines deleted...]
-    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5713,1346 +1750,842 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-      <w:kern w:val="32"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="18"/>
-[...175 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00264424"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstinspringenChar"/>
+    <w:rsid w:val="000F4BD0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...540 lines deleted...]
-    <w:pPr>
+      <w:widowControl/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...2 lines deleted...]
-    <w:rsid w:val="0039392D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstinspringenChar">
+    <w:name w:val="Platte tekst inspringen Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen"/>
+    <w:rsid w:val="000F4BD0"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-    </w:rPr>
-[...108 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>259</ap:Words>
-  <ap:Characters>1452</ap:Characters>
+  <ap:Words>322</ap:Words>
+  <ap:Characters>1777</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>12</ap:Lines>
-  <ap:Paragraphs>3</ap:Paragraphs>
+  <ap:Lines>14</ap:Lines>
+  <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1708</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2095</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2025-10-20T12:55:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>