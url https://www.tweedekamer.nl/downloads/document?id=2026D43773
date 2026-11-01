--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -1,2727 +1,2102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00122EBF" w:rsidP="00DB1735" w:rsidRDefault="00122EBF" w14:paraId="28FAA28E" w14:textId="77777777"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DB1735" w:rsidP="00DB1735" w:rsidRDefault="00DB1735" w14:paraId="01698DE4" w14:textId="78435AAF">
+    <w:p w:rsidRPr="009D49E1" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="3DEDFBCB" w14:textId="5E6E9E7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009D49E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vergaderjaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D49E1" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="6DE17AA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00042892" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="3F31BBC5" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Geachte </w:t>
-[...2 lines deleted...]
-        <w:t>v</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>37 012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D49E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009D49E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00042892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wijziging van het OSPAR-verdrag inzake de uitbreiding van het OSPAR-zeegebied; Vigo, 26 juni 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D49E1" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="4973F2E6" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D49E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D49E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009D49E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">BRIEF VAN DE MINISTER VAN BUITENLANDSE ZAKEN </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D49E1" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="003A45D0" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D49E1" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="5694F163" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D49E1" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="2AFD3EFB" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D49E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitters van de Eerste en van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D49E1" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="5065E725" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D49E1" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="7061469D" w14:textId="563616D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D49E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den Haag, </w:t>
       </w:r>
       <w:r>
-        <w:t>oorzitter,</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="00C44C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>25 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="75E42571" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="1C7265D8" w14:textId="1D97777A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overeenkomstig het bepaalde in artikel 2, eerste lid, en artikel 5, eerste lid, van de Rijkswet goedkeuring en bekendmaking verdragen, de Raad van State gehoord, heb ik de eer u hierbij ter stilzwijgende goedkeuring over te leggen de op 26 juni te VIGO tot stand gekomen Wijziging van het OSPAR-verdrag inzake de uitbreiding van het OSPAR-zeegebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
         <w:rPr>
           <w:rStyle w:val="preformatted"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C44C3B" w:rsidR="00C44C3B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
         <w:rPr>
           <w:rStyle w:val="preformatted"/>
-        </w:rPr>
-        <w:t>(</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rStyle w:val="preformatted"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 2025, nr. 92)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="524FFA60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een toelichtende nota bij dit verdragswijziging treft u eveneens hierbij aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="337A3B53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De goedkeuring wordt voor het Europese deel van Nederland gevraagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="7342A090" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00280D74" w:rsidRDefault="00042892" w14:paraId="102945C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00280D74" w:rsidRDefault="00042892" w14:paraId="5296A0AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00FE0FA3" w:rsidP="00280D74" w:rsidRDefault="00FE0FA3" w14:paraId="779E86ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="7D650759" w14:textId="298D7AC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ter griffie van de Eerste en van de Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kamer der Staten-Generaal ontvangen op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>16 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="4294D1BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="3A3C1CB9" w14:textId="78B54A55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De wens dat het verdrag aan de uitdrukkelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>goedkeuring van de Staten-Generaal wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>onderworpen kan door of namens één van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kamers of door ten minste vijftien leden van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>de Eerste Kamer dan wel dertig leden van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tweede Kamer te kennen worden gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>uiterlijk op 16 oktober 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidRDefault="00042892" w14:paraId="5DF1A633" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="534FB3D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">TOELICHTENDE NOTA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="33B23431" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="5688F86B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. Algemeen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="5FAEF8AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="56874D48" w14:textId="16FC9A16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 september 1992 is te Parijs het Verdrag inzake de bescherming van het mariene milieu in het noordoostelijk deel van de Atlantische Oceaan (hierna: </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225848131" w:id="0"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSPAR-verdrag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) tot stand gekomen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C44C3B" w:rsidR="00C44C3B">
-[...1 lines deleted...]
-          <w:rStyle w:val="preformatted"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C44C3B" w:rsidR="00C44C3B">
-[...31 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...32 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1993, nr. 16 en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1993, nr. 141). Het OSPAR-verdrag is op 25 maart 1998 voor het Europese deel van Nederland in werking getreden (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1998, nr. 169). Bijlage V inzake de bescherming en het behoud van de ecosystemen en de biologische diversiteit van het zeegebied met Aanhangsel 3 waarin criteria voor de vaststelling van menselijke activiteiten voor de toepassing van Bijlage V zijn vastgelegd zijn op 23 juli 1998 te Sintra gewijzigd (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2000, nr. 74) en zijn op 24 augustus 2001 voor het Europese deel van Nederland in werking getreden (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2001, nr. 157). Bijlage II inzake de voorkoming en beëindiging van de verontreiniging ten gevolge van storting of verbranding en Bijlage III inzake de voorkoming en beëindiging van de verontreiniging uit offshore-bronnen zijn op 29 juni 2007 te Oostende gewijzigd (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2008, nr. 60 en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2008, nr. 203) en zijn op 28 oktober 2011 voor het Europese deel van Nederland in werking getreden (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011, nr. 231).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="1FAC98BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="3B6BDBAE" w14:textId="5927943C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tijdens de Ministeriële bijeenkomst van de OSPAR-Commissie is op voorstel van het Koninkrijk Spanje en de Republiek Portugal op 26 juni 2025 te Vigo (Spanje) een wijziging van artikel 1 van het OSPAR-verdrag (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025, nr. 92) aangenomen die het OSPAR-zeegebied (het Maritieme Gebied) uitbreidt met meer dan 2,5 miljoen vierkante kilometer oceaan met het gebied </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Macaronesië</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="33D78052" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="6D62A905" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het OSPAR-verdrag verplicht de verdragsluitende partijen tot het nemen van alle mogelijke maatregelen om verontreiniging van het mariene milieu te voorkomen en te beëindigen en om het zeegebied te beschermen tegen de nadelige effecten van menselijke activiteiten. Deze algemene verplichtingen hebben tot doel de volksgezondheid te beschermen, het mariene ecosysteem in stand te houden en, wanneer uitvoerbaar, aangetaste zeegebieden te herstellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="7CFB1FD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="4901AB90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel zijn 16 Europese staten en de Europese Unie partij bij het OSPAR-verdrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="601F8429" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="341DF25C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II. Een ieder verbindende verdragsbepalingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="7BE7889D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="7C70DD07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het OSPAR-verdrag betreft verplichtingen tussen de verdragsluitende partijen teneinde maatregelen te nemen om het zeegebied te beschermen tegen verontreiniging. De wijziging van 26 juni 2025 van artikel 1 (Begripsomschrijvingen) van het OSPAR-verdrag breidt de geografische reikwijdte van het OSPAR-verdrag uit en bevat dan ook naar het oordeel van de regering geen een ieder verbindende bepalingen in de zin van de artikelen 93 en 94 van de Grondwet, die aan rechtssubjecten rechtstreeks rechten toekennen of plichten opleggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="10DC4843" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="6DCCE969" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koninkrijkspositie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="69234E63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="0A8325E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De wijziging van 26 juni 2025 van artikel 1 van het OSPAR-verdrag zal, evenals het OSPAR-verdrag, voor wat betreft het Koninkrijk der Nederlanden, alleen voor het Europese deel van Nederland gelden. Gezien de geografische reikwijdte geldt het OSPAR-verdrag niet voor het Caribische deel van het Koninkrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="6450CA28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="0A683AD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV. Artikelsgewijze toelichting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="5BA55F68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="7249FFCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het OSPAR-verdrag is van toepassing op een beperkt regionaal zeegebied, het Maritieme Gebied, dat onder andere bestaat uit de Noordzee en het Noordoostelijk deel van de Atlantische Oceaan. Met de wijziging wordt het Maritieme Gebied uitgebreid </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225950480" w:id="1"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met het gebied </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Macaronesië</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daartoe wordt in artikel 1, onder a, van het OSPAR-verdrag een nieuw onderdeel iii toegevoegd dat de coördinaten van het betreffende deel van de Atlantische Oceaan beschrijft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="1BE778AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit gebied omvat de Azoren, Madeira en de Canarische Eilanden en ligt bijna 1 miljoen vierkante kilometer binnen de Portugese en Spaanse Exclusieve Economische Zones en territoriale wateren, terwijl de rest in internationale wateren ligt. De oceaan rond de eilanden omvat zeer belangrijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>habitats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zeebergen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, koraaltuinen, sponsaggregaties en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maerlbedden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze diverse ecosystemen herbergen een enorme verscheidenheid aan mariene soorten, waaronder 80% van alle walvisachtige soorten in de Atlantische Oceaan, schildpadden, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manta's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en verschillende haaiensoorten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="1A0D3B9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="08B51423" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portugal en Spanje hebben al een aantal mariene beschermde gebieden (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MPA’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in dit gebied aangewezen. Deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MPA’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zullen worden geïntegreerd in het netwerk van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MPA's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van OSPAR. Daarnaast zal de waterkolom boven het uitgebreide continentale plat van de Grote Meteoriet (MPA ten zuiden van de Azoren) worden voorgesteld voor aanwijzing door OSPAR als MPA op de volle zee voor de bescherming van de biodiversiteit in gebieden die buiten de nationale rechtsmacht vallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="25D2403C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="0DF6F625" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij inwerkingtreding van de wijziging van 26 juni 2025 van het OSPAR-verdrag zullen bestaande OSPAR-besluiten, -aanbevelingen en -akkoorden eveneens van toepassing zijn op de uitbreiding van het OSPAR-zeegebied, tenzij de OSPAR-Commissie anders bepaalt. De wijziging van het OSPAR-verdrag zal in werking treden nadat ten minste 7 verdragsluitende partijen de wijziging hebben aanvaard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="564DB3B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="7DF38DB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op de uitbreiding van het gebied zal de rol van OSPAR bij het faciliteren van de gecoördineerde uitvoering van de Kaderrichtlijn mariene strategie (KRM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het noordoostelijk deel van de Atlantische Oceaan op één lijn worden gebracht zoals is voorzien in de KRM en de Milieustrategie voor het noordoostelijk deel van de Atlantische Oceaan 2030 (NEAES 2030)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. De wijziging van het OSPAR-verdrag met een uitbreiding van het OSPAR-zeegebied vereist geen verdere aanpassingen in Nederlandse wet- en regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="0390FF27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00280D74" w:rsidRDefault="00042892" w14:paraId="6C9921E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00280D74" w:rsidRDefault="00042892" w14:paraId="49B69799" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225946235" w:id="2"/>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00280D74" w:rsidRDefault="00042892" w14:paraId="7CE2AC02" w14:textId="06FB1855">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.P.G. Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="1EEDCA5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="61C950A5" w14:textId="0791FA80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00280D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="000A5D53" w:rsidR="004248A5">
-[...3 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="0327C401" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="279709B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="685CA9E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00280D74" w:rsidR="00042892" w:rsidP="00042892" w:rsidRDefault="00042892" w14:paraId="1D5C4AFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00280D74" w:rsidR="00042892">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="167F3ED1" w14:textId="77777777" w:rsidR="000158AF" w:rsidRDefault="000158AF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33C14127" w14:textId="77777777" w:rsidR="00461C58" w:rsidRDefault="00461C58" w:rsidP="00042892">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F82E038" w14:textId="77777777" w:rsidR="000158AF" w:rsidRDefault="000158AF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0361EF68" w14:textId="77777777" w:rsidR="00461C58" w:rsidRDefault="00461C58" w:rsidP="00042892">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B429847" w14:textId="77777777" w:rsidR="00042892" w:rsidRPr="00042892" w:rsidRDefault="00042892" w:rsidP="00042892">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D71437C" w14:textId="77777777" w:rsidR="00042892" w:rsidRPr="00042892" w:rsidRDefault="00042892" w:rsidP="00042892">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="556894CB" w14:textId="77777777" w:rsidR="00042892" w:rsidRPr="00042892" w:rsidRDefault="00042892" w:rsidP="00042892">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EDF2106" w14:textId="77777777" w:rsidR="000158AF" w:rsidRDefault="000158AF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="068D3003" w14:textId="77777777" w:rsidR="00461C58" w:rsidRDefault="00461C58" w:rsidP="00042892">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74A691B1" w14:textId="77777777" w:rsidR="000158AF" w:rsidRDefault="000158AF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="14900213" w14:textId="77777777" w:rsidR="00461C58" w:rsidRDefault="00461C58" w:rsidP="00042892">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="45EE7CB3" w14:textId="77777777" w:rsidR="00042892" w:rsidRPr="00545B97" w:rsidRDefault="00042892" w:rsidP="00042892">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545B97">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Richtlijn 2008/56/EG van het Europees Parlement en de Raad van 17 juni 2008 tot vaststelling van een kader voor communautaire maatregelen betreffende het beleid ten aanzien van het mariene milieu (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00545B97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>PbEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00545B97">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2008, L 164/19).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="6932B5F1" w14:textId="77777777" w:rsidR="00042892" w:rsidRDefault="00042892" w:rsidP="00042892">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00245B25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545B97">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Te raadplegen op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00545B97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>https://www.ospar.org/convention/strategy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00545B97">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00545B97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>https://www.ospar.org/site/assets/files/1200/north-east_atlantic_environement_strategy_compiled.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="597AD35D" w14:textId="77777777" w:rsidR="00042892" w:rsidRPr="00245B25" w:rsidRDefault="00042892" w:rsidP="00042892">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E7D6474" w14:textId="77777777" w:rsidR="00136ED6" w:rsidRDefault="00F55505">
-[...423 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2CD1D31C" w14:textId="77777777" w:rsidR="00042892" w:rsidRPr="00042892" w:rsidRDefault="00042892" w:rsidP="00042892">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5774DFE7" w14:textId="755EE11F" w:rsidR="00136ED6" w:rsidRDefault="00F55505" w:rsidP="0066595D">
+  <w:p w14:paraId="7C3386CA" w14:textId="77777777" w:rsidR="00042892" w:rsidRPr="00042892" w:rsidRDefault="00042892" w:rsidP="00042892">
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1516 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...213 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B4C505F" w14:textId="77777777" w:rsidR="00042892" w:rsidRPr="00042892" w:rsidRDefault="00042892" w:rsidP="00042892">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006E7053"/>
-[...125 lines deleted...]
-    <w:rsid w:val="00FE79D9"/>
+    <w:rsidRoot w:val="00042892"/>
+    <w:rsid w:val="00042892"/>
+    <w:rsid w:val="00175330"/>
+    <w:rsid w:val="00280D74"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00461C58"/>
+    <w:rsid w:val="00681347"/>
+    <w:rsid w:val="00735E58"/>
+    <w:rsid w:val="007D160E"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B72BFF"/>
+    <w:rsid w:val="00C01F32"/>
+    <w:rsid w:val="00D26742"/>
+    <w:rsid w:val="00DD7BA0"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00DF252D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="102401"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27F40DA1"/>
+  <w14:docId w14:val="2F90F037"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{19AA4810-DA68-4EF0-B9FD-47F013BCD0B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3053,1298 +2428,844 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F55505"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...24 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00042892"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
-[...7 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00042892"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...147 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
-      <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteVerbale">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00042892"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteVerbalegecentreerd">
-[...583 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00284029"/>
+    <w:rsid w:val="00042892"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="preformatted">
+    <w:name w:val="preformatted"/>
+    <w:rsid w:val="00042892"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00042892"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00042892"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00042892"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00042892"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...104 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ospar.org/site/assets/files/1200/north-east_atlantic_environement_strategy_compiled.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ospar.org/convention/strategy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4448,70 +3369,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>512</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1050</ap:Words>
+  <ap:Characters>5781</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>4</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>48</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>603</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6818</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>