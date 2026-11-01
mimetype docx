--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -7,174 +7,150 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="6FDE6D95" w14:textId="412893E2">
-[...19 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00934A6F" w:rsidR="00D65AB9" w:rsidP="00934A6F" w:rsidRDefault="00934A6F" w14:paraId="3212539E" w14:textId="22B56182">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934A6F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AH 3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00934A6F" w:rsidR="00D65AB9" w:rsidP="00934A6F" w:rsidRDefault="00D65AB9" w14:paraId="23A57EA9" w14:textId="0BF21E85">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934A6F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>2026Z15998</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="60E62332" w14:textId="77777777">
-[...33 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00934A6F" w:rsidR="00D65AB9" w:rsidP="00934A6F" w:rsidRDefault="00D65AB9" w14:paraId="60E62332" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00934A6F" w:rsidR="00D65AB9" w:rsidP="00934A6F" w:rsidRDefault="00D65AB9" w14:paraId="51384ED4" w14:textId="48273143">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934A6F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Veldhoven-van der Meer (Klimaat en Groene Groei) (ontvangen  16 september 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00934A6F" w:rsidR="00D65AB9" w:rsidP="00934A6F" w:rsidRDefault="00D65AB9" w14:paraId="7D460258" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00934A6F" w:rsidR="00D65AB9" w:rsidP="00934A6F" w:rsidRDefault="00D65AB9" w14:paraId="0F848F34" w14:textId="77E11213">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F1096">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934A6F">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...54 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. 2733</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00934A6F" w:rsidR="00D65AB9" w:rsidP="00934A6F" w:rsidRDefault="00D65AB9" w14:paraId="3AEAA92E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00934A6F" w:rsidR="00D65AB9" w:rsidP="00934A6F" w:rsidRDefault="00D65AB9" w14:paraId="795D14AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="431EEB3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="143336CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t xml:space="preserve">Bent u er zich van bewust dat Nederland en Europa opnieuw worden geconfronteerd met extreme hitte, droogte en natuurbranden, en dat deze gebeurtenissen inmiddels onmiskenbaar deel uitmaken van de klimaatcrisis? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="0BC99CA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
@@ -298,51 +274,59 @@
       <w:r w:rsidRPr="00C35848">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="4C92B29D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t>Binnen de Veiligheidsstrategie voor het Koninkrijk der Nederlanden zijn een aantal dreigingen uiteengezet die de nationale veiligheid raken. Klimaatverandering is hierin benoemd als dreiging die bijna alle veiligheidsbelangen van het Koninkrijk raakt. Daarom wordt binnen actielijn 9 van de veiligheidsstrategie ingezet op het intensiveren van klimaatmitigatie en -adaptatie. Daarnaast wordt binnen de Landelijke Agenda Crisisbeheersing rekening gehouden met klimaatgerelateerde risico’s en worden er waar nodig specifieke crisisplannen uitgewerkt, zoals het Landelijk Crisisplan Natuurbranden dat op 13 mei 2025 aan uw Kamer is aangeboden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35848">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="32DB0BB3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
-        <w:t>Klimaatverandering leidt tot meer gezondheidsschade door onder meer hitte(golven), UV-straling, pollen, een toenemend risico op (nieuwe) infectieziekten, en gezondheidsklachten als gevolg van extreme weersomstandigheden zoals overstromingen en hevige neerslag. De aanpak van deze gezondheidsrisico’s wordt in de recent uitgebrachte ontwerp-Nationale Adaptatiestrategie uiteengezet.</w:t>
+        <w:t xml:space="preserve">Klimaatverandering leidt tot meer gezondheidsschade door onder meer hitte(golven), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>UV-straling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>, pollen, een toenemend risico op (nieuwe) infectieziekten, en gezondheidsklachten als gevolg van extreme weersomstandigheden zoals overstromingen en hevige neerslag. De aanpak van deze gezondheidsrisico’s wordt in de recent uitgebrachte ontwerp-Nationale Adaptatiestrategie uiteengezet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35848">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="185CA3A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="34FE038C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="0FDAE435" w14:textId="77777777">
       <w:pPr>
@@ -386,51 +370,91 @@
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="2ED77B14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t>Antwoord op vraag 4 en 5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="1B996D48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t>Zoals in het coalitieakkoord staat, werkt het kabinet met volle kracht om de klimaatdoelen te halen. Dat doen we met extra maatregelen die nog snel effect kunnen hebben, die ook structureel passen in de transitie en ons stap voor stap minder afhankelijk maken van fossiele brandstoffen. Zoals dit voorjaar met de extra middelen voor de verduurzaming van de gebouwde omgeving en door de overstap naar elektrische rijden voor meer mensen mogelijk te maken, maar ook door het wetsvoorstel bijmengverplichting groen gas naar de Kamer te sturen, waardoor dit – hopelijk – per 1 januari 2027 in werking kan treden. Ook heeft het kabinet een wetsvoorstel voor het bijmengen van waterstof en het verhogen van de energiebesparingsplicht naar de Kamer gestuurd en zet het kabinet dit jaar en komende jaren steeds twee grote windmolenparken in de markt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="680233C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
-        <w:t xml:space="preserve">Nederland neemt in EU-verband een voortrekkersrol in de aanpak van het mondiale klimaatvraagstuk. De inzet is structurele versterking van de internationale samenwerking gericht op hervorming van vraag en aanbod van energie. De voortrekkersrol blijkt onder andere uit de gezamenlijke verklaring met andere lidstaten voor de zomer voor een ambitieus ETS en uit de organisatie eind april van de eerste conferentie Transitioning away from fossil fuels (TAFF) samen met Colombia. Dit draagt eraan bij dat andere landen ook de nodige stappen zetten.  </w:t>
+        <w:t xml:space="preserve">Nederland neemt in EU-verband een voortrekkersrol in de aanpak van het mondiale klimaatvraagstuk. De inzet is structurele versterking van de internationale samenwerking gericht op hervorming van vraag en aanbod van energie. De voortrekkersrol blijkt onder andere uit de gezamenlijke verklaring met andere lidstaten voor de zomer voor een ambitieus ETS en uit de organisatie eind april van de eerste conferentie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>Transitioning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>away</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>fossil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>fuels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t xml:space="preserve"> (TAFF) samen met Colombia. Dit draagt eraan bij dat andere landen ook de nodige stappen zetten.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="37894437" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="280AD38A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="42621BA4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t xml:space="preserve">Deelt u de opvatting dat er, gelet op de ernst en reikwijdte van de huidige situatie, meer nodig is dan het uitdelen van ijsjes, namelijk een duidelijke politieke boodschap aan het land over de ernst van de klimaatcrisis? </w:t>
       </w:r>
@@ -546,69 +570,85 @@
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="060E1490" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:lastRenderedPageBreak/>
         <w:t>Het kabinet onderschrijft het belang van communicatie over klimaatverandering en de aanpak daarvan. De overheid informeert de samenleving op veel verschillende manieren over de wijze waarop Nederland omgaat met klimaatverandering. Zowel op het gebied van het terugdringen van de CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35848">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35848">
         <w:t xml:space="preserve">-uitstoot, de aanpassing aan de gevolgen van klimaatverandering en wat mensen zelf kunnen doen. In de Klimaat- en Energienota rapporteert het kabinet ieder jaar op Prinsjesdag over de voortgang van de gemaakte afspraken. Door het jaar heen communiceert de overheid over klimaatbeleid via diverse websites zoals Rijksoverheid.nl, dashboardklimaatbeleid.nl en via Milieu Centraal. Binnenkort wordt de nieuwe website energietransitie.nl gelanceerd om informatie over de energietransitie op één plek te bundelen. Tevens wordt jaarlijks de Klimaatweek georganiseerd en zijn er diverse publiekscampagnes ingezet, zoals de onlangs gelanceerde campagne ‘Nieuwe Energie’, die het belang van de energietransitie inzichtelijk maakt en concreet handelingsperspectief biedt aan mensen. Er zijn dus meerdere momenten en kanalen waarop de overheid communiceert over klimaatbeleid en klimaatverandering. Het kabinet kijkt daarbij goed naar welke vorm voor welk moment het meest geschikt is. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="65378C50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
-        <w:t>Als het gaat om klimaat en veiligheid, heeft het kabinet dit jaar verschillende documenten aan de Kamer aangeboden die betrekking hebben op integrale veiligheidsanalyses of strategische beleidslijnen. De Defensiestrategie voor Klimaatverandering en Veiligheid heeft als doel Defensie klimaatparaat te maken: een organisatie die niet alleen reageert op de gevolgen van klimaatverandering, maar zich ook actief voorbereidt op de toekomstige veiligheidsrisico’s. De Defensiestrategie vormt een basis voor de invulling van de motie Klos.</w:t>
+        <w:t xml:space="preserve">Als het gaat om klimaat en veiligheid, heeft het kabinet dit jaar verschillende documenten aan de Kamer aangeboden die betrekking hebben op integrale veiligheidsanalyses of strategische beleidslijnen. De Defensiestrategie voor Klimaatverandering en Veiligheid heeft als doel Defensie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>klimaatparaat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t xml:space="preserve"> te maken: een organisatie die niet alleen reageert op de gevolgen van klimaatverandering, maar zich ook actief voorbereidt op de toekomstige veiligheidsrisico’s. De Defensiestrategie vormt een basis voor de invulling van de motie Klos.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35848">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00C35848">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C35848">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00C35848">
-        <w:t xml:space="preserve"> Dit jaar presenteert het kabinet aansluitend de Nationale Klimaatadaptatiestrategie 2026 (NAS’26) en de Rijksbrede Risicoanalyse Nationale Veiligheid 2026, die beide ingaan op de gevolgen van klimaatverandering in Nederland en hoe hiermee om te gaan. Het kabinet ziet dat versterkte samenwerking en informatie-uitwisseling om de klimaatweerbaarheid van Nederland te vergroten, positief kan bijdragen aan de klimaatopgave. </w:t>
+        <w:t xml:space="preserve"> Dit jaar presenteert het kabinet aansluitend de Nationale Klimaatadaptatiestrategie 2026 (NAS’26) en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C35848">
+        <w:t xml:space="preserve"> Risicoanalyse Nationale Veiligheid 2026, die beide ingaan op de gevolgen van klimaatverandering in Nederland en hoe hiermee om te gaan. Het kabinet ziet dat versterkte samenwerking en informatie-uitwisseling om de klimaatweerbaarheid van Nederland te vergroten, positief kan bijdragen aan de klimaatopgave. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="1F0EB527" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="124855B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C35848" w:rsidR="00D65AB9" w:rsidP="000F6E6D" w:rsidRDefault="00D65AB9" w14:paraId="7C0CF7F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35848">
         <w:t xml:space="preserve">Bent u bereid alsnog op korte termijn een klimaatpersconferentie te organiseren, waarin publiekelijk toelicht wat de oorzaken en gevolgen zijn van de klimaatcrisis, hoe het kabinet de uitstoot sneller wil terugdringen, welke sectoren het meest moeten bijdragen aan de noodzakelijke versnelling en hoe het kabinet de bevolking beter wil beschermen tegen hitte, droogte, brand en potentiële overstromingen? </w:t>
       </w:r>
@@ -782,61 +822,61 @@
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0076376D" w:rsidRDefault="0076376D" w14:paraId="57E857AB" w14:textId="77777777"/>
     <w:sectPr w:rsidR="0076376D">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74475BA5" w14:textId="77777777" w:rsidR="00A5009D" w:rsidRDefault="00A5009D" w:rsidP="00D65AB9">
+    <w:p w14:paraId="06039D34" w14:textId="77777777" w:rsidR="00235B4B" w:rsidRDefault="00235B4B" w:rsidP="00D65AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70FFDD88" w14:textId="77777777" w:rsidR="00A5009D" w:rsidRDefault="00A5009D" w:rsidP="00D65AB9">
+    <w:p w14:paraId="01E1EFB1" w14:textId="77777777" w:rsidR="00235B4B" w:rsidRDefault="00235B4B" w:rsidP="00D65AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -876,61 +916,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7869E34E" w14:textId="77777777" w:rsidR="00D65AB9" w:rsidRPr="00D65AB9" w:rsidRDefault="00D65AB9" w:rsidP="00D65AB9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51F73E2A" w14:textId="77777777" w:rsidR="00D65AB9" w:rsidRPr="00D65AB9" w:rsidRDefault="00D65AB9" w:rsidP="00D65AB9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26B86535" w14:textId="77777777" w:rsidR="00A5009D" w:rsidRDefault="00A5009D" w:rsidP="00D65AB9">
+    <w:p w14:paraId="07C215B8" w14:textId="77777777" w:rsidR="00235B4B" w:rsidRDefault="00235B4B" w:rsidP="00D65AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68D9C744" w14:textId="77777777" w:rsidR="00A5009D" w:rsidRDefault="00A5009D" w:rsidP="00D65AB9">
+    <w:p w14:paraId="009D13F9" w14:textId="77777777" w:rsidR="00235B4B" w:rsidRDefault="00235B4B" w:rsidP="00D65AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5ABEB914" w14:textId="77777777" w:rsidR="00D65AB9" w:rsidRPr="005E1D56" w:rsidRDefault="00D65AB9" w:rsidP="00002A53">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA72A5">
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -1129,74 +1169,78 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E1F4548" w14:textId="77777777" w:rsidR="00D65AB9" w:rsidRPr="00D65AB9" w:rsidRDefault="00D65AB9" w:rsidP="00D65AB9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30AED992" w14:textId="77777777" w:rsidR="00D65AB9" w:rsidRPr="00D65AB9" w:rsidRDefault="00D65AB9" w:rsidP="00D65AB9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="76"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D65AB9"/>
     <w:rsid w:val="001C7A1E"/>
+    <w:rsid w:val="00235B4B"/>
     <w:rsid w:val="0076376D"/>
+    <w:rsid w:val="008A04D5"/>
+    <w:rsid w:val="00934A6F"/>
     <w:rsid w:val="00A5009D"/>
     <w:rsid w:val="00D65AB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2528,52 +2572,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1514</ap:Words>
-  <ap:Characters>8328</ap:Characters>
+  <ap:Words>1407</ap:Words>
+  <ap:Characters>8432</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>69</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>165</ap:Lines>
+  <ap:Paragraphs>54</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9823</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9785</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>