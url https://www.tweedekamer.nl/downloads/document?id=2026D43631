--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,3697 +1,46178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="000729D3" w:rsidRDefault="000729D3" w14:paraId="713113EB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="002D2A5F" w:rsidRDefault="000729D3" w14:paraId="02D6222D" w14:textId="438EE292">
+    <w:p w:rsidRPr="00266A00" w:rsidR="00266A00" w:rsidP="00266A00" w:rsidRDefault="006D3EA6" w14:paraId="2CAD8BDF" w14:textId="7C31D8C1">
       <w:pPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t>Geachte Voorzitter,</w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bedrijfslevenbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00906544" w:rsidRDefault="000729D3" w14:paraId="0068CFEC" w14:textId="3E79F58B">
+    <w:p w:rsidRPr="00266A00" w:rsidR="00266A00" w:rsidP="00266A00" w:rsidRDefault="00266A00" w14:paraId="7134E57B" w14:textId="1F555063">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00040899">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Innovatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="00266A00" w:rsidP="00266A00" w:rsidRDefault="00266A00" w14:paraId="34BE4DEC" w14:textId="76B78F07">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="006D3EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>777</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="006D3EA6" w:rsidP="00266A00" w:rsidRDefault="00266A00" w14:paraId="6E26BF3D" w14:textId="45936D45">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="00266A00" w:rsidP="00266A00" w:rsidRDefault="00266A00" w14:paraId="6345234B" w14:textId="72D16FBD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="006D3EA6" w:rsidP="00266A00" w:rsidRDefault="006D3EA6" w14:paraId="51C7C528" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="0EB0CED4" w14:textId="3B815F9E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budgettaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kaders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(door)ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aankomende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Prinsjesdagbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>beoog</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083510B">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="008E2E7B">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangekondigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieakkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beantwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tweetal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingediende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0083510B">
-[...6 lines deleted...]
-        <w:t>taatssecretaris van Financiën. Deze brief sluit af ik met enkele aankondigingen over de uitvoeringsaspecten van de innovatiebox.</w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fiscale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>namens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Financiën.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>enkele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aankondigingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoeringsaspecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatiebox.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00906544" w:rsidRDefault="000729D3" w14:paraId="403A73CB" w14:textId="53E25A67">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="2FFB5563" w14:textId="01373411">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="008E2E7B">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en innovatiebox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tezamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het generieke innovatie-instrumentarium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fundament</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>succesvol innovatie-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vestigingsklimaatbeleid. De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fiscale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afdrachtvermindering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>loonheffingen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderscheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijf,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>thema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technologie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitstek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsdoelstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grootte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bbp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inhoudelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sturing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Langs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scherp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doelstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanbevolen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>OESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stelt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>combinatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatiebeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>optimaal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elkaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0083510B">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="0083510B">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatie-instrumentarium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>thematische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>instrumenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>complementair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Agentschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Disruptieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Innovatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NADI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsmix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangevuld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toespitsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behoeve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>radicale/disruptieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geopperd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hand.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangemerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fiscale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssteunregels,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanmerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>loonkosten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ieder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>thematische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sturing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïntroduceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europeesrechtelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatsteun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangemerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zodanig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerechtvaardigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>getoetst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarschijnlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanzienlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brengen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergelijking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fiscale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="58077D8C" w14:textId="6D069CBA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO-evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>centraal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangekondigd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verminderd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruimd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunstmatige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>intelligentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(hierna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stabiel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fiscaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beginnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderlinge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhouding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgangspunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schetsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitruilen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meebrengt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Doorontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstbestendige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>koste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stabiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorspelbaarheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="326841BF" w14:textId="53443EC7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budgetsystematiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>liggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stabiel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fiscaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstbestendige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elkaars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlengde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>systematiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tekorten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">wordt geïntroduceerd zal de regeling </w:t>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>overschotten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verrekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maximum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvragen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>totaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overschreden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tekort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verrekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aankomende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dezelfde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budgetsystematiek,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tarieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beneden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwachte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aankomende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00906544" w:rsidRDefault="000729D3" w14:paraId="4835248B" w14:textId="563BD551">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="64AF06B7" w14:textId="331C7479">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> verruimd voor kunstmatige intelligentie (hierna: AI). Tegelijkertijd stelt het coalitieakkoord dat het kabinet staat voor stabiel fiscaal beleid. Het is dan ook belangrijk te beginnen met de onderlinge verhouding tussen deze uitgangspunten en het schetsen van de uitruilen die aanpassing van de WBSO met zich meebrengt. Doorontwikkeling zorgt voor een toekomstbestendige regeling maar kan ten koste gaan van stabiliteit en voorspelbaarheid. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neerkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tarieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voordeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rekenen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langjarig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tarieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omlaag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stabiel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorspelbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vermindering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>praktijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versoepeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dergelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gereserveerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebeuren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>balans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>borgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stabiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bewaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstbestendigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>enkele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kondigen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verminderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heroverwegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afbakening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programmatuurontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00906544" w:rsidRDefault="000729D3" w14:paraId="3F5A7035" w14:textId="4DD8A091">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="29A17B84" w14:textId="10C6AA20">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t>Door de budgetsystematiek van de regeling liggen stabiel fiscaal beleid en een toekomstbestendige regeling niet per se in elkaars verlengde. De WBSO kent een systematiek waarbij tekorten in of overschotten van het budget twee jaar later verrekend worden. Er zit geen maximum aan het bedrag dat gebruikers kunnen aanvragen, maar als het totaal van de aanvragen het budget voor de WBSO in het afgelopen jaar heeft overschreden, wordt dat tekort verrekend met het aankomende jaar. In dat geval is er dus minder budget beschikbaar en kan het zijn dat, conform dezelfde budgetsystematiek, de tarieven binnen de WBSO naar beneden worden bijgesteld om het budget en het verwachte gebruik te doen uitkomen in het aankomende jaar.</w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>streven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stabiel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fiscaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hanteer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgangspunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aansluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bredere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsdoelstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00906544" w:rsidRDefault="000729D3" w14:paraId="1ACE1541" w14:textId="5D91943D">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="006B5BE9" w:rsidRDefault="000729D3" w14:paraId="3EAEE73B" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="330C330C" w14:textId="5D491D8D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">per saldo niet mogen leiden tot hogere uitvoeringskosten bij RVO of de Belastingdienst; </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>saldo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoeringskosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belastingdienst;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="006B5BE9" w:rsidRDefault="000729D3" w14:paraId="59A74BEA" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="760F20C2" w14:textId="63A4BEE2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">wel mogen leiden tot een grotere nadruk op uitgaan van vertrouwen en daarmee mogelijk een iets verminderde doelmatigheid van de regeling, als dit bijdraagt aan regeldrukreductie; </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grotere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadruk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertrouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verminderde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doelmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdraagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeldrukreductie;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00906544" w:rsidRDefault="000729D3" w14:paraId="73C53E9B" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="3D68A4AB" w14:textId="6AB25013">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">niet mogen leiden tot een (onnodige) toename in complexiteit.  </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(onnodige)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toename</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>complexiteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00F3203E" w:rsidRDefault="000729D3" w14:paraId="72E30F5F" w14:textId="0DFAECF2">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="72820710" w14:textId="17E38E65">
       <w:pPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t>Ik ga hieronder in op de uitkomsten en aanbevelingen uit de evaluatie, de verruiming op het gebied van AI c.q. programmatuur zoals benoemd in het coalitieakkoord en het budget voor 2027.</w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hieronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitkomsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.q.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programmatuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="006B5BE9" w:rsidRDefault="000729D3" w14:paraId="0BD1A574" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="0155F3F1" w14:textId="2570FB01">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Opvolging WBSO-evaluatie </w:t>
+        <w:t>Opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>WBSO-evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="006B5BE9" w:rsidRDefault="000729D3" w14:paraId="63178A2D" w14:textId="43A112EA">
-[...1 lines deleted...]
-        <w:t>Op basis van de evaluatie zijn de afgelopen periode verschillende bevindingen en beleidsopties verder onderzocht, zoals aangekondigd in de kabinetsreactie. Deze zien grofweg op drie aspecten:</w:t>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="597C133B" w14:textId="6827AC81">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>periode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bevindingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsopties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzocht,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangekondigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinetsreactie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grofweg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>drie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aspecten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00BA04D0" w:rsidRDefault="000729D3" w14:paraId="191CC2F5" w14:textId="3B7B03A8">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="07FA9E7F" w14:textId="1A9929ED">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> R&amp;D. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ogenschijnlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uiteenlopende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>speur-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingswerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(S&amp;O),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afbakening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gehanteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bredere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00BA04D0" w:rsidRDefault="000729D3" w14:paraId="02D691C6" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="349F27D5" w14:textId="03AF7DC7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">Beleidsopties voor het verhogen van de (afgenomen) doeltreffendheid van de regeling. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Beleidsopties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(afgenomen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doeltreffendheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00BA04D0" w:rsidRDefault="000729D3" w14:paraId="1539CDCE" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="58C7EAF9" w14:textId="0856D15C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">Mogelijkheden voor het verminderen van administratieve lasten. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verminderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00906544" w:rsidRDefault="000729D3" w14:paraId="3C620194" w14:textId="0CE74150">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="088E2F12" w14:textId="6D7033E8">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="008E2E7B">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhoging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forfaitair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uurloon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afschaffing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>farmaciebrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgevolgd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinetsreactie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Prinsjesdagbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vorig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>situatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>farmaciesector.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="0083510B">
-[...6 lines deleted...]
-        <w:t>taskforce Toekomstige Welvaart en Vestigingsklimaat.</w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>signaleert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiernaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitdaging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>talent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>factor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doeltreffendheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>talent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inmiddels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opdracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ministeriele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welvaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vestigingsklimaat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="006B5BE9" w:rsidRDefault="000729D3" w14:paraId="2BF66739" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="51B08C7F" w14:textId="0FF9D599">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vervolgonderzoek naar verschil S&amp;O en R&amp;D </w:t>
+        <w:t>Vervolgonderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>verschil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S&amp;O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB3C36" w:rsidR="00AB3C36" w:rsidP="00AB3C36" w:rsidRDefault="00AB3C36" w14:paraId="69E0D3E8" w14:textId="6DB116F1">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="7D0ABE7F" w14:textId="0575D1A2">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3C36">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="00A50C59">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beveelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ogenschijnlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groeiende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>speur-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingswerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(S&amp;O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkzaamheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanmerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoeken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CBS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EZK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00AB3C36">
-[...18 lines deleted...]
-        <w:t>onderzoek van EZK duikt cijfermatig in deze groeiende ‘wig’ tussen S&amp;O- en R&amp;D-uitgaven.</w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CBS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschrijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>definities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiervan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bepaald.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bewust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nauwere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>definitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gehanteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(S&amp;O),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>efficiënte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>manier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>idee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O-activiteiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toeneemt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>constateerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>echter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bewuste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertaalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergelijkbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>trend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EZK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cijfermatig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groeiende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‘wig’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-uitgaven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB3C36" w:rsidR="00AB3C36" w:rsidP="00AB3C36" w:rsidRDefault="00AB3C36" w14:paraId="712E493D" w14:textId="7489F931">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="203B1097" w14:textId="67F4B535">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3C36">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daaruit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groeiende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zichtbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vrijwel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sterkst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grootbedrijf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laatste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versnelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00163A19">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E842AC" w:rsidR="00E035C1">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitkomsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wijzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>puur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>methodologische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oorzaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oorzaak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000F2398">
+        </w:rPr>
+        <w:t>Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E842AC" w:rsidR="00E035C1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E035C1">
+        </w:rPr>
+        <w:t>gesprekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E842AC" w:rsidR="00E035C1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Ook kwam naar voren dat programmatuur-projecten (zoals software- of AI-ontwikkeling) toenemen, maar vaak moeilijker volledig aan te vragen zijn binnen de WBSO. Deze bevinding wordt dan ook meegenomen in het traject op het gebied van AI c.q. programmatuur (zie verderop in deze brief). Meerdere bedrijven geven aan ook in algemene zin ‘conservatief’ WBSO aan te vragen, door zich te beperken tot die projecten en werkzaamheden waarvan zeker is dat die passend zijn voor de WBSO. Zo vinden bedrijven een balans tussen een snelle en efficiënte aanvraag en het maximaliseren van de afdrachtvermindering.</w:t>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>R&amp;D-intensieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>echter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>één</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>duidelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>oorzaak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>voren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Soms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>sprake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>verschil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>doordat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>interne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>tarieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>afdelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>gehanteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>interne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>doorbelasting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>meetelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>berekende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WBSO-uurtarief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>kwam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>voren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>programmatuur-projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>software-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>AI-ontwikkeling)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>toenemen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vaak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>moeilijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>volledig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>bevinding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>meegenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>traject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>c.q.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>programmatuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>verderop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>brief).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Meerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>zin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>‘conservatief’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vragen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>beperken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>werkzaamheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>waarvan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>zeker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>passend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>balans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>snelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>efficiënte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>aanvraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>maximaliseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rStyle w:val="Intensievebenadrukking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>afdrachtvermindering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="006B5BE9" w:rsidRDefault="000729D3" w14:paraId="1BB56F81" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="14F82D7A" w14:textId="5B14818A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Doeltreffendheid van de regeling </w:t>
+        <w:t>Doeltreffendheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00985EDB" w:rsidRDefault="000729D3" w14:paraId="3EFD2BA1" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="0FF552C7" w14:textId="7A8AEFD2">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">De evaluatie beveelt hiernaast aan om verschillende beleidsopties te verkennen die een bijdrage kunnen leveren aan de doeltreffendheid van de regeling. Eventuele beleidsopties voor een hogere doeltreffendheid moeten, gezien de doelstelling van de WBSO, in lijn zijn met het doel om zoveel mogelijk R&amp;D-uitgaven te stimuleren. Een incrementeel element zoals de evaluatie suggereert, zou extra voordeel betekenen voor bedrijven met aantoonbaar groeiende R&amp;D-uitgaven. Ik heb deze optie verkend, maar er zijn geen bewijzen waaruit blijkt dat een incrementeel element ook daadwerkelijk leidt tot een hogere doeltreffendheid. Er zijn andere landen die een vergelijkbaar element in hun fiscale regeling voor R&amp;D hadden, maar in verschillende landen, zoals Frankrijk, is dit juist afgeschaft. Dit vanwege de complexiteit en het beperkte voordeel dat gegeven kon worden op basis van een dergelijke vormgeving. Ook gezien het uitgangspunt dat aanpassingen niet mogen leiden tot onnodige complexiteit en de focus die het coalitieakkoord legt op andere prioriteiten, kies ik niet voor deze optie. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beveelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiernaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsopties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verkennen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doeltreffendheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eventuele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsopties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doeltreffendheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doelstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoveel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>incrementeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>element</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>suggereert,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voordeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantoonbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groeiende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-uitgaven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>optie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verkend,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bewijzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waaruit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>incrementeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>element</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daadwerkelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doeltreffendheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergelijkbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>element</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fiscale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hadden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Frankrijk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgeschaft.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vanwege</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>complexiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voordeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dergelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgangspunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onnodige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>complexiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>legt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prioriteiten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>optie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15141" w:rsidP="00985EDB" w:rsidRDefault="000729D3" w14:paraId="5BEB23D0" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="51754B46" w14:textId="4CC58020">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="000C0ED8">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benoemt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>introduceren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(voorwaartse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verrekening).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bredere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doeltreffendheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verzilveringsuitdagingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>startups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>situatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onvoldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>loonheffing</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve"> (als de ruimte er dan wel is). </w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afdraagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegekende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afdrachtvermindering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>trekken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resterende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alsnog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mindering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brengen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>loonheffing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00985EDB" w:rsidRDefault="00B15141" w14:paraId="64753C5A" w14:textId="2E6DC17E">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="1BD59200" w14:textId="12040436">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0083510B">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="008E2E7B">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relateert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hieraan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verzoekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oplossing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verzilveringsproblemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>start-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scale-ups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>invoeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry-forwardmogelijkheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>introductie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoerbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>impactscan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vorm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>korte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoerbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Additionele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>processen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegevensuitwisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zouden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onduidelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>echt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>méér</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uiteindelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO-budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>drie</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083510B" w:rsidR="000729D3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="00E901D3">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geraamd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ca.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>exclusief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvullende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoeringskosten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beslaat,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>complexer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgangspunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toename</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoeringskosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>complexiteit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afdracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>loonheffing</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083510B" w:rsidR="000729D3">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00343829" w:rsidRDefault="000729D3" w14:paraId="12D95961" w14:textId="609C0326">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="6B4ECE1C" w14:textId="60965518">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Verminderen administratieve lasten</w:t>
+        <w:t>Verminderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>lasten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00985EDB" w:rsidRDefault="000729D3" w14:paraId="49B19869" w14:textId="3FD3A746">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="4945E648" w14:textId="5B993192">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">Uit de evaluatie blijkt dat een ruime meerderheid van de gebruikers (82%) vindt dat de administratieve lasten van de WBSO in verhouding staan tot de baten. Ook de uitvoering van de regeling door RVO wordt overwegend als (zeer) goed gewaardeerd, met een score van 8,2 in het meest recente klanttevredenheidsonderzoek. Desondanks zijn er aspecten die nog beter kunnen. Hiernaast sluit de vermindering van administratieve lasten aan op de bredere inzet van het kabinet om regeldruk voor bedrijven te verminderen. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerderheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(82%)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhouding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>baten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overwegend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(zeer)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewaardeerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>score</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>8,2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>recente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klanttevredenheidsonderzoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Desondanks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aspecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiernaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vermindering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bredere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeldruk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verminderen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00985EDB" w:rsidRDefault="000729D3" w14:paraId="14CE090C" w14:textId="24B528BA">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="19A03765" w14:textId="3DBDF340">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00586205">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>punt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>individuele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groepsgesprekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>knelpunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daadwerkelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voordoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesprekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>onderbouwen</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083510B">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> met name de benodigde onderbouwing waaruit blijkt dat kosten specifiek voor S&amp;O-projecten zijn en niet breder worden ingezet. Dit kan zowel bij een aanvraag leiden tot veel extra vragen, als bij controles leiden tot veel discussie. De urenregistratie is in enkele gevallen genoemd als knelpunt, vooral dat het lastig blijft om alle R&amp;D-medewerkers dit consistent te laten doen. De WBSO-urenregistratie is bij de meeste bedrijven echter geïntegreerd met de bredere bedrijfsadministratie en medewerkers zijn gewend aan deze werkwijze. Tot slot is vaker benoemd dat er verschillen kunnen zitten in de beoordeling van WBSO-aanvragen door RVO-adviseurs, ook als het gaat om de voortzetting van een eerder ingediend project, en dat de controles in sommige gevallen ervaren worden als wantrouwend en daardoor onprettig. Andere ondernemers geven aan dat zij juist erg geholpen zijn door een controlebezoek. </w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO-aanvraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>controle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>knelpunt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderbouwing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waaruit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O-projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>breder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingezet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zowel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>controles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>discussie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>urenregistratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>enkele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>genoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>knelpunt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-medewerkers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consistent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO-urenregistratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meeste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>echter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïntegreerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bredere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsadministratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>medewerkers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkwijze.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zitten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoordeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO-aanvragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO-adviseurs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voortzetting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingediend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>controles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sommige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wantrouwend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onprettig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>erg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geholpen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>controlebezoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00E16364" w:rsidRDefault="000729D3" w14:paraId="3F3DDF5C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Gezien de uitgangspunten voor doorontwikkeling van de WBSO en de bovenstaande bevindingen, kom ik tot de volgende set aan maatregelen: </w:t>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="3279CC00" w14:textId="08F864BC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgangspunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bovenstaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bevindingen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00E16364" w:rsidRDefault="000729D3" w14:paraId="1EAE8432" w14:textId="18E2816E">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="0593D938" w14:textId="48FA6135">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...18 lines deleted...]
-        <w:t>regelgeving om ervoor te zorgen dat vaker verdeelsleutels gebruikt mogen worden bij het onderbouwen van kosten.</w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verminderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderbouwing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O-projecten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijzonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lagere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verdeelsleutels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderbouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00E16364" w:rsidRDefault="000729D3" w14:paraId="5C1DEC08" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="1400FC2F" w14:textId="7749F988">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">Met RVO onderzoek ik in hoeverre we binnen de bestaande wet- en regelgeving tot een gewijzigde en meer eenduidige lijn voor prototypes binnen de WBSO kunnen komen. Het bouwen van prototypes met gebruikerswaarde (commerciële waarde) wordt nu niet tot S&amp;O gerekend. In de praktijk komen bouw- en testwerkzaamheden met betrekking tot prototypes met enige gebruikerswaarde, en de daaraan gerelateerde kosten en uitgaven, veelal niet in aanmerking.  </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoeverre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wet-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewijzigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eenduidige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prototypes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prototypes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikerswaarde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(commerciële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarde)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerekend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>praktijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bouw-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>testwerkzaamheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prototypes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>enige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikerswaarde,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daaraan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaven,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veelal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanmerking.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00E16364" w:rsidRDefault="000729D3" w14:paraId="06A8D7D3" w14:textId="2D26ACE6">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="04D74B74" w14:textId="581F23B4">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t>Samen met RVO wordt verkend hoe we een meer consistent beoordelingsproces kunnen inrichten, dit is een continu ontwikkelproces.</w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verkend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consistent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoordelingsproces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inrichten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>continu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelproces.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00E16364" w:rsidRDefault="000729D3" w14:paraId="5AD3FA6F" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="52765357" w14:textId="5A48234A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">Hierbij zal o.a. aandacht zijn voor de lengte van vragenbrieven bij projecten die al eerder zijn ingediend en de voorspelbaarheid van beoordelingen bij wisseling van adviseurs. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>o.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lengte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragenbrieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingediend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorspelbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoordelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>adviseurs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00E16364" w:rsidRDefault="000729D3" w14:paraId="2D89C7EE" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="20682545" w14:textId="69F67946">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">RVO werkt continu aan de doorontwikkeling van het aanvraagformulier. Er wordt onder andere meer ruimte toegevoegd per 2027 om projecten duidelijker te kunnen beschrijven, met als doel dat minder bijlagen en vragen nodig zijn tijdens het aanvraagproces. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>continu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvraagformulier.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegevoegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschrijven,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijlagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvraagproces.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00BD4C44" w:rsidRDefault="000729D3" w14:paraId="7CCB4551" w14:textId="34263AFB">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="566A9AC9" w14:textId="6CB57F55">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve">Verkenning van manieren om ook controles voorspelbaarder te maken, bijvoorbeeld door het delen van een voorbeeldformat voor de benodigde projectadministratie. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verkenning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>manieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>controles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorspelbaarder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>delen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorbeeldformat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projectadministratie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00C05634" w:rsidRDefault="000729D3" w14:paraId="1D2F3C33" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="52C0FF3D" w14:textId="33744866">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Traject op het gebied van AI/programmatuur </w:t>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:t>Traject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Budget voor 2027 </w:t>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AI/programmatuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083510B" w:rsidP="0083510B" w:rsidRDefault="000729D3" w14:paraId="70AF9C38" w14:textId="73FF3BAB">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="510CA86B" w14:textId="78BEFC0B">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...8 lines deleted...]
-      <w:r w:rsidR="002A599D">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kondigt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>traject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gestart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>experts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brengen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>knelpunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI-gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI-projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangevraagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>77%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benadrukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitsluitend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>soort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>anders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behandeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>karakter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behouden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssteunkader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>traject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>breder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingestoken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>snelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>digitale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>domein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aansluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>praktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesprekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afbakening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programmatuurontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkzaamheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gestimuleerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sprake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nieuwheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>knelpunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebaseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="6DA5E1DE" w14:textId="33B479A4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="0FD6E90E" w14:textId="21269163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO-budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>momenteel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.701</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ca.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>67</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indexatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sprake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderuitputting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegevoegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.968</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegelicht,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.q.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programmatuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>additionele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vanwege</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indexatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderuitputting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>beoog</w:t>
       </w:r>
-      <w:r w:rsidR="002D0756">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> voor deze (structurele) aanpassingen.</w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(structurele)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00E16364" w:rsidRDefault="000729D3" w14:paraId="1306E291" w14:textId="00328C83">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="42B764AD" w14:textId="36DC18A0">
       <w:pPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> dat een toekomstig tekort ruim van te voren aan te zien komen is, zodat eventueel passende maatregelen kunnen worden genomen ten behoeve van de voorspelbaarheid voor gebruikers van de WBSO. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benadrukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indexatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>normaliter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prijsstijgingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O-kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>incidentele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dekkingsbron</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorspellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoogde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwachting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.q.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programmatuur-traject,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanzienlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toestaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verdeelsleutels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderbouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO-aanvraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>controle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgesloten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanzienlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betreft,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>parameters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangepast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorvoeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veranderingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanzienlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorlooptijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overschot,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indexatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorlooptijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tarieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>korte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwachting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tekort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zodat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eventueel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>passende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>genomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behoeve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorspelbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rastertabel3-Accent41"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2509"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2510"/>
+        <w:gridCol w:w="3022"/>
+        <w:gridCol w:w="3025"/>
+        <w:gridCol w:w="3025"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidTr="00FB345D" w14:paraId="127058B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidTr="00FB345D" w14:paraId="6CB841CA" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1666" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="314E3DFA" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="109E093B" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="21AC7FBB" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="19D4E1BF" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="71ACEF97" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="16E5108A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidTr="00FB345D" w14:paraId="7180667B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidTr="00FB345D" w14:paraId="146FFE6A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1666" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="7B080479" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="73C0E368" w14:textId="67995255">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Schijf 1</w:t>
+              <w:t>Schijf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="7DA0854C" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="49E104E4" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>36%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="1226B1D1" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="58857F42" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>36%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidTr="00FB345D" w14:paraId="608D5075" w14:textId="77777777">
+      <w:tr w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidTr="00FB345D" w14:paraId="27EB3F28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1666" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="65E8686E" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="277FF084" w14:textId="00621B41">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Starterstarief schijf 1</w:t>
+              <w:t>Starterstarief</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>schijf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="1FFB2598" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="723AC0C8" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="00DE05B3" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="5302A7C6" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidTr="00FB345D" w14:paraId="1393DA9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidTr="00FB345D" w14:paraId="43B7E961" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1666" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="28548DB2" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="06E2AE69" w14:textId="27CB1A55">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schijfgrens </w:t>
+              <w:t>Schijfgrens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="4ECCA7E6" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="4149B38F" w14:textId="5264DA6D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>€ 391.020</w:t>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>391.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="1C521246" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="437A3E61" w14:textId="1687EF37">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>€ 391.020</w:t>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>391.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidTr="00FB345D" w14:paraId="10E71B44" w14:textId="77777777">
+      <w:tr w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidTr="00FB345D" w14:paraId="0F440CF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1666" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="2A361140" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="0180F56D" w14:textId="6BF27690">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Schijf 2</w:t>
+              <w:t>Schijf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00266A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="77408CC7" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="4B53F924" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="0265A7E8" w14:textId="77777777">
+          <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="6F89A9CD" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0083510B">
+            <w:r w:rsidRPr="00266A00">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0083510B" w:rsidR="00176A5B" w:rsidP="00176A5B" w:rsidRDefault="00176A5B" w14:paraId="698D5662" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="006D4455" w:rsidRDefault="000729D3" w14:paraId="2585310D" w14:textId="048A1534">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="40B2445C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="11F55517" w14:textId="77AE865F">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijkt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handvatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>manier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doeltreffendheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>bang for the buck</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="008E2E7B">
+        <w:t>bang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>buck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijft.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amendement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>o.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerlid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2024,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="0083510B">
-        <w:t xml:space="preserve"> waarmee het WBSO-budget met € 100 miljoen is opgehoogd, is dit uitgangspunt ook benoemd. Het amendement stelt dat als uit de evaluatie een doelmatigere besteding van de additionele middelen zou blijken, de regeling in opvolgende Belastingplannen langs die lijnen wordt aangepast. De evaluatie meet een groter effect op additionele uitgaven bij bedrijven met hogere R&amp;D-uitgaven, die uitkomen in de tweede schijf. In lijn met deze bevindingen en de 3%-doelstelling, zou bij een verwacht tekort het tarief van de eerste schijf naar beneden gebracht moeten worden, bijvoorbeeld naar het niveau van voor het genoemde amendement, en het tarief van de tweede schijf gehandhaafd. Als de noodzaak hiertoe ontstaat, informeer ik uw Kamer hierover zoals altijd in de Prinsjesdagbrief. </w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO-budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgehoogd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgangspunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benoemd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amendement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doelmatigere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besteding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>additionele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opvolgende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belastingplannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>additionele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R&amp;D-uitgaven,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bevindingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3%-doelstelling,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tekort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tarief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beneden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>genoemde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amendement,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tarief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gehandhaafd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzaak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiertoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontstaat,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>altijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Prinsjesdagbrief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="006B5BE9" w:rsidRDefault="000729D3" w14:paraId="01B77CCB" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="0BCE1AC4" w14:textId="5548493F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Indexering van de schijfgrens </w:t>
+        <w:t>Indexering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008274E6" w:rsidP="0093692E" w:rsidRDefault="00B15141" w14:paraId="514332C3" w14:textId="6EF6D097">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="7CE588A6" w14:textId="5ADCA1E8">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>verzoekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083510B" w:rsidR="000729D3">
-[...8 lines deleted...]
-      <w:r w:rsidR="008274E6">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>structurele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indexering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="000A4BA8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0083510B" w:rsidR="008E2E7B">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budgettaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kaders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="0083510B" w:rsidR="000729D3">
-[...35 lines deleted...]
-      <w:r w:rsidR="008274E6">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>momenteel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhoogd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlaagd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overschot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorgaand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>makkelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhoogd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidR="000A4BA8">
-[...20 lines deleted...]
-      <w:r w:rsidR="008274E6">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aankomende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indexering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangesloten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>systematiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indexering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WBSO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00F3203E" w:rsidRDefault="000A4BA8" w14:paraId="2DF3848E" w14:textId="66305E5E">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="0CB83208" w14:textId="7D64D802">
       <w:pPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      <w:r w:rsidR="008274E6">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkwijze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handhaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>flexibiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sturing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>allocatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behouden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>standaard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïndexeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terwijl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tekort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorgaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verrekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tarieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omlaag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wederom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadelig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stabiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïndexeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanzienlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aankomt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handhaaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indexering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heroverwegen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Indexering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijfgrens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effectiviteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>waardoor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083510B" w:rsidR="008274E6">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">wegen. </w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zwaarder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wegen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="0093692E" w:rsidRDefault="000729D3" w14:paraId="723107DC" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="11641BC6" w14:textId="74609955">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vervolgstappen </w:t>
+        <w:t>Vervolgstappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00F3203E" w:rsidRDefault="000729D3" w14:paraId="59C4F9E6" w14:textId="14D533B2">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="488A3D9E" w14:textId="0306106E">
       <w:pPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:t>De aangekondigde aanpassingen in deze brief hebben verschillende doorlooptijden, afhankelijk van de benodigde juridische aanpassing. Aanpassingen van de Wet vermindering afdracht loonbelasting en premie voor de volksverzekeringen (WVA) kunnen waarschijnlijk per 2029 doorgevoerd worden, aanpassingen in de Regeling S&amp;O-afdrachtvermindering hebben naar verwachting een kortere doorlooptijd waarmee ingang per 2028 mogelijk zou zijn. Ik onderzoek de komende maanden verder waar de aanpassingen op het gebied van administratieve lasten en AI c.q. programmatuur doorgevoerd moeten worden om de beoogde doelen te bereiken. Over de afbakening van programmatuur zullen ook dit najaar nog verschillende gesprekken met bedrijven en experts plaatsvinden om oplossingsrichtingen te toetsen. Aan verbetering van het beoordelingsproces wordt met RVO doorlopend gewerkt en deze acties zullen in 2027 opgevolgd worden.</w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangekondigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorlooptijden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juridische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vermindering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afdracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>loonbelasting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>premie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volksverzekeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(WVA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarschijnlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2029</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S&amp;O-afdrachtvermindering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwachting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kortere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorlooptijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2028</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.q.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programmatuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoogde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bereiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afbakening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programmatuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>najaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesprekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>experts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>plaatsvinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oplossingsrichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toetsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbetering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoordelingsproces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorlopend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>acties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgevolgd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083510B" w:rsidR="000729D3" w:rsidP="00AA393E" w:rsidRDefault="000729D3" w14:paraId="74B3CBC9" w14:textId="2FE15DA0">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="7A6AA332" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083510B">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Innovatiebox</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00454B09" w:rsidR="00643E6B" w:rsidP="00454B09" w:rsidRDefault="00643E6B" w14:paraId="6BFE073C" w14:textId="04032F7B">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="6803BC55" w14:textId="0A52B409">
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00454B09">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00454B09">
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toezegging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ambtsvoorganger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>traject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gestart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>uitvoeringsaspecten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00454B09">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00454B09">
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatiebox.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00454B09">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> In dit kader zullen (potentiële) innovatieboxgebruikers en hun adviseurs worden geconsulteerd om te onderzoeken of en, zo ja, hoe de toegang tot de regeling kan worden verbeterd. Deze consultatie zal naar verwachting in oktober worden gestart. </w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(potentiële)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatieboxgebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>adviseurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geconsulteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ja,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbeterd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consultatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwachting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oktober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gestart.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00454B09" w:rsidR="00643E6B" w:rsidP="00454B09" w:rsidRDefault="00643E6B" w14:paraId="423A6F52" w14:textId="55D29269">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="725CFCCA" w14:textId="0DCD6EA9">
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00454B09">
-[...15 lines deleted...]
-        <w:t>en de optimale voorbereiding van een vooroverleg met de Belastingdienst hieromtrent.</w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internetpagina’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvraagprocedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaststellingsovereenkomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>optimale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorbereiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooroverleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hieromtrent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D7665B" w:rsidP="00454B09" w:rsidRDefault="00643E6B" w14:paraId="0A39A628" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="745AD182" w14:textId="317564FD">
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00454B09">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ten</w:t>
       </w:r>
-      <w:r w:rsidR="00C001EF">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">slotte wordt in het Belastingplan 2027 een maatregel voorgesteld die tot doel heeft om de innovatiebox toegankelijker te maken voor het mkb. Hiertoe wordt voorgesteld om de zogeheten forfaitaire regeling in de innovatiebox per 1 januari 2027 te verruimen. Deze regeling biedt belastingplichtigen de mogelijkheid om de voordelen waarover de innovatiebox kan worden toegepast op forfaitaire wijze te bepalen. </w:t>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slotte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belastingplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatiebox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegankelijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mkb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiertoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zogeheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forfaitaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatiebox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>januari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruimen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belastingplichtigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voordelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatiebox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegepast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>forfaitaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wijze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bepalen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D7665B" w:rsidRDefault="00D7665B" w14:paraId="291AB2A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="1C882F93" w14:textId="5DEE3577">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:br w:type="page"/>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eenvoudiger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voordeelberekening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatiebox.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlaagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belastingplichtigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoeringskosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00" w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belastingdienst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643E6B" w:rsidP="00454B09" w:rsidRDefault="00643E6B" w14:paraId="56CD6684" w14:textId="60A806D3">
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="24CAF717" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D7665B" w:rsidP="00454B09" w:rsidRDefault="00D7665B" w14:paraId="32E63E59" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="00266A00" w:rsidP="00266A00" w:rsidRDefault="00266A00" w14:paraId="65702B22" w14:textId="3DA3ED20">
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266A00" w:rsidR="0074383C" w:rsidP="00266A00" w:rsidRDefault="0074383C" w14:paraId="5A41FCEC" w14:textId="64B0532A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0FA3" w:rsidP="00266A00" w:rsidRDefault="00FE0FA3" w14:paraId="3BFC57F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D7665B" w:rsidP="00630CE7" w:rsidRDefault="00D7665B" w14:paraId="69983A5F" w14:textId="77777777">
+    <w:p w:rsidRPr="00266A00" w:rsidR="00266A00" w:rsidP="00266A00" w:rsidRDefault="00266A00" w14:paraId="72212268" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00787419" w:rsidP="00630CE7" w:rsidRDefault="00787419" w14:paraId="3CDB44E4" w14:textId="12EC4925">
-[...32 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="00266A00" w:rsidR="00266A00" w:rsidSect="00753F55">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F83144E" w14:textId="77777777" w:rsidR="00CA6442" w:rsidRDefault="00CA6442">
+    <w:p w14:paraId="7A1CF9CC" w14:textId="77777777" w:rsidR="00852ECB" w:rsidRDefault="00852ECB" w:rsidP="0074383C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AED885" w14:textId="77777777" w:rsidR="00CA6442" w:rsidRDefault="00CA6442"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35D69BFD" w14:textId="77777777" w:rsidR="00CA6442" w:rsidRDefault="00CA6442">
+    <w:p w14:paraId="798A03B5" w14:textId="77777777" w:rsidR="00852ECB" w:rsidRDefault="00852ECB" w:rsidP="0074383C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052B105B" w14:textId="77777777" w:rsidR="00CA6442" w:rsidRDefault="00CA6442"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...6 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B59F397" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21C5C666" w14:textId="77777777" w:rsidR="0074383C" w:rsidRPr="0074383C" w:rsidRDefault="0074383C" w:rsidP="0074383C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="6C15636E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F801A2D" w14:textId="77777777" w:rsidR="0074383C" w:rsidRPr="0074383C" w:rsidRDefault="0074383C" w:rsidP="0074383C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0B94612F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E6F5173" w14:textId="77777777" w:rsidR="0074383C" w:rsidRPr="0074383C" w:rsidRDefault="0074383C" w:rsidP="0074383C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0956AD9E" w14:textId="77777777" w:rsidR="00CA6442" w:rsidRDefault="00CA6442">
+    <w:p w14:paraId="5F13936F" w14:textId="77777777" w:rsidR="00852ECB" w:rsidRDefault="00852ECB" w:rsidP="0074383C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4F4DF4" w14:textId="77777777" w:rsidR="00CA6442" w:rsidRDefault="00CA6442"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="169A3873" w14:textId="77777777" w:rsidR="00CA6442" w:rsidRDefault="00CA6442">
+    <w:p w14:paraId="1BFF94F7" w14:textId="77777777" w:rsidR="00852ECB" w:rsidRDefault="00852ECB" w:rsidP="0074383C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35745351" w14:textId="77777777" w:rsidR="00CA6442" w:rsidRDefault="00CA6442"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="12308BF7" w14:textId="77777777" w:rsidR="000A4BEC" w:rsidRDefault="008E2E7B" w:rsidP="000A4BEC">
+    <w:p w14:paraId="139BB9E8" w14:textId="17F49442" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2025–2026, 36 812, nr. 77;</w:t>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamer,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vergaderjaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025–2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>812,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>77;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1A51AB" w14:textId="6DEAFF04" w:rsidR="008E2E7B" w:rsidRDefault="000A4BEC" w:rsidP="000A4BEC">
+    <w:p w14:paraId="5837BBF7" w14:textId="4D06EC9A" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Tweede Kamer, vergaderjaar 2025–2026, 36 812, nr. 85. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamer,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vergaderjaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025–2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>812,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>85.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5BD2E307" w14:textId="7C64DCC2" w:rsidR="008E2E7B" w:rsidRPr="00136F3C" w:rsidRDefault="008E2E7B">
+    <w:p w14:paraId="6D32E5E5" w14:textId="4CA000C3" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00136F3C">
-        <w:rPr>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E3D29" w:rsidRPr="00136F3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">OECD (2020), “The effects of R&amp;D tax incentives and their role in the innovation policy mix: Findings from the OECD microBeRD project, 2016-19”, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>OECD</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2020),</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“The</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>effects</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tax</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incentives</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>role</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>innovation</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mix:</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Findings</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OECD</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>microBeRD</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>project,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2016-19”,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>OECD Science, Technology and Industry Policy Papers</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>OECD</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, No. 92, OECD Publishing, Paris. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Science,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Industry</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Papers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>No.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>92,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OECD</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Publishing,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Paris.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="63BD433A" w14:textId="1D60F6CF" w:rsidR="008E2E7B" w:rsidRPr="002F6E28" w:rsidRDefault="008E2E7B">
+    <w:p w14:paraId="54AA62FF" w14:textId="2084CE3B" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zie voor meer informatie: WBSO: </w:t>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>informatie:</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>WBSO:</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="002F6E28" w:rsidRPr="002B16AE">
+        <w:r w:rsidRPr="00266A00">
           <w:rPr>
-            <w:rFonts w:eastAsia="Aptos"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="467886"/>
             <w:kern w:val="2"/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:t>WBSO: Gevolgen vervallen farmaciebrief | RVO.nl</w:t>
+          <w:t>WBSO:</w:t>
+        </w:r>
+        <w:r w:rsidR="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Gevolgen</w:t>
+        </w:r>
+        <w:r w:rsidR="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>vervallen</w:t>
+        </w:r>
+        <w:r w:rsidR="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>farmaciebrief</w:t>
+        </w:r>
+        <w:r w:rsidR="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>|</w:t>
+        </w:r>
+        <w:r w:rsidR="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00266A00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>RVO.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002F6E28" w:rsidRPr="002B16AE">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="144C4C8D" w14:textId="5545A9D4" w:rsidR="00B919CC" w:rsidRPr="00B919CC" w:rsidRDefault="00A50C59" w:rsidP="00B919CC">
+    <w:p w14:paraId="27A4C48D" w14:textId="4C0BD089" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F6E28">
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="11"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002F6E28">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> en </w:t>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bijlage</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>voor:</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Jong,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>T.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Span</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2026),</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>groeiende</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>wig</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S&amp;O:</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Analyse</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>divergentie</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>concepten</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ontwikkeling;</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ED14A5" w14:textId="067452ED" w:rsidR="00A50C59" w:rsidRPr="00B919CC" w:rsidRDefault="00B919CC" w:rsidP="00B919CC">
+    <w:p w14:paraId="77152EFC" w14:textId="0AE223EE" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00B919CC">
+        <w:r w:rsidRPr="00266A00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.cbs.nl/nl-nl/maatwerk/2026/35/verschillen-tussen-research-development-en-speur-en-ontwikkelingswerk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B919CC">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="08E3261C" w14:textId="70CEB16F" w:rsidR="00B15141" w:rsidRDefault="00B15141" w:rsidP="00B15141">
+    <w:p w14:paraId="02B86A9E" w14:textId="30B86C73" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Eijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>c.s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="405C2FDA" w14:textId="0DEAFCEC" w:rsidR="008E2E7B" w:rsidRDefault="008E2E7B">
+    <w:p w14:paraId="77DEE69E" w14:textId="36BBEA57" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00EC4306">
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamer,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vergaderjaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2024–2025,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>602,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>68.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="58AC0C93" w14:textId="4816FCB9" w:rsidR="008E2E7B" w:rsidRDefault="008E2E7B">
+    <w:p w14:paraId="3D423695" w14:textId="0994A5CE" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00977615">
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamer,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vergaderjaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025–2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>812,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>85.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="54580ECE" w14:textId="77777777" w:rsidR="00643E6B" w:rsidRPr="00AC2B7E" w:rsidRDefault="00643E6B" w:rsidP="00643E6B">
+    <w:p w14:paraId="3034D45C" w14:textId="7F9591AF" w:rsidR="0074383C" w:rsidRPr="00266A00" w:rsidRDefault="0074383C" w:rsidP="00266A00">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC2B7E">
+      <w:r w:rsidRPr="00266A00">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC2B7E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32 637, nr. 714.</w:t>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025/26,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>637,</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>714.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...95 lines deleted...]
-  <w:p w14:paraId="6DD8FAF8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57F446E4" w14:textId="77777777" w:rsidR="0074383C" w:rsidRPr="0074383C" w:rsidRDefault="0074383C" w:rsidP="0074383C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...110 lines deleted...]
-  <w:p w14:paraId="5E9CA93C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15B66285" w14:textId="77777777" w:rsidR="0074383C" w:rsidRPr="0074383C" w:rsidRDefault="0074383C" w:rsidP="0074383C">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3B153CDC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...405 lines deleted...]
-  <w:p w14:paraId="1DE1C903" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="523D3A6E" w14:textId="77777777" w:rsidR="0074383C" w:rsidRPr="0074383C" w:rsidRDefault="0074383C" w:rsidP="0074383C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...574 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07184CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20AE04EA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3760,1845 +46241,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...1793 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F155414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88C693C8"/>
     <w:lvl w:ilvl="0" w:tplc="012C2BAA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5666,1334 +46353,239 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...321 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1507204965">
+  <w:num w:numId="1" w16cid:durableId="1499811491">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="549804689">
+  <w:num w:numId="2" w16cid:durableId="294141295">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2045598488">
-[...56 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...740 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="0074383C"/>
+    <w:rsid w:val="0000254B"/>
+    <w:rsid w:val="00153DE2"/>
+    <w:rsid w:val="00266A00"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00331A17"/>
+    <w:rsid w:val="006D3EA6"/>
+    <w:rsid w:val="0074383C"/>
+    <w:rsid w:val="00750A7A"/>
+    <w:rsid w:val="00753F55"/>
+    <w:rsid w:val="00852ECB"/>
+    <w:rsid w:val="009709BA"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009C2EB8"/>
+    <w:rsid w:val="009C4F6C"/>
+    <w:rsid w:val="00C0001F"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1CA88530"/>
+  <w14:docId w14:val="343ECEE6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3C3D83B9-2ACC-4142-A8A9-51AEA051C25D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7015,74 +46607,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7231,718 +46824,629 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0074383C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0074383C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0074383C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0074383C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0074383C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074383C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074383C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074383C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074383C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074383C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0074383C"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0074383C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0074383C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0018670D"/>
+    <w:rsid w:val="0074383C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rastertabel3-Accent41">
     <w:name w:val="Rastertabel 3 - Accent 41"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:next w:val="Rastertabel3-Accent4"/>
     <w:uiPriority w:val="48"/>
-    <w:rsid w:val="00176A5B"/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
@@ -8028,65 +47532,79 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0074383C"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Rastertabel3-Accent4">
     <w:name w:val="Grid Table 3 Accent 4"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="48"/>
-    <w:rsid w:val="00176A5B"/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -8119,524 +47637,479 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-[...35 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00643E6B"/>
+    <w:rsid w:val="0074383C"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00643E6B"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0074383C"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensievebenadrukking">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0074383C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="21"/>
-[...10 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...18 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0074383C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/maatwerk/2026/35/verschillen-tussen-research-development-en-speur-en-ontwikkelingswerk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvo.nl/subsidies-financiering/wbso/voorwaarden/farmacie?utm_source=mail_wbso&amp;utm_medium=email&amp;utm_term=biotech" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>19706</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>3612</ap:Words>
+  <ap:Characters>19869</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>164</ap:Lines>
+  <ap:Lines>165</ap:Lines>
   <ap:Paragraphs>46</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>23242</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23435</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>