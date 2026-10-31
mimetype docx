--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,21057 +1,13070 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00923873" w14:paraId="5F36E506" w14:textId="2635DAF7">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w14:paraId="32D9C2A5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="3919EE5A" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w14:paraId="79BFAFDF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="670D0683" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="009833D1" w14:paraId="5C966C2F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="009833D1" w:rsidRDefault="00FC6497" w14:paraId="49CAE783" w14:textId="6301A96E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>36 923</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1C206E8A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet op het kindgebonden budget en het Wetboek van Burgerlijke Rechtsvordering in verband met het verhogen van het afbouwpercentage voor ouders met een toetsingsinkomen vanaf € 57.950</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="009833D1" w:rsidRDefault="009833D1" w14:paraId="08205CD7" w14:textId="51CDD254">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w14:paraId="50528145" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="11C13D3D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="3D5711CC" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w14:paraId="20A3197C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="08361CD2" w14:textId="71E68E48">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0ADB" w:rsidR="00FC6497">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w:rsidRDefault="00FC6497" w14:paraId="1EFC5538" w14:textId="2BF1CD1D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TWEEDE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0ADB" w:rsidR="003B4752">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NOTA VAN WIJZIGING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="003B4752" w:rsidP="009833D1" w:rsidRDefault="003B4752" w14:paraId="515E1045" w14:textId="7AC54A49">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ontvangen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0ADB" w:rsidR="00FC6497">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17 september 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w14:paraId="342A6C9E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="146CC624" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2BFA15FE" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6718EA2A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...81 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="57FD0AF1" w14:textId="2E89C059">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het voorstel van wet wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="41DC3DCD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="2199B1BE" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="393BB492" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="204498F9" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="428B0960" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00FD5820" w14:paraId="02AD3EDC" w14:textId="296D1546">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6AF37486" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="4B512C74" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het opschrift komt te luiden: Wijziging van diverse wetten in verband met budgettaire wijzigingen van de kindregelingen (meer gerichtheid en meer zekerheid kindgebonden budget en kinderbijslag) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="18CA31EB" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="04233045" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1FE9B3F4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="54FF6E2E" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="63A9583A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="6632AD81" w14:textId="7596349C">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="72AA98EF" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="4137230D" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De considerans komt te luiden: Alzo Wij in overweging genomen hebben, dat het wenselijk is meer gerichtheid te bereiken in het kindgebonden budget door een hoger afbouwpercentage te kiezen voor inkomens vanaf € 57.950 (prijspeil 2024), en dat het wenselijk is een eerste stap te zetten naar meer zekerheid in de kindregelingen door de kinderbijslag te verhogen en het kindgebonden budget te verlagen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="15BA104C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00652AFD" w:rsidP="00DE1F9A" w:rsidRDefault="00D0258B" w14:paraId="57998404" w14:textId="5F6FBA85">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1E0FF6AC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...97 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="286A774C" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6576EDC3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="176F5C47" w14:textId="4D064BB3">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1E8C4468" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="2633D614" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel I, onderdeel A, wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="06291936" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00561EF5" w14:paraId="2DA87F47" w14:textId="22361F33">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="71B8CE68" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...100 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="3427A19B" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. In het eerste subonderdeel wordt ‘2.511 per kind op basis van het jaar 2025’ vervangen door ‘2.653 per kind met ingang van 1 januari 2027 na verwerking van de wijzigingen genoemd in artikel 3’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="59D368E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1E6C99AC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="0003254C" w:rsidP="00DE1F9A" w:rsidRDefault="0003254C" w14:paraId="5CA6CDDC" w14:textId="6DD06FE9">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Na subonderdeel 1 worden twee subonderdelen ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="47502BF5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="0003254C" w:rsidP="00DE1F9A" w:rsidRDefault="0003254C" w14:paraId="03F6FF11" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="69B332FD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="0003254C" w:rsidP="00DE1F9A" w:rsidRDefault="00E6203C" w14:paraId="69BF8369" w14:textId="2261F2D4">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1a. Het vierde lid komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1AB7FDB6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="0003254C" w:rsidP="00DE1F9A" w:rsidRDefault="0003254C" w14:paraId="376D3F46" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Voor een kind dat 12 jaar of ouder is, maar jonger is dan 16 jaar, bedraagt de verhoging van het kindgebonden budget € 729 met ingang van 1 januari 2027 na verwerking van de wijzigingen genoemd in artikel 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1F8CF4E1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="001059F2" w:rsidR="003774DA" w:rsidP="009C7226" w:rsidRDefault="001059F2" w14:paraId="43B43B22" w14:textId="5FF4DCC9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7D9B1355" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...95 lines deleted...]
-    <w:p w:rsidR="00E6203C" w:rsidP="00E6203C" w:rsidRDefault="00E6203C" w14:paraId="64B17871" w14:textId="30A4850B">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1b. Het vijfde lid komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="41419B8A" w14:textId="52342052">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w:rsidR="00E6203C" w:rsidP="00E6203C" w:rsidRDefault="00E6203C" w14:paraId="011254CD" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Voor een kind dat 16 of 17 jaar is, bedraagt de verhoging van het kindgebonden budget met ingang van de kalendermaand na de maand waarin het kind de leeftijd van 16 jaar heeft bereikt € 976 met ingang van 1 januari 2027 na verwerking van de wijzigingen genoemd in artikel 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0CF8DA1F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E6203C" w:rsidP="00E6203C" w:rsidRDefault="001059F2" w14:paraId="721CA5B0" w14:textId="5BF841C4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="41D49AB3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00E6203C" w:rsidP="00E6203C" w:rsidRDefault="00E6203C" w14:paraId="25E1D44C" w14:textId="05D51E1E">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="143F8ACA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...71 lines deleted...]
-    <w:p w:rsidR="003774DA" w:rsidP="00E6203C" w:rsidRDefault="003774DA" w14:paraId="5CDE02D1" w14:textId="77777777">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="64BC1EFA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E6203C" w:rsidP="00E6203C" w:rsidRDefault="001059F2" w14:paraId="0C87F324" w14:textId="08D85C8A">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In artikel I, onderdeel B, wordt het voorgestelde artikel 2a als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1FFD547C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="0003254C" w:rsidR="00E97CDB" w:rsidP="0003254C" w:rsidRDefault="00E6203C" w14:paraId="2DF4022F" w14:textId="45D5B5B9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="549ECF98" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...80 lines deleted...]
-    <w:p w:rsidR="003774DA" w:rsidP="00DE1F9A" w:rsidRDefault="003774DA" w14:paraId="3643AE25" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Voor de tekst wordt de aanduiding ‘1.’ geplaatst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6B8EDD0C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00EC16B4" w14:paraId="6F6F96D7" w14:textId="116B637C">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="62C3059A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="26FAA6A6" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Er wordt een lid toegevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6EBAC2AE" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="002131D7" w:rsidP="00DE1F9A" w:rsidRDefault="00050B9D" w14:paraId="3D78DBD9" w14:textId="32671D48">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. In afwijking van het eerste lid, bedraagt het extra afbouwpercentage 1,90% in het kalenderjaar 2027. Dit lid vervalt met ingang van 1 januari 2028, alsmede de aanduiding ‘1.’ voor het eerste lid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0DCB6FF8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00050B9D" w:rsidP="00DE1F9A" w:rsidRDefault="00050B9D" w14:paraId="637DFEEC" w14:textId="77777777">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="50934027" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00050B9D" w:rsidP="00050B9D" w:rsidRDefault="00050B9D" w14:paraId="4ABBA59F" w14:textId="2FE88427">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3C1107D0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w:rsidR="00FB3BB7" w:rsidP="00050B9D" w:rsidRDefault="00FB3BB7" w14:paraId="2C572305" w14:textId="77777777">
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Na artikel I wordt een artikel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="746582C3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00050B9D" w:rsidP="00050B9D" w:rsidRDefault="00274856" w14:paraId="57459D64" w14:textId="29A31E89">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="755668A0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00A607C0" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00727865" w14:paraId="78D8018C" w14:textId="2C7AF474">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIKEL IA. WIJZIGING VAN DE ALGEMENE KINDERBIJSLAGWET</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0EF8B0A6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...110 lines deleted...]
-    <w:p w:rsidR="00900E56" w:rsidP="00DE1F9A" w:rsidRDefault="00EC16B4" w14:paraId="7BEFCF87" w14:textId="6FDD2396">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="759D80C8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00900E56" w:rsidP="00DE1F9A" w:rsidRDefault="00900E56" w14:paraId="69063609" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 12, eerste lid, van de Algemene kinderbijslagwet komt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="36626681" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00900E56" w:rsidP="00DE1F9A" w:rsidRDefault="00900E56" w14:paraId="631F1319" w14:textId="61BD6CF6">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Het basiskinderbijslagbedrag over een kalenderkwartaal bedraagt € </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">448,10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per kind op basis van het prijspeil van 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7803216D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00900E56" w:rsidP="00DE1F9A" w:rsidRDefault="00900E56" w14:paraId="094258BB" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2B264624" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00DF100C" w:rsidR="00900E56" w:rsidP="00DE1F9A" w:rsidRDefault="00900E56" w14:paraId="6AB50E9A" w14:textId="6BF19FC9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="765D8A26" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00900E56" w:rsidP="00DE1F9A" w:rsidRDefault="00900E56" w14:paraId="0947A983" w14:textId="77777777">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7D89C10C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00900E56" w:rsidP="00900E56" w:rsidRDefault="00900E56" w14:paraId="1077A9A7" w14:textId="368B6F6C">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel II wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="28BFE345" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00900E56" w:rsidR="00900E56" w:rsidP="00900E56" w:rsidRDefault="00900E56" w14:paraId="576DCCF2" w14:textId="300EBF22">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="647E95EC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...66 lines deleted...]
-    <w:p w:rsidR="00900E56" w:rsidP="00DE1F9A" w:rsidRDefault="00900E56" w14:paraId="79D16324" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Het eerste onderdeel komt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="674A5FFD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00074722" w:rsidP="00DE1F9A" w:rsidRDefault="00EC16B4" w14:paraId="239DCB42" w14:textId="778B5B65">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Met ingang van de datum waarop deze wet in werking treedt vervalt in artikel I, onderdeel A, steeds de zinsnede ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met ingang van 1 januari 2027 na verwerking van de wijzigingen genoemd in artikel 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2B516446" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00074722" w:rsidP="00DE1F9A" w:rsidRDefault="00074722" w14:paraId="146B06EC" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6C809277" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A607C0" w:rsidP="00DE1F9A" w:rsidRDefault="000E005B" w14:paraId="4A29BE2D" w14:textId="4A59E727">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Na het tweede onderdeel wordt een onderdeel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1B7FD28C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="00A607C0" w:rsidP="00DE1F9A" w:rsidRDefault="00A607C0" w14:paraId="28330496" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2a. Het bedrag, genoemd in artikel IA, wordt met ingang van de datum waarop deze wet in werking treedt gewijzigd overeenkomstig artikel 13 van de Algemene Kinderbijslagwet, waarbij de zinsnede ‘op basis van het prijspeil van 1 juli 2026’ vervalt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="11BD0D51" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00003757" w:rsidP="00003757" w:rsidRDefault="00003757" w14:paraId="5BCA8499" w14:textId="7714C12E">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1CB4A8B5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="003774DA" w:rsidP="00003757" w:rsidRDefault="003774DA" w14:paraId="0D7E77D4" w14:textId="4DBB397D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="59B8D7C8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...73 lines deleted...]
-    <w:p w:rsidR="000E005B" w:rsidP="000E005B" w:rsidRDefault="000E005B" w14:paraId="54E84809" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="233AFE0E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="000E005B" w:rsidR="000E005B" w:rsidP="000E005B" w:rsidRDefault="000E005B" w14:paraId="6B230988" w14:textId="6C20F49F">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel IV komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2931363B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00900E56" w:rsidP="00DE1F9A" w:rsidRDefault="005D1C34" w14:paraId="09DD0043" w14:textId="5266F2F5">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5FFA326C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="0024099E" w:rsidP="00DE1F9A" w:rsidRDefault="0024099E" w14:paraId="39FAD82C" w14:textId="77777777">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIKEL IV. INWERKINGTREDING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1C6D53E5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00527373" w:rsidP="00DE1F9A" w:rsidRDefault="00527373" w14:paraId="6A5EB9B0" w14:textId="4F068CBF">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="293838EE" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00527373" w:rsidP="00DE1F9A" w:rsidRDefault="00527373" w14:paraId="7928E662" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze wet treedt in werking met ingang van 1 januari 2027. Indien het Staatsblad waarin deze wet wordt geplaatst, wordt uitgegeven na 31 december 2026, treedt zij in werking op een bij koninklijk besluit te bepalen tijdstip, dat voor de verschillende artikelen of onderdelen daarvan verschillend kan worden vastgesteld en waarbij kan worden bepaald dat artikelen of onderdelen daarvan terugwerken tot een in dat besluit te bepalen tijdstip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6CECD9E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="55704BC8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00527373" w:rsidP="00DE1F9A" w:rsidRDefault="00527373" w14:paraId="4AC61626" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TOELICHTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="501821FB" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="48DC6A5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...93 lines deleted...]
-    <w:p w:rsidRPr="00AD3546" w:rsidR="00A42CB0" w:rsidP="00AD3546" w:rsidRDefault="00A42CB0" w14:paraId="66446B74" w14:textId="3E7DB400">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Algemeen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4AE90C89" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00054A81" w:rsidR="000118DC" w:rsidP="00AD3546" w:rsidRDefault="000118DC" w14:paraId="21F03B2E" w14:textId="17A46C40">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord is aangekondigd dat het kabinet gezinnen met kinderen meer zekerheid en eenvoud wil bieden, door de veelheid aan regelingen te verminderen en het risico op terugvorderingen te beperken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De kinderbijslag en het kindgebonden budget worden daarom samengevoegd en vervangen door een nieuwe kindregeling met één wettelijk kader met een hoger vast, inkomensonafhankelijk bedrag en een lager variabel, inkomensafhankelijk bedrag. Het kabinet heeft hiervoor structureel € 450 miljoen gereserveerd, inclusief een eerste reservering van € 150 miljoen per 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6992B7B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...57 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3C9DC590" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het is de ambitie om per 2030 een nieuwe kindregeling in te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="006A6205">
-[...263 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze nieuwe kindregeling wil het kabinet het volgende bereiken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0BB0EB00" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Meer eenvoud: één regeling, één aanvraag, één wettelijk kader in de sociale zekerheid en één loket;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B624A7" w:rsidR="003847A9" w:rsidP="00AD3546" w:rsidRDefault="003847A9" w14:paraId="0FA77493" w14:textId="7F056A92">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1D340FA2" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Meer zekerheid: o.a. door middel van een hoger vast en een lager variabel bedrag, een beperking van het risico op terugvorderingen door onder meer de groep die het variabele bedrag ontvangt gerichter te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="714868E7" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00EF2375" w:rsidR="00B41D91" w:rsidP="00B41D91" w:rsidRDefault="00AC22F7" w14:paraId="7F079DD3" w14:textId="47119FEF">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met de intensivering van € 150 miljoen wordt een eerste stap gezet in de realisatie van meer zekerheid en eenvoud voor ouders. In aanloop naar de uiteindelijke inwerkingtreding van nieuwe kindregeling met een hoger vast, inkomensonafhankelijk bedrag en een lager variabel, inkomensafhankelijk bedrag, wordt de huidige kinderbijslag licht verhoogd voor meer zekerheid per 2027 en het kindgebonden budget per 2027 licht verlaagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="01ED68D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0BDB005B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze maatregel verhoogt het kabinet de kinderbijslag voor alle gezinnen met kinderen. Dit draagt bij aan meer (financiële) zekerheid. De verhoging geldt ook voor de dubbele kinderbijslagen (DKIZ en DKOR), waardoor ouders met kinderen die een intensieve zorgbehoefte hebben en ouders met kinderen die uitwonend zijn vanwege onderwijsredenen extra worden ondersteund. Tegelijkertijd verlaagt het kabinet het bedrag per kind uit het kindgebonden budget om de groep die kindgebonden budget ontvangt gerichter te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6BA96226" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5C273A63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De verlaging van het bedrag per kind uit het kindgebonden budget verkleint de groep die risico loopt op terugvorderingen, terwijl de gezinnen die hierdoor uit de Wkb vallen er per saldo op vooruitgaan dankzij de gelijktijdige verhoging van de kinderbijslag. Door de verlaging van de Wkb neemt het aantal terugvorderingen af onder een deel van de hogere inkomens. Tegelijkertijd blijft de hoogte en het aantal terugvorderingen voor het gros van de Wkb-populatie gelijk. De marginale druk neemt af voor de groep hogere inkomens die het recht op Wkb verliest. Dit houdt in dat werken meer loont voor een deel van de hogere inkomens. Ook daalt door het verlagen van de Wkb het niet-gebruik, omdat hogere inkomens het recht op Wkb verliezen. Het niet-gebruik van de Wkb speelt vooral een rol bij deze doelgroep.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00947AB6">
-[...356 lines deleted...]
-    <w:p w:rsidR="00FF57D8" w:rsidP="00B41D91" w:rsidRDefault="00FF57D8" w14:paraId="3EBA7B42" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="67F7DCED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00274114" w:rsidP="00AD3546" w:rsidRDefault="00274114" w14:paraId="25216B4F" w14:textId="006D0C68">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2AE35EB2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...372 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wetgevingsprocedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A3464" w:rsidP="00AD3546" w:rsidRDefault="00FF57D8" w14:paraId="4D4C4D7B" w14:textId="3D33FA9E">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6FB48A09" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...71 lines deleted...]
-    <w:p w:rsidR="007A3464" w:rsidP="00AD3546" w:rsidRDefault="007A3464" w14:paraId="6D16951F" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de SZW-begroting voor 2027 heeft het kabinet gekozen om de eerder beoogde bezuiniging op het kindgebonden budget te verzachten door het hogere afbouwpercentage vanaf het tweede knikpunt in twee stappen in te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7C205E06" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00EF2375" w:rsidR="00FF57D8" w:rsidP="00B41D91" w:rsidRDefault="00AD3546" w14:paraId="0718253C" w14:textId="4D5AAB05">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="00C3F59C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...242 lines deleted...]
-    <w:p w:rsidRPr="00AC22F7" w:rsidR="00D34ED9" w:rsidP="00AD3546" w:rsidRDefault="00D34ED9" w14:paraId="0C541EC3" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze maatregel komt voort uit een bezuinigingsopgave van het vorige kabinet. Omdat dit kabinet de ambitie heeft om per 2027 tevens te hervormen in de kindregelingen is besloten om alle wijzigingen die voor de kindregelingen per 2027 ingaan te bundelen middels deze nota van wijziging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="78B204A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="001540E6" w:rsidR="001540E6" w:rsidP="00AD3546" w:rsidRDefault="001540E6" w14:paraId="38233950" w14:textId="61B6AC93">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6069C0EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...79 lines deleted...]
-    <w:p w:rsidR="000118DC" w:rsidP="00AD3546" w:rsidRDefault="000118DC" w14:paraId="490FC14B" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met deze nota van wijziging wordt het voorliggende wetsvoorstel van het tweede knikpunt naar aanleiding van de Voorjaarsnota 2025 en de voorjaarsbesluitvorming van 2026 aangevuld met de maatregelen uit de voorgestelde SZW-begroting voor 2027, die zowel zien op de kinderbijslag als het kindgebonden budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="541B414D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="007654CC" w:rsidP="00AD3546" w:rsidRDefault="007654CC" w14:paraId="24C1DA94" w14:textId="67D3BAD6">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="34A514D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leeswijzer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E66B6" w:rsidR="002E66B6" w:rsidP="00AD3546" w:rsidRDefault="002E66B6" w14:paraId="372CFE60" w14:textId="0C37D2A2">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3C1C7AB4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...107 lines deleted...]
-    <w:p w:rsidRPr="00054A81" w:rsidR="003F0F6C" w:rsidP="00AD3546" w:rsidRDefault="003F0F6C" w14:paraId="0A008488" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Omdat deze nota van wijziging verschillende maatregelen op de kindregelingen bevat, worden hieronder eerst de wijzigingen in het kindgebonden budget naar aanleiding van de Voorjaarsnota 2025 en de voorjaarsbesluitvorming van 2026 geschetst. Vervolgens wordt ingegaan op de overige maatregelen op de kinderbijslag en het kindgebonden budget uit de voorgestelde SZW-begroting voor 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2B9C30FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00054A81" w:rsidR="00CE5261" w:rsidP="00AD3546" w:rsidRDefault="00CE5261" w14:paraId="5F830AE8" w14:textId="4E95BBED">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="221065CE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wijzigingen tweede knikpunt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6A1E4808" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel tweede knikpunt, naar aanleiding van de Voorjaarsnota 2025 en de voorjaarsbesluitvorming 2026, beoogt een verhoging van het afbouwpercentage vanaf het toetsingsinkomen € 57.950 (prijspeil 2024).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hiermee wordt het kindgebonden budget weer meer gericht op de oorspronkelijke doelgroep: de lage en middeninkomens. Een hoger afbouwpercentage voor toetsingsinkomens vanaf € 57.950 (prijspeil 2024) leidt ertoe dat gezinnen met hogere inkomens vanaf 1 januari 2027 een lager bedrag aan kindgebonden budget ontvangen of het recht op kindgebonden budget verliezen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="26BE3D97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6B4D85CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de SZW-begroting voor 2027 is gekozen om deze bezuiniging op het kindgebonden budget te verzachten door het hogere afbouwpercentage vanaf het tweede knikpunt in twee stappen in te voeren. Met deze nota van wijziging wordt het hogere afbouwpercentage bijgesteld naar 9,95% in 2027 en wordt vanaf 2028 het afbouwpercentage 12,8%. Als gevolg van deze stapsgewijze invoering kunnen ouders met een toetsingsinkomen vanaf € 57.950 (prijspeil 2024) beter anticiperen op de verlaging van het kindgebonden budget of het verliezen van het recht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1812C8F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="23B37356" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00894C89" w:rsidP="00AD3546" w:rsidRDefault="00894C89" w14:paraId="7C436AED" w14:textId="4BF1388B">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wijziging kinderbijslag en kindgebonden budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="365C5D0B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met deze nota van wijziging wordt de intensivering van € 150 miljoen toegevoegd aan dit wetsvoorstel. Hiermee wordt de kinderbijslag per 2027 verhoogd, door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB" w:rsidDel="002A161A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>structureel circa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB" w:rsidDel="002A161A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>€ 245 miljoen op jaarbasis te intensiveren in het basisbedrag van de kinderbijslag. Dit bedrag wordt structureel verhoogd met € 87,24 op jaarbasis. Voor kinderen in de leeftijdscategorieën 0 t/m 5 en 6 t/m 11 betreft het een navenante verhoging van € 61,07 (70%) respectievelijk € 74,15 (85%) per kind per jaar. Daarnaast worden de kindbedragen in het kindgebonden budget per 2027 structureel verlaagd met € 61,07 op jaarbasis en wordt de opslag voor oudere kinderen (voor 12- t/m 17-jarigen) met € 13,09 structureel op jaarbasis verlaagd. Dit staat gelijk aan een extensivering in het kindgebonden budget van structureel circa € 96 miljoen op jaarbasis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...78 lines deleted...]
-    <w:p w:rsidR="00894C89" w:rsidP="00AD3546" w:rsidRDefault="00894C89" w14:paraId="4DD44A60" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="106A4EAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C137E4" w:rsidP="00AD3546" w:rsidRDefault="00894C89" w14:paraId="1F2C516A" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="59594153" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...97 lines deleted...]
-    <w:p w:rsidRPr="00054A81" w:rsidR="00E82DAB" w:rsidP="00AD3546" w:rsidRDefault="00E82DAB" w14:paraId="314335E0" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De gewijzigde bedragen in de kinderbijslag worden bij inwerkingtreding geïndexeerd per 1 januari 2027. De in dit wetsvoorstel genoemde kinderbijslagbedragen zijn dus nog niet geïndexeerde bedragen die uitgaan van de bedragen van 1 juli 2026. De consumentenprijsindex die bepalend is voor de indexatie van de kinderbijslag moet nog bekend worden gemaakt en kan dus niet meegenomen worden in dit wetsvoorstel. De tabelcorrectiefactor die bepalend is voor de indexatie van het kindgebonden budget is daarentegen al bekend en bedraagt 2,6% voor 2027. In de nieuwe kindbedragen van het kindgebonden budget is deze indexatie per 1 januari 2027 daarom al verwerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="502BFE5E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00054A81" w:rsidR="00660507" w:rsidP="00AD3546" w:rsidRDefault="00CA7FA0" w14:paraId="5385A6CB" w14:textId="04B80C14">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="42CA4799" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor het kindgebonden budget geldt dat per 1 januari 2027 meerdere wijzigingen worden doorgevoerd (deels nog in afwachting van parlementaire goedkeuring). Naast de introductie van het tweede knikpunt en de aanpassingen die volgen uit deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB" w:rsidDel="00934BCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nota van wijziging gaat het daarbij onder meer om de doorwerking van de maatregelen uit het pakket Belastingplan 2025 en het wetsvoorstel ‘Vereenvoudiging partnerbegrip toeslagen’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="65297E30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="03DAEDD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In onderstaande tabel 1 is een overzicht te zien van de parameters van het kindgebonden budget na invoering van de diverse beoogde maatregelen. Voor 2028 zijn de bedragen geraamd en nog niet definitief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="00E29132" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0EE8E0F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-[...1077 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
-      <w:r w:rsidR="000B1F1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C840B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-[...22 lines deleted...]
-        <w:t>-parameters in de periode 2026 t/m 2028 (in lopende prijzen)</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Overzicht (voorlopige) Wkb-parameters in de periode 2026 t/m 2028 (in lopende prijzen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4156" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4141"/>
-        <w:gridCol w:w="1135"/>
-        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="1136"/>
         <w:gridCol w:w="1128"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="12F6F1FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="248EB40F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="1A333F4E" w14:textId="07469921">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="170B273F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarieven WKB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="21ED4DC1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>WKB</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="3B104277" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="27CCA73D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="79D2B2BB" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7138A13E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...22 lines deleted...]
-              <w:footnoteReference w:id="7"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="60B0FFDE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="57B91C50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="26ADE2FB" w14:textId="7FB97E73">
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> e.v.</w:t>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="119E6E4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1e kindbedrag e.v.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="77E984E2" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="05FA6B6C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="549BB9CD" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="72F7D3D7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.653</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="7533D64B" w14:textId="05CC0E4D">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2886D57E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-              <w:t>5</w:t>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.755</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="7E7BC892" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="21221C9F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="3DF3E3AF" w14:textId="51947DC5">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="73800539" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Verhoging 12-15 jarigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="507287CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="11554595" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="54D03AB5" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0F5B31EF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>729</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="536901ED" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="38975845" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>744</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="394A400E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="74335720" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="6DCA8352" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="34B0B32A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Verhoging 16-17 jarigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="0D1CCB6A" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="79D61CF5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>964</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="24B46745" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2621E6E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="37EA79AA" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7DA31396" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>996</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="562C2534" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="6429ADD1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="708835FF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="70A26DB8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Alleenstaande ouderkop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="348C5A78" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="225818DE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="0777778D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="28BEBB37" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="0D321A6B" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3820FA28" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="1D54C0B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="1EFE78A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="769C2DC7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2DFE0A3C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> alleenstaanden</w:t>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inkomensafbouwgrens alleenstaanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="60952F17" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="05DB7B70" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.736 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="563C72AD" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="501B30C8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30.910</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00D33C67" w14:paraId="68083136" w14:textId="0925EF1A">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3E2B523B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="65300A96" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="1B145716" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="57719C4B" w14:textId="48A9C7A8">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="236762A1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> paren</w:t>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inkomensafbouwgrens paren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="3C85E075" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="503F8AA9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.141 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="7700C1F7" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="30B75CDF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40.560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00D33C67" w14:paraId="731E1C49" w14:textId="0DD4FF15">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0572AAEF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>41.873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="74B20048" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="6FD8A239" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="7F13163F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="765DACAC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...18 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inkomensafbouwpercentage</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="1A497576" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="02B63FD8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7,60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="0F2BEC0A" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="24BBF09A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,05%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="230AE9A4" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="590A0117" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="5912C098" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="6D535232" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="6BC1C3D6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="64D460DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> alleenstaanden</w:t>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inkomensafbouwgrens alleenstaanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="0382E859" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4294D760" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="50185EB2" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="63175697" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>61.917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="51F5ADA0" w14:textId="35285988">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1161BB18" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>63.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="6A35F328" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="76CD1246" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="3F736F85" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="30853722" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> paren</w:t>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inkomensafbouwgrens paren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="4A8A1529" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="01A0EDA5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="2E5AA98D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="15C981B3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>61.917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="67275006" w14:textId="4E81FE45">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6E8170B0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>63.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="01AFC8C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="2385850E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="32BE44D6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3442F31A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C840B7">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inkomensafbouwpercentage</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="48639085" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0775070A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="2EAC22CC" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2F9BAEE6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9,95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="1CBFB5D7" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0291841A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12,80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="26A84813" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="4A777890" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="4FB5712C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="544E38FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vermogensgrens alleenstaanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="7EC395C0" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="57ED16A7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 146.011 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="3054E5C1" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3D8AEF37" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 119.122 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="43FEF275" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1607F610" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 121.506 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="00E712DA" w:rsidTr="00C2291C" w14:paraId="5C465CCE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="36A62DEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="20E1C504" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6459015B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vermogensgrens paren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="104FE234" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4595E01E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 184.633 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="63A59DC2" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="21C3B37F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 158.748 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C840B7" w:rsidR="00E712DA" w:rsidP="001F547A" w:rsidRDefault="00E712DA" w14:paraId="63A21682" w14:textId="77777777">
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6BC9C562" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 161.924 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EF2375" w:rsidR="00234A66" w:rsidP="00DC4D12" w:rsidRDefault="00234A66" w14:paraId="659D2E04" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="203C912D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00054A81" w:rsidR="003423FB" w:rsidP="003423FB" w:rsidRDefault="003423FB" w14:paraId="2846EFDC" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4E9A280A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zie verder in onderstaande tabel 2 een (voorlopig) overzicht van hoe de parameters van de kinderbijslag zich naar verwachting ontwikkelen de komende jaren als gevolg van de voorgestelde verhoging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003423FB" w:rsidP="003423FB" w:rsidRDefault="003423FB" w14:paraId="446CA669" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0AFEE66C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6FDA6817" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2291C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Overzicht (voorlopige)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AKW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2291C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kindbedragen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de periode 2026 t/m 2028 (in lopende prijzen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5095" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4141"/>
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="4142"/>
+        <w:gridCol w:w="851"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="847"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="003423FB" w:rsidTr="00C22781" w14:paraId="0DF1E679" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="246C3776" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="7B4FFA92" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="28D836AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> (op kwartaalbasis)</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AKW-kindbedragen (op kwartaalbasis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="464CAFDF" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="09B5D86D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="0703C92B" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="203C77B6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:footnoteReference w:id="8"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="37493137" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4AC937BD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C2291C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:footnoteReference w:id="9"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="003423FB" w:rsidTr="00C22781" w14:paraId="5F3D7BEA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="10CABDE3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="14235B1E" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="66986FA0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="2B6B595A" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="00FF2B17" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="504FA829" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5824BC4A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Juli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="1AF31E43" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="14583FCC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="7BDCC35B" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="18943D0B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Juli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="5F3F8426" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="09F690DD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="22BD9D05" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="532014CC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Juli</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="003423FB" w:rsidTr="00C22781" w14:paraId="05D7BA9B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="4DF26ACB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="54C7BB90" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4CE376E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0- t/m 5-jarigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="0D737150" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4D550954" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>295,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="20CEB00E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5253C90F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>298,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="3444C016" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="735533B7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>321,89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="4C89CBE8" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="26ADE992" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>322,76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="5D605ACC" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="78E643B4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>328,79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="548823F1" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="34C03D0A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>331,29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="003423FB" w:rsidTr="00C22781" w14:paraId="5FAB49EE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="0556929D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="401E8EEC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="67F7D67E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6- t/m 11-jarigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="6F5DB991" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="29EC9D6E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>358,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="79A4D49A" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="75604FE3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>362,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="437D0B8F" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0AE5A9E2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>390,86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="2F315148" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="27B304AA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>391,92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="1207F2F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="19C6C520" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>399,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="56002C2B" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="79852E85" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>402,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E712DA" w:rsidR="003423FB" w:rsidTr="00C22781" w14:paraId="630DE4F6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="61243426" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="pct"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="49402745" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="654352E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12- t/m 17-jarigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="3D2F6CEA" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="62D00E6E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>421,53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB136C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="5F722798" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="62C679BC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>426,29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="3965E336" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="73391116" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>459,84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="14CA652A" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6F51797E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>461,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="3397A7DE" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="23AEC465" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>469,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C2291C" w:rsidR="003423FB" w:rsidP="00C22781" w:rsidRDefault="003423FB" w14:paraId="5C0FBE8C" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="02B126A5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>473,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00054A81" w:rsidR="00777BE7" w:rsidP="00AD3546" w:rsidRDefault="00777BE7" w14:paraId="1031F4D1" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="44F17617" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AD3546" w:rsidR="00A42CB0" w:rsidP="00AD3546" w:rsidRDefault="00A42CB0" w14:paraId="31155819" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7E4C2A7E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Budgettaire gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00054A81" w:rsidR="00140ADB" w:rsidP="00AD3546" w:rsidRDefault="00140ADB" w14:paraId="38C565EF" w14:textId="4BCB6121">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4B071151" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...68 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De introductie van een stapsgewijze invoering van het tweede knikpunt in het kindgebonden budget in combinatie met de intensivering op de kinderbijslag en de extensivering op het kindgebonden budget leidt in 2027 tot een opbrengst van per saldo circa € 52 miljoen. Structureel leiden deze maatregelen tot een opbrengst van per saldo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB" w:rsidDel="0037048D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2291C" w:rsidR="0037048D">
-[...128 lines deleted...]
-    <w:p w:rsidR="00FE1B59" w:rsidP="007676DE" w:rsidRDefault="00FE1B59" w14:paraId="3A0A5369" w14:textId="77777777">
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>€ 193 miljoen op jaarbasis. De financiële gevolgen van deze onderhavig Nota van Wijziging worden via de ontwerpbegroting SZW 2027 en de 2e suppletoire begroting 2026 verwerkt in de SZW-begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="69303FD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7B0E1F20" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="004E3A5F" w:rsidR="007676DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...53 lines deleted...]
-        <w:t>(prijspeil 2026)</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabel 3. Budgettaire effecten (prijspeil 2026)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Rastertabel4-Accent4"/>
+        <w:tblStyle w:val="Rastertabel4-Accent41"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4139"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1031"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
-        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="956"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00891627" w:rsidR="00FE1B59" w:rsidTr="00891627" w14:paraId="39132D75" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="7A8EF4BB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="007676DE" w:rsidRDefault="007676DE" w14:paraId="7B8A3896" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="67CD10C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(bedragen in € miljoenen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="007676DE" w14:paraId="00A9DCD0" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="41096966" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="007676DE" w14:paraId="0F88D708" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="211D565B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="007676DE" w14:paraId="0FADFB9E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7D86B4E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="007676DE" w14:paraId="209A93BC" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="33D6E593" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="007676DE" w14:paraId="65225F62" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5632025B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="007676DE" w14:paraId="72B2311D" w14:textId="23ECE054">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5791419C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...36 lines deleted...]
-              <w:t>.)</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2031 (struc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00891627" w:rsidR="00FE1B59" w:rsidTr="00891627" w14:paraId="1A311993" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="6EC7EAF6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="007676DE" w:rsidRDefault="00F666BA" w14:paraId="2FC3A82A" w14:textId="0A57A531">
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="594F9BD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Wkb</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="001711C1" w14:textId="7E5C387C">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5E19CB16" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="1010B8F6" w14:textId="3AEBD0B9">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1E90F83D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="6C947069" w14:textId="03B31796">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3A900F8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="15A958BD" w14:textId="089C88D2">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="43B19ACB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="1CBDFDFD" w14:textId="7839A405">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0F8C4048" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="3FC596A5" w14:textId="56565BCF">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="128AB82A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-438</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00891627" w:rsidR="00226A44" w:rsidTr="00891627" w14:paraId="6ABB9612" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="543DCE12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="00226A44" w:rsidP="00226A44" w:rsidRDefault="00226A44" w14:paraId="2F02ADF0" w14:textId="35B0FFDE">
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="068DD90E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Wv. oorspronkelijk wetsvoorstel (incl. 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NvW) - introductie tweede knikpunt op 57.950 euro i.c.m. afbouw van 12,35% in 2027 en struc. 12,80% per 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0ACCA0F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>-29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6747E404" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>-348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4C0367D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>-333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="39B261CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>% per 2028</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="00226A44" w:rsidP="00226A44" w:rsidRDefault="00226A44" w14:paraId="14D78C82" w14:textId="03FC9A3E">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0B5E6A50" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1031" w:type="dxa"/>
+              </w:rPr>
+              <w:t>-342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="243" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00891627" w:rsidR="00226A44" w:rsidP="00226A44" w:rsidRDefault="00226A44" w14:paraId="2C36132C" w14:textId="0CB5F8D8">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="40213011" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...90 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-342</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00226A44" w:rsidR="00FE1B59" w:rsidTr="00891627" w14:paraId="06188062" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="20DF92CE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidP="00226A44" w:rsidRDefault="00226A44" w14:paraId="56F0C94B" w14:textId="5ABF94A9">
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="621776D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Wv. Wkb-tariefverlaging - 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tranche enveloppe ’Versterking van gezinnen’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3936B19B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="02485430" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> tranche enveloppe ’Versterking van gezinnen’</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidP="00226A44" w:rsidRDefault="00226A44" w14:paraId="6E673110" w14:textId="31F5D2BF">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2BD276DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1031" w:type="dxa"/>
+              </w:rPr>
+              <w:t>-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidP="00226A44" w:rsidRDefault="00226A44" w14:paraId="07D22575" w14:textId="3EA2B4D7">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="442652A1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>-102</w:t>
+              </w:rPr>
+              <w:t>-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidP="00226A44" w:rsidRDefault="00226A44" w14:paraId="23F3A9AF" w14:textId="03007294">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0D3CB545" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1020" w:type="dxa"/>
+              </w:rPr>
+              <w:t>-96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="243" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidP="00226A44" w:rsidRDefault="00226A44" w14:paraId="55C1708B" w14:textId="43383C68">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6D02D62E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...30 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-96</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidTr="00891627" w14:paraId="77790425" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="4F7AAB0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB50C5" w:rsidR="00226A44" w:rsidP="007676DE" w:rsidRDefault="00FB50C5" w14:paraId="3D8E04D5" w14:textId="501833DD">
-[...4 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3C0FB87C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Wv. verzachting tweede knikpunt – afbouw verlagen van 12,35% naar 9,95% in 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="42254A1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2B98DE94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-              <w:t>9,95% in 2027</w:t>
+              </w:rPr>
+              <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB50C5" w:rsidR="00226A44" w:rsidRDefault="00FB50C5" w14:paraId="0C5C2C55" w14:textId="5BE3AAD7">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="229F9568" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...42 lines deleted...]
-              <w:t>150</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidRDefault="00FB50C5" w14:paraId="51F4ACA6" w14:textId="5899B65A">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5F336EC0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidRDefault="00FB50C5" w14:paraId="329036D2" w14:textId="37C60A9C">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="532CAFE3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...34 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00226A44" w:rsidR="00226A44" w:rsidRDefault="00FB50C5" w14:paraId="001D19F2" w14:textId="3A2A95FB">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="74648622" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007676DE" w:rsidR="00FE1B59" w:rsidTr="00891627" w14:paraId="1A2FEE0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="4DFA03ED" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00116103" w:rsidR="007676DE" w:rsidP="007676DE" w:rsidRDefault="007676DE" w14:paraId="68AEE9E0" w14:textId="03830345">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="300116B9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">AKW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007676DE" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="194F2F89" w14:textId="70FD1A4C">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="34D17A7E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007676DE" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="0DDF6999" w14:textId="0860B870">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="635511F5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>248</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007676DE" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="4EE2C95B" w14:textId="01904F26">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="519ECA35" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>247</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007676DE" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="6D53796E" w14:textId="18390999">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="53C023CD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007676DE" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="366654D7" w14:textId="5F31ED2D">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0D2A536E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007676DE" w:rsidR="007676DE" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="0ED19AE5" w14:textId="1964BE57">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2BCF6247" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>245</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007676DE" w:rsidR="00037765" w:rsidTr="00891627" w14:paraId="6F4289BE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="4A263C7A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00116103" w:rsidR="00037765" w:rsidP="007676DE" w:rsidRDefault="00037765" w14:paraId="7FCDB370" w14:textId="302B97FF">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0B75758A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Saldo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00093EAB" w:rsidR="00037765" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="1169C2A1" w14:textId="1FDC1B18">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="342AEBD3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-24</w:t>
             </w:r>
-            <w:r w:rsidR="002B43AD">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:footnoteReference w:id="10"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="9"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00093EAB" w:rsidR="00037765" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="215C668B" w14:textId="58CB234F">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6DA5DC6F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00093EAB" w:rsidR="00037765" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="70D6A3FB" w14:textId="04166213">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0F0685EA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00093EAB" w:rsidR="00037765" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="755DCAF1" w14:textId="69BD143E">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="084C1197" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00093EAB" w:rsidR="00037765" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="2A3F7C02" w14:textId="15BE8836">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="694B8E71" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00093EAB" w:rsidR="00037765" w:rsidP="00093EAB" w:rsidRDefault="00556CE0" w14:paraId="60852753" w14:textId="497C327E">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="12A474EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-193</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007676DE" w:rsidP="00AD3546" w:rsidRDefault="007676DE" w14:paraId="592D486C" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="37EAFDBF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00054A81" w:rsidR="00494F7B" w:rsidP="00093EAB" w:rsidRDefault="007676DE" w14:paraId="617CED9A" w14:textId="3CC8DDB7">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4D1551AB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...67 lines deleted...]
-    <w:p w:rsidRPr="00AD3546" w:rsidR="00A42CB0" w:rsidP="00AD3546" w:rsidRDefault="00FE63D8" w14:paraId="15FB5157" w14:textId="25837AC9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder heeft het kabinet ook middelen vrijgemaakt voor ondersteunde maatregelen, zoals het onderzoeken van de mogelijkheden van een ouder-kindportaal en is er een reservering voor Caribisch Nederland gedaan conform het comply-or-explain-principe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="45EAD953" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="003F74AF" w:rsidP="003F74AF" w:rsidRDefault="003F74AF" w14:paraId="6E6BB003" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inkomenseffecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5DA01493" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...157 lines deleted...]
-    <w:p w:rsidR="003F74AF" w:rsidP="003F74AF" w:rsidRDefault="003F74AF" w14:paraId="344C6731" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inkomenseffecten als gevolg van de maatregelen in het wetsvoorstel en de nota van wijziging zijn tweeledig. De intensivering in de kindregelingen, vormgegeven als een verhoging van de kinderbijslag en een verlaging van de kindbedragen in het kindgebonden budget, leidt op zichzelf tot een beperkt positief inkomenseffect voor vrijwel alle huishoudens met kinderen. Dit verbetert ook de zekerheid van het inkomen. De invoering van een tweede knikpunt in de afbouw van het kindgebonden budget zorgt voor een negatief inkomenseffect voor huishoudens met kinderen en een inkomen boven de inkomensgrens bij het tweede knikpunt (€ 61.917 in 2027). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="614239EB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="003F74AF" w:rsidP="003F74AF" w:rsidRDefault="003F74AF" w14:paraId="721F7F44" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="44B4E980" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...67 lines deleted...]
-    <w:p w:rsidR="005E6123" w:rsidP="005E6123" w:rsidRDefault="005E6123" w14:paraId="57FFE3D7" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabel 4 bevat de procentuele inkomenseffecten van de twee maatregelen in combinatie voor de jaren 2027 en 2028. Huishoudens in de vierde inkomensgroep ondervinden in doorsnee een negatief inkomenseffect van de hierboven genoemde aanpassingen in de kindregelingen. Dit is de inkomensgroep die met name nadeel heeft van de invoering van het tweede knikpunt in de afbouw van het kindgebonden budget. Voor de hoogste inkomensgroep en de groep tweeverdieners is het inkomenseffect in doorsnee positief. Huishoudens in deze groepen hebben weinig of geen last van de verlaging en versnelde afbouw van het kindgebonden budget en profiteren van de hogere kinderbijslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6B6EBA60" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="005E6123" w:rsidP="005E6123" w:rsidRDefault="005E6123" w14:paraId="0ED492C3" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="11F0DDC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...318 lines deleted...]
-          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het aantal huishoudens dat het recht op kindgebonden budget verliest door de hierboven genoemde maatregelen (wijzigingen tweede knikpunt én intensivering van €150 miljoen) ligt op circa 100.000. Dit betreft de gezinnen met een inkomen aan het einde van het huidige afbouwpad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="292A2E49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Onopgemaaktetabel2"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2629"/>
+        <w:tblStyle w:val="Onopgemaaktetabel21"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="676" w:tblpY="3406"/>
         <w:tblW w:w="5773" w:type="pct"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2159"/>
-        <w:gridCol w:w="1663"/>
+        <w:gridCol w:w="2161"/>
+        <w:gridCol w:w="1664"/>
         <w:gridCol w:w="1663"/>
         <w:gridCol w:w="1663"/>
         <w:gridCol w:w="1663"/>
         <w:gridCol w:w="1661"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004946D1" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="261F34F6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="28BCBB74" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="3FBF0620" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1FA86870" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1ABB5F11" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Inkomenseffect 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="213AC281" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aantal huishoudens met effect 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="66449299" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Inkomenseffect 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6FB8D936" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aantal huishoudens met effect 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2171E075" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Totaal aantal huishoudens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="14257EA0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="4263F911" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="163F7B4A" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6B700789" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Inkomensgroep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="43DE0E07" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="38CCF4BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="29D5DA77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0C2ADEFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="63B8C4D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="787AF897" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="2A854490" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="7D778282" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1056EB47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1e 20%- groep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="6CD6B2E1" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="718CBE0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0399531C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3F64394A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>190.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2C1605E8" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="02F69ED5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="63ED599D" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4A3807C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>190.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2393CF0D" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="628F3230" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.627.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="7ADF6F2A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="454C419E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="209FB504" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="55A41C15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2e 20%- groep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="29F00D2E" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="13D62E51" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="7936766C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1ABBA75B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>167.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="396A0FD6" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2C0FFDF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="34EE4F4C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7C8DBCA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>167.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="3564E62F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="648B0BB0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.627.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="28AB0A73" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="6A6FF3BB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="68B89325" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="197E2CB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3e 20%- groep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0BF1DA12" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1885DB39" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5847A008" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6237C769" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>298.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="4ED33549" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="10E9FFB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="17B01E51" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7C038031" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>298.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5A87D95F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2D59D5E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.627.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="33FF94E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="1A0C0B41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="44BC97B2" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="63E62D97" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4e 20%- groep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="1214712B" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="106FDFD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="35462882" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2EEAD063" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>515.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5F8CCB4E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="01492FEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="37606580" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6FC02EEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>515.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0822A423" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3AD50ACC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.627.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="68736A97" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="0B86FE1C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="6EFF3E1F" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5B18799B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5e 20%- groep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="50FF28EA" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="54FE039A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="67D18A5F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2FDD120C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>608.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="6CB657E5" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4F0A2DCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2A56CFEC" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="548BEA56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>608.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5F736195" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="16A9CF6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.626.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="461C1B22" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="206E588F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2ECD1E6A" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="54CF4187" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0E149025" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2E11AB37" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="45EA816E" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="76E22848" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="50743652" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5D30410C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="1554CE12" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1F3C62F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="717239B0" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6AAD965D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="0ABECF5E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="3EED1627" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="3F49CD7B" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="44483992" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Inkomensbron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0D5CB144" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="21D564CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="38093F6B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="12886F8E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="55D2AACF" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="172C49B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0DEFB738" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1914D4FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="4054A806" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4F3BA9C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="1516BD2C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="53C66C1F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5525ECD0" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2877AE5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Werkenden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2AFAD316" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1268D13F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="7380BF91" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5A301ED9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.626.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2D420FF1" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="031C572F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5A6A6A8A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="71494C36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.626.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="3F860FBE" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="23FD9EEB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.288.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="5A89AA58" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="5A927DBC" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="24640FF6" w14:textId="77777777">
-[...30 lines deleted...]
-              <w:t>n</w:t>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7E2EB76D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Uitkeringsgerechtigden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2DC51514" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="613FCC74" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="7CC66964" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="679361B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>141.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="62C62C51" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1C18B90C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="679F1D87" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7B7FB5BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>141.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5E3CB8C8" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6D6BC5DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>623.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="49D9D859" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="1A0C60E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="6E58DC11" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="40EE7608" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Gepensioneerden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="61FF59CE" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1732D77E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="1C2527C1" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1481B44C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5872CA83" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4EEE91F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="46CFF4A8" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="31618539" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="32E9AE8B" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="054097CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.132.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="2D7A5EC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="1E86B3BC" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="454D9D9B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="67ED3D33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="4DA423E4" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1351C6D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2D01C0D7" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4345DC81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="374FB7DF" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6A2915C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="084DAF98" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="45348599" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="27561BEF" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0AF61B6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="2C8C1EF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="577B2842" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="4A924EDB" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="30AA014C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Huishoudtype</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="69E8169A" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="05009DD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="07B7F322" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="03B359A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="36F70305" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="12825540" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="3D3B9BFA" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2D0D30F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="32DB9266" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6E1C8730" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="5966E37E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="5F2FC7ED" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="168C76EC" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2AC45481" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Tweeverdieners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="25BAEE03" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="48EA9B40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0F49BE5D" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6B52BD8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.314.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="1B189E06" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="603E486C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="1A73146A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="506D49A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.314.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="4BE2DDE1" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0BAF4D29" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3.947.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="4F1D2965" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="4D87F8C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5B32420C" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4715CB7A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Alleenstaanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="321CA811" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2A2BF53E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="106868A0" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="736C10E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>352.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="10826A71" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="13D175C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="763A19E2" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="659F9FD1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>352.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2DFFF315" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="37C2F6EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3.862.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="7E9A50F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="1F240B30" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2CC9ED72" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="745FCED8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Alleenverdieners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="59A6FB84" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1A8F2B88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="760BCD44" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0185CC03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>111.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="3DCEB37F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="04F04D22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="3DC8EA7A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="11CBD41E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>111.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5FD80DE7" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="53953BCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>325.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="54DEBF7B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="5C6267A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="01215C8B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="44CDE2B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="77E7EC2D" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="297F5BC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="175C7695" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="15EFA35A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="513DF749" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="255A7BEE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="51449E75" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1B5110D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="507FE0C5" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0FFF9E23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="2D95ACAA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="25EE4EFE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0064AA54" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="462E46D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kinderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="30E7076C" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="78602DD2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="2A1488D6" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1CCAC654" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="70D2505B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2A2753DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="4F61B25C" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="41C92CD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="720464A3" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5DC9E8A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="649C74CA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="2DC0E9AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="620DBB84" w14:textId="77777777">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> met kinderen</w:t>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="42592C55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hh met kinderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="43DF94EA" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="72068C59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="7360A64D" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="00431983" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.774.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5DD8DB3F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="29366EB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="635FE2B7" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="284217D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.774.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="708976B8" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0A9914D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.774.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="7B18FDF9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="4FD6D65F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="613964A3" w14:textId="77777777">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> zonder kinderen</w:t>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5CD15176" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hh zonder kinderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00F666BA" w14:paraId="71D6B9B2" w14:textId="368B10C8">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="652EFDDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>n.v.t.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="559EE4DD" w14:textId="73C758B8">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="56CE4454" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n.v.t. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="42202F12" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>n.v.t.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00213E51">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00F666BA" w14:paraId="4BBECE39" w14:textId="42162B71">
-[...24 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="67BA963C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n.v.t.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="71FA35AC" w14:textId="68517834">
-[...46 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7C226DAF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.254.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC6333" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="3154CD0F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="12AE0C23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="08D44307" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7FEAE7D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="521C29E6" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="71CCB0BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="1D804BE7" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="54A54542" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5DEC8D3F" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="635EE5E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="56F389CB" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4AA651C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="57FA1DC4" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="699BA24B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003E79D0" w:rsidR="00FC49AB" w:rsidTr="003F74AF" w14:paraId="73921934" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00FC6497" w14:paraId="79B87765" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E29F1" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="1D4B7EA9" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3A145BFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alle huishoudens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="7446D46F" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3A1967AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="5C50AB9F" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7BAB3A3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.778.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="1DD4D1FF" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="72E5AFDD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="0888F84F" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7098A798" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.778.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00213E51" w:rsidR="00FC49AB" w:rsidP="003F74AF" w:rsidRDefault="00FC49AB" w14:paraId="09AAABEB" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2B626B3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.134.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A27B13" w:rsidP="00AD3546" w:rsidRDefault="00A27B13" w14:paraId="73290D01" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="202FB961" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="003E0780" w:rsidR="003F74AF" w:rsidP="003F74AF" w:rsidRDefault="003F74AF" w14:paraId="41DC6280" w14:textId="77777777">
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabel 4: Inkomenseffecten en aantallen huishoudens die een effect ondervinden van de maatregelen in het wetsvoorstel en de nota van wijziging voor de jaren 2027 en 2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="61E77E9A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6078DA28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="08676225" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...137 lines deleted...]
-    <w:p w:rsidRPr="003F74AF" w:rsidR="003F74AF" w:rsidP="00AD3546" w:rsidRDefault="003F74AF" w14:paraId="3A947662" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 5 toont de kindbedragen in euro’s voor een paar met twee jonge kinderen in drie situaties: zonder het wetsvoorstel, met het wetsvoorstel en zonder deze nota van wijziging, en met het wetsvoorstel en deze nota van wijziging. De vermogensgrens in het kindgebonden budget wordt ook per 2027 verlaagd. De inkomenseffecten van deze wijziging zijn niet meegenomen in de tabellen, omdat deze maatregel geen onderdeel is van het wetsvoorstel. In de tabel is zichtbaar dat het oorspronkelijke wetsvoorstel leidt tot lagere kindbedragen voor inkomens voorbij het tweede knikpunt. Deze nota van wijziging zorgt ten opzichte van het wetsvoorstel voor een (lichte) stijging van de kindbedragen. De stijging is in 2028 het hoogst bij de hoogste inkomens, omdat die geen recht meer hebben op kindgebonden budget en daarom geen nadeel ondervinden van de verlaging van het kindgebonden budget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="012CCB0F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="003F74AF" w:rsidRDefault="003F74AF" w14:paraId="7F3F6FEB" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5110262E" w14:textId="4F52872C">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:eastAsia="DejaVu Sans"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> budget en kinderbijslag) voor een paar met twee jonge kinderen (leeftijden 6-11) op jaarbasis, afgerond op tientallen, voor de jaren 2027 en 2028</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabel 5: Hoogte te ontvangen kindbedragen (kindgebonden budget en kinderbijslag) voor een paar met twee jonge kinderen (leeftijden 6-11) op jaarbasis, afgerond op tientallen, voor de jaren 2027 en 2028</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10916" w:type="dxa"/>
         <w:tblInd w:w="-861" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidTr="007404C9" w14:paraId="2E94FF4C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="660E34D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="2EFE8205" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="73958C6F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="74CEB741" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4B397F0D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="395936B8" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="77CBF1F5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D00F35" w:rsidR="007404C9" w:rsidTr="007404C9" w14:paraId="2AAB565E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="0B810C20" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="2512C0E8" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4A0E3196" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Toetsings- inkomen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="5B7F43E5" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1D912FA5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D00F35">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Zonder wetsvoorstel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="3C5C8A33" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="65DD92D9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D00F35">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Wetsvoorstel</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="452E907B" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="00577ABC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="2669A33D" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="370C20FD" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Knikpunt:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="3DA82BDC" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="675A6792" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 61.917</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="77A76272" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="12443637" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="6B78B336" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5DE09E37" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afbouwpercentage na tweede knikpunt:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="10800BF1" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0D2293B4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12,35%</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="1B56D0A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="02890D34" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="6C8E6D2E" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5ECC28D4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Exclusief versterking gezinnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="2EFF5C7F" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="59473BE9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D00F35">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Wetsvoorstel plus nota van Wijziging</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="158C4570" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1CD243E5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="4150903C" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="49837165" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Knikpunt:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="4ABA30A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="52A21B4A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 61.917</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="63DFA5BB" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2FFDB96E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="15E5F21E" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="33BF78BE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afbouwpercentage na tweede knikpunt:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="3186340D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5387EB50" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9,95%</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="0487B7AF" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="205B312F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="659E69B2" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="657A98BC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> versterking gezinnen</w:t>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inclusief 150 mln versterking gezinnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="0949C98E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2B425B22" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D00F35">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Zonder wetsvoorstel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="6EC5F1AC" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2BAF0457" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93" w:right="-25"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D00F35">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Wetsvoorstel</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="3AD55051" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7446410A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="2476FE95" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="463A08C1" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Knikpunt:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="041154BA" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3B6EB226" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 63.156</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="27EC18B2" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="20B53413" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="277C3630" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="629B6F54" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afbouwpercentage na tweede knikpunt:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="63379AE3" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="000ACCBA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12,8%</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="673DF34B" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="395C9B91" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="4EAB759D" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="30C8D2A9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Exclusief versterking gezinnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="22CBDB0F" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="23465B5D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D00F35">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetsvoorstel plus nota van Wijziging </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="019F8BD2" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5D2BBA94" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="60C3A1B2" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="71A197A7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Knikpunt:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="4C1F2286" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5F43E457" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 63.156</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="617C5375" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4A9BD56A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="799A951A" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="57572E5B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afbouwpercentage na tweede knikpunt:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="3A571256" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="469A33A6" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12,8%</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="39674BE1" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="24BC31EF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="4AD6BA06" w14:textId="77777777">
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="62D4745D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inclusief versterking gezinnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D00F35" w:rsidR="007404C9" w:rsidTr="007404C9" w14:paraId="74C6A1D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="1939D788" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="0A1D13FE" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="70BAD029" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 60.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="1894A176" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="49D09900" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>6.850</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 6.850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="1902E976" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="628A6240" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>6.850</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 6.850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="1FC3132F" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="71E81580" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>6.870</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 6.870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="19C3B836" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6F8DD10C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 7.160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="047EA3B2" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2E99BBD0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 7.160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="095AA05C" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5AC6D72E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 7.190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D00F35" w:rsidR="007404C9" w:rsidTr="007404C9" w14:paraId="14210604" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="2C7ABB73" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="033BACB2" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5B0E2B63" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 70.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="235CD83F" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="49A34A88" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>6.040</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 6.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="3BE0A97A" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="186F2DE2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>5.690</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 5.690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="34D28DD4" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7C3FEED8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>5.910</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 5.910</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="0C97D60F" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3BBADA11" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 6.310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="37FBC156" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0A4C92EC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 6.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="5034C972" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="36AD2BEC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 6.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D00F35" w:rsidR="007404C9" w:rsidTr="007404C9" w14:paraId="3C74F764" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="4E1FC635" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="51F074A2" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7B7605E3" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 80.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="10B75900" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="79CCD0DE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>5.240</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 5.240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="64DE08EC" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4175DB25" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>4.460</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 4.460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="35094138" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6164F614" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>4.920</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 4.920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="3F17C202" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="79413CB9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 5.460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="0D7A9734" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="56C36EC8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 4.730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="33075C84" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="227DC5F3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 4.760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D00F35" w:rsidR="007404C9" w:rsidTr="007404C9" w14:paraId="2909E3A7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="35187A86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="6E437D15" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3403AB4F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 90.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="2E2292F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0BCFB731" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>4.430</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 4.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="7F6C6C16" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3AB37CD6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>3.220</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 3.220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="7D7B72D6" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="12C8F3C3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>3.920</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 3.920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="03F17CD9" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="423C4766" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 4.610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="624F431B" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1D8BD971" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 3.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="15CE5E71" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="19217F2C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 3.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D00F35" w:rsidR="007404C9" w:rsidTr="007404C9" w14:paraId="2D468A12" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidTr="00732468" w14:paraId="730E5215" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="7B6F45E5" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="072141B9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 100.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="76D96649" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="21E2FDEC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>3.630</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 3.630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="0D3607B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1C34048D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>2.980</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 2.980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="6CD2C16F" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="129F6972" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-              <w:t>3.130</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>€ 3.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="6C53A3E0" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="089CF430" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 3.760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="5FC2BF96" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="08508AA4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 3.050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="007404C9" w:rsidRDefault="00D00F35" w14:paraId="4D3CB708" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="14E367B5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0ADB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€ 3.210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00D00F35" w:rsidR="00D00F35" w:rsidP="00D00F35" w:rsidRDefault="00D00F35" w14:paraId="062B980E" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="076FECD6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:eastAsia="DejaVu Sans"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="008972E0" w:rsidP="00DE1F9A" w:rsidRDefault="008972E0" w14:paraId="6C9BE614" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6BDD954C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E14EA2" w:rsidP="00DE1F9A" w:rsidRDefault="00E14EA2" w14:paraId="17742FB6" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2EB5705C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="005840B6" w:rsidR="0076544A" w:rsidP="003F74AF" w:rsidRDefault="0076544A" w14:paraId="1BD3DC86" w14:textId="32E55753">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="01A434B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gevolgen voor Caribisch Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005840B6" w:rsidR="009C25BD" w:rsidP="005840B6" w:rsidRDefault="0076544A" w14:paraId="4F36D35B" w14:textId="54F424EC">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="138637C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet wil de bestaanszekerheid en de voorzieningen in Caribisch Nederland verbeteren. Dat doen we samen met Bonaire, Sint Eustatius en Saba. Dit betekent dat alle verbeteringen die we voorstellen voor Europees-Nederland in principe van toepassing zijn voor Caribisch Nederland, tenzij er redenen zijn om dat niet te doen. Het verhogen van </w:t>
       </w:r>
-      <w:r w:rsidRPr="005840B6" w:rsidDel="00884C40">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE0ADB" w:rsidDel="00884C40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00884C40">
-[...135 lines deleted...]
-    <w:p w:rsidR="009C25BD" w:rsidP="005840B6" w:rsidRDefault="009C25BD" w14:paraId="083B10A5" w14:textId="77777777">
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kinderbijslag geldt ook voor de kinderbijslagvoorziening BES (KBV BES). De verhoging van deze bedragen zal in het najaar per ministeriële regeling worden aangepast via de regeling waarmee jaarlijks de bedragen worden geïndexeerd (Regeling tot wijziging van bedragen en vaststelling van percentages en bedragen ten gevolge van de consumentenprijsindexcijfers voor 2027 BES).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De KBV BES zal per 1 januari 2027 op de verschillende eilanden met circa 4 USD per kind per maand worden verhoogd. Dit draagt bij aan meer (financiële) zekerheid voor gezinnen met kinderen op Caribisch Nederland. Het verlagen van de kindbedragen van het kindgebonden budget is niet van toepassing voor Caribisch Nederland, omdat er (nog) geen sprake is van een inkomensafhankelijke kindregeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1F16A018" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="005840B6" w:rsidR="0076544A" w:rsidP="005840B6" w:rsidRDefault="0076544A" w14:paraId="5AE53FE1" w14:textId="3E7777C8">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="42086CAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regeldrukeffecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005840B6" w:rsidR="0076544A" w:rsidP="005840B6" w:rsidRDefault="009C25BD" w14:paraId="71559DC8" w14:textId="3B42CD7D">
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="583E3AFE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...123 lines deleted...]
-    <w:p w:rsidR="00DD4B5A" w:rsidP="00B0245A" w:rsidRDefault="00DD4B5A" w14:paraId="269F545D" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De verhoging van de kinderbijslag en verlaging van het kindgebonden budget heeft geen gevolgen voor de regeldruk en de procedures, rechten en plichten waar burgers aan moeten voldoen. Door de verlaging van het kindgebonden budget en de introductie van het tweede knikpunt zal de groep ouders die nu recht heeft op kindgebonden budget afnemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="666A1A75" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="003F74AF" w:rsidRDefault="003F74AF" w14:paraId="63C9DE59" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1E356E5D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Toetsing en consultatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="02D7B24A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De SVB acht het verhogen van de kinderbijslag en het verlagen van het kindgebonden budget per 1 januari 2027 uitvoerbaar. Het verhogen van de kinderbijslag is een eenvoudige aanpassing van de bedragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="27DF85D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238563062" w:id="0"/>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het verlagen van het kindgebonden budget in combinatie met de stapsgewijze afbouw van het tweede knikpunt is ook uitvoerbaar voor Dienst Toeslagen. De combinatie van alle maatregelen die op het kindgebonden budget worden getroffen zorgen wel voor complexiteit, met name in de communicatie naar de burger. Gezien deze communicatie-opgave is het van belang uiterlijk 1 oktober de voorbereidingen daarvoor te treffen. Het is voor Dienst Toeslagen anders niet mogelijk om voor het begin van het toeslagjaar 2027 de burger correct en eenduidig te informeren. Daarnaast geeft de onzekerheid rond besluitvorming na 1 oktober een verhoogd risico op financiële gevolgen voor de burger en verhoogde kans op uitvoeringslasten. Voor Dienst Toeslagen is het van belang dat uiterlijk per 15 oktober alle parameterwijzigingen zijn doorgegeven.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="451D80F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evaluatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="17E94CA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het beleid gericht op de tegemoetkoming van ouders wordt eens in de vier tot zeven jaar periodiek geëvalueerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De meest recente evaluatie is in januari 2026 naar de Kamer gestuurd. De huidige aanpassingen van het kindgebonden budget zullen onderdeel uitmaken van een daarop volgende evaluatie die de periode vanaf 2024 zal bestrijken en die naar verwachting omstreeks 2031 zal plaatsvinden. Deze periodieke evaluatie zal de doeltreffendheid en doelmatigheid van de kindregelingen onderzoeken. Door het moment van deze evaluatie goed te kiezen, kan deze evaluatie tegelijkertijd als een nulmeting dienen voor de evaluatie van de effecten van de rond die tijd in te voeren nieuwe kindregeling. Daarbij zal het mogelijk zijn om aan de hand van uitvoeringsgegevens van Dienst Toeslagen vast te stellen in hoeverre de Wkb-populatie naar verloop van tijd in omvang afneemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6C2DD8F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...181 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...124 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="35E85338" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inwerkingtreding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2CCD51B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beoogde datum waarop de voorgestelde wijzigingen in werking treden is 1 januari 2027. Hiermee wordt voldaan aan het kabinetsbeleid voor vaste verandermomenten voor regelgeving, zoals vastgelegd in aanwijzing 4.17 van de Aanwijzingen voor de regelgeving. Naar verwachting wordt aan het kabinetsbeleid voor de minimuminvoeringstermijn van regelgeving niet voldaan omdat de behandeling in beide Kamers niet al vóór 1 november afgerond zal zijn. Gelet op de beoogde doelstellingen van de verschillende maatregelen acht de regering dat echter niet bezwaarlijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5BC42F5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="105A2635" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In de situatie dat de wet niet vóór 1 januari 2027 in het Staatsblad kan worden geplaatst, wordt de inwerkingtreding geregeld bij koninklijk besluit. Daarbij kan de inwerkingtreding per artikel of onderdeel daarvan verschillend worden vastgesteld en kan eveneens worden bepaald dat artikelen of onderdelen daarvan terugwerken tot een in het koninklijk besluit te bepalen tijdstip. De mogelijkheid van terugwerkende kracht is enkel bedoeld om de verhoging van de kinderbijslag (uitbetaald per kwartaal en achteraf) en de verlaging van het kindgebonden budget (uitbetaald per maand en vooraf) voor betrokkenen zo goed mogelijk te kunnen inregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6D7878CC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="41BF1721" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...118 lines deleted...]
-    <w:p w:rsidRPr="0076544A" w:rsidR="005840B6" w:rsidP="00163E18" w:rsidRDefault="005840B6" w14:paraId="56472121" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5AE731EA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="008972E0" w:rsidP="00DE1F9A" w:rsidRDefault="008972E0" w14:paraId="4CF9B123" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIKELSGEWIJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7272D18B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="003667A2" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00D45230" w14:paraId="7C340879" w14:textId="01D46A2B">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdelen A en B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="39DDC525" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0BE0FBD4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze onderdelen worden het opschrift en de considerans van het wetsvoorstel aangepast. Gekozen is voor een algemener geformuleerd opschrift dat de lading dekt na verwerking van deze nota van wijziging. Aan de considerans is een zinsnede toegevoegd over de verlaging van de kindbedragen voor het kindgebonden budget en de verhoging van het basiskinderbijslagbedrag. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5129B042" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="007E7C56" w:rsidR="007E7C56" w:rsidP="007E7C56" w:rsidRDefault="007E7C56" w14:paraId="42D590F6" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="475BAF50" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="23617A03" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit onderdeel wordt een verlaging van de kindbedragen voor het kindgebonden voorgesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6D9298C8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2BFC2CBD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel I, onderdeel A, subonderdeel 1 van het wetsvoorstel bevatte al een redactionele wijziging van artikel 2, tweede lid, van de Wet op het kindgebonden budget (Wkb). Met de aanpassing van subonderdeel 1 is daarin nu ook de verlaging van het kindbedrag voor kinderen tot 12 jaar meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="044D20B6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1DEC95A0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zijn twee subonderdelen toegevoegd aan artikel I, onderdeel A. Subonderdeel 1a bevat een verlaging van de opslag op het kindgebonden budget voor kinderen van 12 t/m 15 jaar. Subonderdeel 1b bevat een verlaging van de opslag voor kinderen van 16 en 17 jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1834D4BF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3DD27103" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor een toelichting op de gewijzigde bedragen wordt verwezen naar de algemene toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4D4660D2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1FFD453D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De in onderdeel C genoemde bedragen zijn de bedragen zoals die zullen gelden per 1 januari 2027. Omdat de tabelcorrectiefactor die bepalend is voor de indexatie van het kindgebonden budget al bekend is, is de indexatie verwerkt in de bedragen. In het in subonderdeel 1 opgenomen bedrag is bovendien de verhoging op grond van artikel 3, zevende lid, van de Wkb, verwerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5255ECAE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="4565BFE7" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="007E7C56" w:rsidR="007E7C56" w:rsidP="007E7C56" w:rsidRDefault="007E7C56" w14:paraId="16270A5B" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6B7FE1F3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="007E7C56" w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="007E7C56" w14:paraId="0A788AFD" w14:textId="3452225A">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="240C09BC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...129 lines deleted...]
-    <w:p w:rsidR="00A42CB0" w:rsidP="00DE1F9A" w:rsidRDefault="00A42CB0" w14:paraId="4D78D4F7" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit onderdeel bevat een aanpassing van artikel I, onderdeel B, van het wetsvoorstel. Het daarin voorgestelde artikel 2a, van de Wkb, krijgt als gevolg van deze aanpassing twee artikelleden. Het eerste lid is inhoudelijk ongewijzigd en voegt een verhoging van het afbouwpercentage toe voor ouders met een toetsingsinkomen vanaf € 57.950 op basis van het prijspeil vanaf 1 januari 2024 (hierna: het hogere toetsingsinkomen). De verhoging van het afbouwpercentage bedraagt 4,30 procent, waarmee het totale afbouwpercentage voor inkomen boven het hogere toetsingsinkomen uitkomt op 12,80 procent. Dit percentage geldt vanaf 1 januari 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7CDE3ED8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="751DE498" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het kalenderjaar 2027 bedraagt de verhoging van het afbouwpercentage 1,90 procent, wat leidt tot een afbouwpercentage van 9,95 procent voor inkomen boven het hogere toetsingsinkomen. Dit is opgenomen in het nieuwe tweede lid van het voorgestelde artikel 2a, van de Wkb. Dit lid regelt dat, in afwijking van het eerste lid, specifiek voor kalenderjaar 2027 een ander afbouwpercentage geldt. Dit afwijkende percentage voor 2027 werkt ook door in andere bepalingen, zoals de rekenformule voor de beslagvrije voet in het Wetboek van Burgerlijke Rechtsvordering (artikel III van het wetsvoorstel). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="16D78C70" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="663369D8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door deze tussenstap voor 2027 voor te stellen, worden de effecten van de invoering van het hogere afbouwpercentage verzacht. Voor een verdere toelichting op deze maatregel wordt verwezen naar de algemene toelichting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5D707668" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3E7B660C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat het tweede lid vanaf 1 januari 2028 is uitgewerkt, is direct geregeld dat het op dat moment vervalt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1F06B447" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="5F3EBA11" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00B976D4" w:rsidP="00DE1F9A" w:rsidRDefault="00B976D4" w14:paraId="15A68E53" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="047519D0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B976D4" w:rsidP="00DE1F9A" w:rsidRDefault="00B976D4" w14:paraId="077D3A42" w14:textId="39074AEA">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1B6BE8CD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...81 lines deleted...]
-    <w:p w:rsidR="005E7BE0" w:rsidP="00DE1F9A" w:rsidRDefault="005E7BE0" w14:paraId="79CED4A0" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan het wetsvoorstel wordt een artikel IA toegevoegd, waarin een aanpassing van de Algemene Kinderbijslagwet (AKW) wordt voorgesteld. Het betreft een verhoging van het basiskinderbijslagbedrag in artikel 12, eerste lid, van de AKW. Op grond van artikel 13, negende lid, van de AKW werkt die verhoging automatisch door in de bedragen voor kinderen jonger dan 6 jaar (70% van het basisbedrag) en kinderen van 6 tot en met 11 jaar (85% van het basisbedrag). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="15CEC8B5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00B85185" w:rsidP="00DE1F9A" w:rsidRDefault="005E7BE0" w14:paraId="52A64C23" w14:textId="7BB0DFB9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="38F67F20" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...107 lines deleted...]
-    <w:p w:rsidR="00B85185" w:rsidP="00DE1F9A" w:rsidRDefault="00B85185" w14:paraId="01008598" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het in het artikel IA genoemde basiskinderbijslagbedrag is gebaseerd op het prijspeil van 1 juli 2026 en zal bij inwerkingtreding overeenkomstig artikel 13 van de AKW worden geïndexeerd. Daarin voorziet onderdeel F. Voor een toelichting op het gewijzigde basiskinderbijslagbedrag wordt verwezen naar de algemene toelichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6377D161" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00B85185" w:rsidP="00DE1F9A" w:rsidRDefault="00B85185" w14:paraId="6D98C265" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="06A85F84" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00B85185" w:rsidP="00DE1F9A" w:rsidRDefault="00B85185" w14:paraId="3427C8BB" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de volledigheid wordt opgemerkt dat de AKW een grondslag bevat om zo nodig bij algemene maatregel van bestuur een extra verhoging door te kunnen voeren van de bedragen. Omdat de verhoging van het basiskinderbijslagbedrag verband houdt met de verlaging van de kindbedragen voor het kindgebonden budget (wat wel bij wet moet), is ervoor gekozen om beide wijzigingen bij elkaar te houden en niet ook nog een algemene maatregel van bestuur in procedure te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0465064D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="004C456F" w:rsidP="00DE1F9A" w:rsidRDefault="00B85185" w14:paraId="4DEAA149" w14:textId="29F791DC">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="32AF660E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00662FBA" w:rsidP="00DE1F9A" w:rsidRDefault="00662FBA" w14:paraId="513CA8A8" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="0DEAF5C4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="005E7BE0" w:rsidP="00DE1F9A" w:rsidRDefault="004C456F" w14:paraId="75D1D6BE" w14:textId="1467A1EE">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="09E3090B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...65 lines deleted...]
-    <w:p w:rsidRPr="00B976D4" w:rsidR="00B976D4" w:rsidP="00DE1F9A" w:rsidRDefault="00B976D4" w14:paraId="00EE8ABD" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit onderdeel bevat twee aanpassingen van artikel II van het wetsvoorstel, waarin wordt geregeld dat verschillende in het wetsvoorstel genoemde bedragen bij inwerkingtreding worden geïndexeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="65DE9E3F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A412E2" w:rsidRDefault="00985D35" w14:paraId="49B370A9" w14:textId="76FB2CD6">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2869BA05" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het gewijzigde onderdeel 1 wordt geregeld dat bij inwerkingtreding in artikel I, onderdeel A, steeds de zinsnede ‘met ingang van 1 januari 2027 na verwerking van de wijzigingen genoemd in artikel 3’ vervalt. Deze zinsnede is opgenomen om te verduidelijken dat de voorgestelde bedragen voor het kindgebonden budget de totaalbedragen per 1 januari 2027 betreffen, en dat daarop dus al de indexatie is toegepast alsmede een verhoging van het kindgebonden budget (conform artikel 3, zevende lid, van de Wkb). Omdat het niet wenselijk is deze zinsnede in de wet op te nemen, vervalt deze bij inwerkingtreding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7B121134" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="7F2AEB5A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="2C93D874" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De tweede aanpassing betreft de toevoeging van een nieuw onderdeel (onderdeel 2a) aan artikel II, waarin de indexatie van het basiskinderbijslagbedrag is opgenomen. Het in artikel IA genoemde basiskinderbijslagbedrag is gebaseerd op het prijspeil van 1 juli 2026. De indexatie van dit bedrag per 1 januari 2027 vindt plaats op basis van de consumentenprijsindex van oktober 2026, die op het moment van indienen van deze nota van wijziging nog niet bekend is. Dit onderdeel regelt daarom dat het basiskinderbijslagbedrag op het moment van inwerkingtreding éérst wordt geïndexeerd overeenkomstig artikel 13, van de AKW. Daarbij kan de toevoeging ‘op basis van het prijspeil van 1 juli 2026’ vervallen. Vanaf dat moment wordt jaarlijks het actuele bedrag in de plaats gesteld van het in artikel 12, eerste lid, van de AKW, genoemde bedrag. Dat is geregeld in artikel 13, vijfde lid, van de AKW.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3EE39E40" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00985D35" w:rsidRDefault="00985D35" w14:paraId="5B153FA8" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Onderdeel G</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="3D3ADB5C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="15FE37A9" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dit onderdeel wordt een nieuwe inwerkingtredingsbepaling voorgesteld. Zie verder de algemene toelichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="54A9FCB3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F509F2" w:rsidR="00CF1EF8" w:rsidRDefault="00170577" w14:paraId="7D19D238" w14:textId="52ECF6C7">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="1850429C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...248 lines deleted...]
-    <w:p w:rsidRPr="00F509F2" w:rsidR="00CF1EF8" w:rsidRDefault="00CF1EF8" w14:paraId="13EFBB20" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Minister van Werk en Participatie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="00FC6497" w:rsidP="00FC6497" w:rsidRDefault="00FC6497" w14:paraId="6FE6824B" w14:textId="0A382A9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...1001 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A42CB0" w:rsidSect="00DE1F9A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w:rsidRPr="00BE0ADB" w:rsidR="009833D1" w:rsidP="00FE223B" w:rsidRDefault="009833D1" w14:paraId="2C156B89" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BE0ADB" w:rsidR="009833D1">
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F65E587" w14:textId="77777777" w:rsidR="00966819" w:rsidRDefault="00966819" w:rsidP="00AC7D13">
+    <w:p w14:paraId="69015019" w14:textId="77777777" w:rsidR="00E04E1E" w:rsidRDefault="00E04E1E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BE37945" w14:textId="77777777" w:rsidR="00966819" w:rsidRDefault="00966819" w:rsidP="00AC7D13">
+    <w:p w14:paraId="02B3C255" w14:textId="77777777" w:rsidR="00E04E1E" w:rsidRDefault="00E04E1E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="450654C6" w14:textId="77777777" w:rsidR="00966819" w:rsidRDefault="00966819"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
-    <w:charset w:val="00"/>
-[...4 lines deleted...]
-  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79ED79CD" w14:textId="77777777" w:rsidR="00597ADA" w:rsidRDefault="00597ADA">
+  <w:p w14:paraId="2D3EDCF3" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5FAF100C" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="483C2465" w14:textId="77777777" w:rsidR="00597ADA" w:rsidRDefault="00597ADA">
+  <w:p w14:paraId="6B907139" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004D5FF9">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="27EF19A2" w14:textId="77777777" w:rsidR="00597ADA" w:rsidRDefault="00597ADA">
+  <w:p w14:paraId="1F548568" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B03034D" w14:textId="77777777" w:rsidR="00966819" w:rsidRDefault="00966819" w:rsidP="00AC7D13">
+    <w:p w14:paraId="139489F1" w14:textId="77777777" w:rsidR="00E04E1E" w:rsidRDefault="00E04E1E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E008736" w14:textId="77777777" w:rsidR="00966819" w:rsidRDefault="00966819" w:rsidP="00AC7D13">
+    <w:p w14:paraId="7C40A8F1" w14:textId="77777777" w:rsidR="00E04E1E" w:rsidRDefault="00E04E1E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-    <w:p w14:paraId="5671980D" w14:textId="77777777" w:rsidR="000118DC" w:rsidRPr="00BF10E6" w:rsidRDefault="000118DC" w:rsidP="000118DC">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="79216BE8" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="00BF10E6" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF10E6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BF10E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aan de slag. Bouwen aan een beter Nederland, coalitieakkoord 2026-2030 van D66, VVD en CDA, 30 januari 2026, p.45.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="68B39A1A" w14:textId="77777777" w:rsidR="003847A9" w:rsidRPr="003149B6" w:rsidRDefault="003847A9" w:rsidP="003847A9">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="12359C72" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="003149B6" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003149B6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003149B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00274114">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II, 2025/26, 36708, nr.105.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="2D44D5A3" w14:textId="77777777" w:rsidR="00EE308E" w:rsidRPr="003149B6" w:rsidRDefault="00EE308E" w:rsidP="00EE308E">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2DBF69F4" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="003149B6" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003149B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003149B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003149B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onbenut recht, Een onderzoek naar het niet-gebruik van de huur- en zorgtoeslag en het </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> budget, onderzoeksrapport CPB, maart 2025, p.9.</w:t>
+        <w:t>Onbenut recht, Een onderzoek naar het niet-gebruik van de huur- en zorgtoeslag en het kindgebonden budget, onderzoeksrapport CPB, maart 2025, p.9.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="77FF84E7" w14:textId="594E5F16" w:rsidR="00F37598" w:rsidRPr="00F37598" w:rsidRDefault="00F37598">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="23507362" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="00F37598" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37598">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F37598">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het toetsingsinkomen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">wordt </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00023A0E">
+        <w:t>wordt nog geïndexeerd en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37598">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">nog </w:t>
+        <w:t xml:space="preserve"> bedraagt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>geïndexeerd en</w:t>
+        <w:t>per 2027</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37598">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bedraagt </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00023A0E">
+        <w:t xml:space="preserve"> € </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>per 2027</w:t>
+        <w:t>61.917</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37598">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> € </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A3222">
+        <w:t xml:space="preserve"> (prijspeil </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>61.917</w:t>
+        <w:t>2027</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37598">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (prijspeil </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="4F2E088F" w14:textId="106B7502" w:rsidR="004632BE" w:rsidRPr="003149B6" w:rsidRDefault="004632BE">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="606743DA" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="003149B6" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1429">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007C1429">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mutaties zijn hier voor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">de kinderbijslag in prijspeil juli 2026 en voor het </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">de kinderbijslag in prijspeil juli 2026 en voor het kindgebonden budget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1429">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>kindgebonden</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>in prijspeil 2026 gepresenteerd</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> budget </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-    <w:p w14:paraId="1263340A" w14:textId="24FB4297" w:rsidR="00E712DA" w:rsidRPr="002F7457" w:rsidRDefault="00E712DA" w:rsidP="00E712DA">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="74A2E672" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="002F7457" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De exacte parameters voor het </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F7457">
+        <w:t xml:space="preserve"> De exacte parameters voor het kindgebonden budget voor 2028 zijn nog niet beschikbaar. Vandaar dat voor 2028 de verwachte indexatie uit de Macro Economische Verkenning (MEV) 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>kindgebonden</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> budget voor 2028 zijn nog niet beschikbaar. Vandaar dat voor 2028 de verwachte indexatie uit de Macro Economische Verkenning (MEV) 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001626D0">
+        <w:t xml:space="preserve"> van het CPB is toegepast. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="286FA4F8" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="00063793" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F7457">
+        <w:t xml:space="preserve">De exacte parameters voor </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van het CPB is toegepast. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>de kinderbijslag</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">De exacte parameters voor </w:t>
+        <w:t xml:space="preserve"> voor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>de kinderbijslag</w:t>
+        <w:t xml:space="preserve">2027 en </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> voor </w:t>
+        <w:t xml:space="preserve">2028 zijn nog niet beschikbaar. Vandaar dat voor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">2027 en </w:t>
+        <w:t xml:space="preserve">deze jaren </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">2028 zijn nog niet beschikbaar. Vandaar dat voor </w:t>
+        <w:t xml:space="preserve">de verwachte indexatie uit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">deze jaren </w:t>
+        <w:t xml:space="preserve">zowel de CEP 2026 als </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">de verwachte indexatie uit </w:t>
+        <w:t>de Macro Economische Verkenning (MEV) 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">zowel de CEP 2026 als </w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>de Macro Economische Verkenning (MEV) 202</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> van het CPB is toegepast.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-    <w:p w14:paraId="04671571" w14:textId="77777777" w:rsidR="003423FB" w:rsidRPr="002F7457" w:rsidRDefault="003423FB" w:rsidP="003423FB">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="5E1873D1" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="002F7457" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>idem</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7457">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
-    <w:p w14:paraId="5A082E13" w14:textId="1D0F641C" w:rsidR="002B43AD" w:rsidRPr="002B43AD" w:rsidRDefault="002B43AD">
+  <w:footnote w:id="9">
+    <w:p w14:paraId="6B1FFBD4" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="002B43AD" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B43AD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002B43AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> In verband met de voorschotsystematiek van de toeslagen doen er zich op kasbasis reeds in</w:t>
       </w:r>
@@ -21115,327 +13128,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>in december 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002B43AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt uitgekeerd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
-    <w:p w14:paraId="3DDBECC2" w14:textId="3023CF82" w:rsidR="0076544A" w:rsidRPr="007C1429" w:rsidRDefault="0076544A" w:rsidP="0076544A">
+  <w:footnote w:id="10">
+    <w:p w14:paraId="450CEB3A" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="007C1429" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C25BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009C25BD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6490" w:rsidRPr="00AF6490">
+      <w:r w:rsidRPr="00AF6490">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Voor de extra verhoging van de bedragen in de kinderbijslagvoorziening BES geldt dat dat bij ministeriële regeling kan. Omdat er jaarlijks al een regeling is die de bedragen op het eind van het jaar indexeert, kan de extra verhoging daar in mee en was er geen aanleiding om dat ook in dit wetsvoorstel op te nemen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
-    <w:p w14:paraId="6757767D" w14:textId="77777777" w:rsidR="005840B6" w:rsidRPr="001E6504" w:rsidRDefault="005840B6" w:rsidP="005840B6">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="1BA8E99D" w14:textId="77777777" w:rsidR="00FC6497" w:rsidRPr="001E6504" w:rsidRDefault="00FC6497" w:rsidP="00FC6497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6504">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001E6504">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2019/20, 30982, nr. 46.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B8372A"/>
+    <w:nsid w:val="373E7D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6026A84"/>
-[...171 lines deleted...]
-    <w:tmpl w:val="FE50F632"/>
+    <w:tmpl w:val="1C1A5820"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21477,2960 +13288,227 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...1670 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="1306935643">
+  <w:num w:numId="1" w16cid:durableId="746998515">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A42CB0"/>
-[...955 lines deleted...]
-    <w:rsid w:val="00FF57D8"/>
+    <w:rsidRoot w:val="00FC6497"/>
+    <w:rsid w:val="000618E3"/>
+    <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="005055E8"/>
+    <w:rsid w:val="005740C0"/>
+    <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="009833D1"/>
+    <w:rsid w:val="009F143E"/>
+    <w:rsid w:val="00BC1299"/>
+    <w:rsid w:val="00BE0ADB"/>
+    <w:rsid w:val="00E04E1E"/>
+    <w:rsid w:val="00FC6497"/>
+    <w:rsid w:val="00FE0D70"/>
+    <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A9901F6"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="21F346C8"/>
+  <w15:docId w15:val="{DA7E7F53-AC3B-4A68-BFF0-3785F8253964}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -24579,743 +13657,315 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A42CB0"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...228 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-    <w:name w:val="Kop 1 Char"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A42CB0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Onopgemaaktetabel21">
+    <w:name w:val="Onopgemaakte tabel 21"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Onopgemaaktetabel2"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00FC6497"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...128 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00A42CB0"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC6497"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...4 lines deleted...]
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC6497"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC6497"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A42CB0"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC6497"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Rastertabel4-Accent41">
+    <w:name w:val="Rastertabel 4 - Accent 41"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Rastertabel4-Accent4"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00FC6497"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
-  </w:style>
-[...230 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Onopgemaaktetabel2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="42"/>
-    <w:rsid w:val="00AC7D13"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC6497"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -25344,1075 +13994,472 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
-[...59 lines deleted...]
-    <w:name w:val="List Table 4 Accent 4"/>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00FC599C"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC6497"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
-[...144 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="12919745">
-[...376 lines deleted...]
-    <w:div w:id="2124107492">
+    <w:div w:id="568148901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\nvw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>12</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>24774</ap:Characters>
+  <ap:Pages>14</ap:Pages>
+  <ap:Words>4507</ap:Words>
+  <ap:Characters>24789</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>206</ap:Lines>
   <ap:Paragraphs>58</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>26 732</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>29220</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>29238</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1900-12-31T22:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101002987947C7935274FA6F88867D10A3566</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>