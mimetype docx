--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,1840 +1,918 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...545 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00886A05" w:rsidR="00886A05" w:rsidRDefault="001C2482" w14:paraId="13EFB3C8" w14:textId="262DADB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29338</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886A05" w:rsidR="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00886A05" w:rsidR="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wetenschapsbudget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="00886A05" w:rsidP="00D80872" w:rsidRDefault="00886A05" w14:paraId="11E4EE77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>301</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="00886A05" w:rsidRDefault="00886A05" w14:paraId="4EC11C8A" w14:textId="7D8CCE2B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="00886A05" w:rsidRDefault="00886A05" w14:paraId="0EAEAF81" w14:textId="59AF0F9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="00886A05" w:rsidRDefault="00886A05" w14:paraId="28E58E6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="0389AE3F" w14:textId="76517073">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief zend ik uw Kamer de nieuwe strategische agenda van de Koninklijke Nederlandse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Akademie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Wetenschappen (KNAW) ‘Bruggen naar morgen – Strategische Agenda 2026-2030’. Bijgevoegd ontvangt u eveneens het eindrapport van de evaluatie van de KNAW, dat op 24 augustus jl. is afgerond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="53EE4BD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De evaluatie is uitgevoerd door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Technopolis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V. in opdracht van het ministerie van Onderwijs, Cultuur en Wetenschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="5FB6EA1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik stuur in oktober mijn reactie op de strategische agenda naar het </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="073FE029" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>KNAW-bestuur. In deze reactie betrek ik de conclusies en aanbevelingen uit het evaluatierapport. Ik zal een afschrift van deze reactie versturen naar beide Kamers van de Staten-Generaal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="345F9F25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Strategische agenda</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B37CC" w:rsidP="0062126A" w:rsidRDefault="0062126A" w14:paraId="698C47D9" w14:textId="77777777">
-[...65 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="0062126A" w:rsidRDefault="004E59A8" w14:paraId="53691D91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De strategische agenda beschrijft hoe de KNAW de komende vijf jaar uitvoering wil geven aan haar wettelijke taken. De missie van de KNAW is om vanuit haar onafhankelijke positie gedachtenuitwisseling te bevorderen tussen wetenschappers onderling en tussen wetenschap en samenleving, de overheid te adviseren vanuit de wetenschap over wetenschappelijke en maatschappelijke kwesties en de wetenschapsbeoefening te versterken door onderzoek te verrichten en te stimuleren. Door het uitvoeren van deze missie hoopt de KNAW bij te dragen aan een open, integere en veerkrachtige wetenschappelijke gemeenschap die ruimte biedt voor nieuwsgierigheid, moed en samenwerking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="0062126A" w:rsidRDefault="004E59A8" w14:paraId="52852F0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De KNAW voert haar missie en visie de komende jaren uit via drie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="0062126A" w:rsidRDefault="004E59A8" w14:paraId="5A6A7803" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>strategische prioriteiten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062126A" w:rsidP="0062126A" w:rsidRDefault="0062126A" w14:paraId="59CF129D" w14:textId="4971107E">
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="418AF2B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0062126A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een gezaghebbend en toekomstgericht genootschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062126A" w:rsidP="0062126A" w:rsidRDefault="0062126A" w14:paraId="4CEE20AA" w14:textId="6789AC8D">
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="0A8E3857" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0062126A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Onafhankelijk en maatschappelijk betrokken onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0062126A" w:rsidR="0062126A" w:rsidP="0062126A" w:rsidRDefault="0062126A" w14:paraId="60355AE1" w14:textId="3C145BD1">
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="0D141DA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0062126A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een verbonden en wendbare organisatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B37CC" w:rsidRDefault="005B37CC" w14:paraId="2F4ACEDD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="57C1498E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="00886A05" w:rsidRDefault="00886A05" w14:paraId="3A2B5B6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="2D2FC2E6" w14:textId="2968F27D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Evaluatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1E12" w:rsidR="00DC1E12" w:rsidP="00DC1E12" w:rsidRDefault="00DC1E12" w14:paraId="155B4E14" w14:textId="655C8ADC">
-      <w:r>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="00DC1E12" w:rsidRDefault="004E59A8" w14:paraId="1C54C421" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De evaluatie dient vijf doelen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1E12" w:rsidP="00DC1E12" w:rsidRDefault="00DC1E12" w14:paraId="7304CB68" w14:textId="77777777">
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="7AF4DFE8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DC1E12">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vaststellen van de doelmatigheid en doeltreffendheid waarmee de KNAW haar wettelijke taken vervult en waarmee zij invulling geeft aan de Strategische Agenda 2021-2025 ‘Staan op kennis’. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1E12" w:rsidP="00DC1E12" w:rsidRDefault="00DC1E12" w14:paraId="4796E67F" w14:textId="17F04CF3">
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="1F3EB0C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">in het functioneren van de </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inzicht bieden in het functioneren van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC1E12">
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>governance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC1E12">
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van de KNAW en de mate waarin de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC1E12">
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>governance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC1E12">
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> bijdraagt aan het goed uitvoeren van wettelijke en publieke taken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1E12" w:rsidP="00DC1E12" w:rsidRDefault="00DC1E12" w14:paraId="35BED594" w14:textId="1365C4AF">
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="4310B8E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DC1E12" w:rsidP="00DC1E12" w:rsidRDefault="00DC1E12" w14:paraId="68C99641" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inzicht bieden in de rol die de KNAW inneemt in het (Nederlandse) wetenschapsstelsel en hoe die zich verhoudt tot de beleidsdoelstellingen van het ministerie van OCW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="7392645C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DC1E12">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inzicht bieden in hoe de KNAW zich sinds de voorgaande evaluatie heeft ontwikkeld en in hoeverre de aanbevelingen uit deze evaluatie zijn opgevolgd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1E12" w:rsidP="00DC1E12" w:rsidRDefault="00DC1E12" w14:paraId="06C6837F" w14:textId="347ADEFE">
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="004E59A8" w:rsidRDefault="004E59A8" w14:paraId="52211395" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DC1E12">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aanbevelingen doen voor het optimaliseren van de meerwaarde, toekomstbestendigheid, doelmatigheid en de doeltreffendheid van de KNAW in het wetenschapsstelsel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD10E6" w:rsidP="00AD10E6" w:rsidRDefault="00AD10E6" w14:paraId="3CA353F0" w14:textId="42463339"/>
-[...26 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="00AD10E6" w:rsidRDefault="004E59A8" w14:paraId="59F92633" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="00930E67" w:rsidRDefault="004E59A8" w14:paraId="463B6205" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het overkoepelend oordeel van de evaluatie staat dat de wettelijke taken van de KNAW goed aansluiten op de behoeften van het Nederlandse wetenschapssysteem en de OCW-beleidsdoelen. De KNAW is een relevante speler in het stelsel. De KNAW heeft de afgelopen jaren haar taken merendeels doeltreffend en doelmatig uitgevoerd en de nieuwe bestuursstructuur (ingevoerd in 2024) heeft hier positief aan bijgedragen. De aanbevelingen van de vorige evaluatie zijn grotendeels opgevolgd. Er liggen verbeterpunten, onder meer op het gebied van zichtbaarheid, diversiteit in het ledenbestand, impactmonitoring van adviezen en de (strategische) positie van de instituten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="00A421A1" w:rsidRDefault="004E59A8" w14:paraId="6F2C3E71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="00CA35E4" w:rsidRDefault="004E59A8" w14:paraId="0F647315" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="00886A05" w:rsidRDefault="004E59A8" w14:paraId="1B9FB430" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="6339AFAD" w14:textId="77777777"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Rianne </w:t>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="00886A05" w:rsidRDefault="00886A05" w14:paraId="1C3FC46E" w14:textId="567A9CEE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R.M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C6CF8">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00886A05" w:rsidR="004E59A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Letschert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F01557" w:rsidP="003A7160" w:rsidRDefault="00F01557" w14:paraId="0230C512" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00215964" w:rsidRDefault="00820DDA" w14:paraId="6A7D090B" w14:textId="77777777">
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="003A7160" w:rsidRDefault="004E59A8" w14:paraId="555F6BC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="003A7160" w:rsidRDefault="004E59A8" w14:paraId="48B5A301" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="004E59A8" w:rsidP="00215964" w:rsidRDefault="004E59A8" w14:paraId="7B3B39AC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00886A05" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="2A20734C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00886A05" w:rsidR="00932411">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="008E79DC" w14:textId="77777777" w:rsidR="001A5D28" w:rsidRDefault="001A5D28">
+    <w:p w14:paraId="524785D6" w14:textId="77777777" w:rsidR="00EB008B" w:rsidRDefault="00EB008B" w:rsidP="004E59A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E58A84" w14:textId="77777777" w:rsidR="001A5D28" w:rsidRDefault="001A5D28"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07540E6E" w14:textId="77777777" w:rsidR="001A5D28" w:rsidRDefault="001A5D28">
+    <w:p w14:paraId="48C8A520" w14:textId="77777777" w:rsidR="00EB008B" w:rsidRDefault="00EB008B" w:rsidP="004E59A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBA3E78" w14:textId="77777777" w:rsidR="001A5D28" w:rsidRDefault="001A5D28"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
+  <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...288 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="203EC156" w14:textId="77777777" w:rsidR="001A5D28" w:rsidRDefault="001A5D28">
+    <w:p w14:paraId="06944C49" w14:textId="77777777" w:rsidR="00EB008B" w:rsidRDefault="00EB008B" w:rsidP="004E59A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="654C4213" w14:textId="77777777" w:rsidR="001A5D28" w:rsidRDefault="001A5D28">
+    <w:p w14:paraId="4FBAB47A" w14:textId="77777777" w:rsidR="00EB008B" w:rsidRDefault="00EB008B" w:rsidP="004E59A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398FB25D" w14:textId="77777777" w:rsidR="001A5D28" w:rsidRDefault="001A5D28"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="14F5BD03" w14:textId="57FF64A8" w:rsidR="00546074" w:rsidRDefault="00546074" w:rsidP="00546074">
+    <w:p w14:paraId="165059D7" w14:textId="77777777" w:rsidR="004E59A8" w:rsidRDefault="004E59A8" w:rsidP="00546074">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De strategische agenda fungeert als het instellingsplan in de zin van Artikel 2.2a van de Wet op het hoger onderwijs en wetenschappelijk onderzoek (WHW). Met het toezenden van de strategische agenda en een afschrift van mijn reactie hierop aan beide Kamers van de Staten-Generaal wordt voldaan aan de verplichtingen uit Artikel 2.2a, lid 4.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...329 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...164 lines deleted...]
-    <w:nsid w:val="06132A97"/>
+    <w:nsid w:val="2D072CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1B74B210"/>
+    <w:tmpl w:val="99329FDE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -1900,732 +978,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...680 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BFC7D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C41CEBFA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2694,1318 +1091,331 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...142 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="2118483073">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1030491198">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="368263257">
+  <w:num w:numId="2" w16cid:durableId="808865385">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1684361477">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...920 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="004E59A8"/>
+    <w:rsid w:val="001C2482"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003442CD"/>
+    <w:rsid w:val="00472ABB"/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rsid w:val="006F527D"/>
+    <w:rsid w:val="0078358A"/>
+    <w:rsid w:val="00886A05"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00B712B3"/>
+    <w:rsid w:val="00C37FBB"/>
+    <w:rsid w:val="00CD1A86"/>
+    <w:rsid w:val="00E13111"/>
+    <w:rsid w:val="00EB008B"/>
+    <w:rsid w:val="00F62865"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="01BF37F5"/>
-  <w15:docId w15:val="{F82A55EF-E7F2-4A9A-8B20-2C427B2DDDAC}"/>
+  <w14:docId w14:val="634CFF94"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5EBE273E-F3A3-4841-AF8D-0D7C72FE9E34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4154,1213 +1564,1020 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004E59A8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004E59A8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004E59A8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004E59A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...394 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004E59A8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004E59A8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC1E12"/>
+    <w:rsid w:val="004E59A8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00E401F0"/>
-[...5 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="005B1454"/>
-[...19 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...11 lines deleted...]
-    <w:rsid w:val="005B1454"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E59A8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9362A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-    </w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004E59A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E59A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004E59A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00886A05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>560</ap:Words>
-  <ap:Characters>3085</ap:Characters>
+  <ap:Words>519</ap:Words>
+  <ap:Characters>2858</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>25</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>23</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3638</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3371</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-10T12:49:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O210VIS</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O210VIS</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>