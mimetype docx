--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,4425 +1,1873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000561" w:rsidRDefault="00DC05DF" w14:paraId="482BDAC7" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DC05DF" w:rsidR="00DC05DF" w:rsidP="00DC05DF" w:rsidRDefault="00CD0476" w14:paraId="5574D584" w14:textId="21B5D1A7">
+    <w:p w:rsidRPr="00804675" w:rsidR="00804675" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="432753A5" w14:textId="645B14F6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675" w:rsidR="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675" w:rsidR="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van enkele belastingwetten en enige andere wetten (Belastingplan 2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="00804675" w:rsidP="00804675" w:rsidRDefault="00804675" w14:paraId="134CD638" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675" w:rsidR="004946AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="00804675" w14:paraId="51B309D2" w14:textId="53673104">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-[...193 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="00804675" w:rsidP="00804675" w:rsidRDefault="00804675" w14:paraId="2984204E" w14:textId="0CDA5B45">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="1B857C85" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="6EAE81B5" w14:textId="5C8CAAE8">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vandaag is het pakket Belastingplan 2027 door de Koning ingediend bij uw Kamer. In deze brief ga ik in op de inhoud, de doelen en de uitvoerbaarheid van dit pakket. Daarnaast kondig ik in deze brief een nota van wijziging op het wetsvoorstel Belastingplan 2027 aan. Via een afzonderlijke brief aan uw Kamer informeer ik uw Kamer over de stand van zaken ten aanzien van het box 3-dossier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="37B2E907" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="65A27726" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Afgelopen juni heb ik uw Kamer met mijn strategische agenda geïnformeerd over mijn beleidsprioriteiten voor deze kabinetsperiode. In deze agenda staat dat het kabinet – onder meer – aan de slag wil met het stap voor stap vereenvoudigen van het belasting- en toeslagenstelsel met meer zekerheid voor mensen en bedrijven, het aanmoedigen van gezonde, groene en innovatieve keuzes en zorgen dat de uitvoering klaar is voor de toekomst. Dit pakket Belastingplan draagt bij aan deze doelen en geeft tegelijkertijd uitvoering aan het coalitieakkoord en de uitkomsten van de augustusbesluitvorming. Ook zijn gesprekken tussen het kabinet en verschillende leden van uw Kamer betrokken bij de totstandkoming van dit pakket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="24C1E332" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="3D35A857" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet hecht belang aan zorgvuldige afstemming met uw Kamer over deze inhoud en doelen. Ik kijk daarom uit naar een goed debat over het pakket Belastingplan 2027 met uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="4E87EDC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="4FB96213" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">I. </w:t>
-[...17 lines deleted...]
-      <w:r>
+        <w:t>I. Pakket Belastingplan 2027: juiste keuzes stimuleren voor onze maatschappij en economie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="15F465FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het pakket Belastingplan 2027 bestaat uit de volgende wetsvoorstellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD4F4B" w:rsidP="00AD4F4B" w:rsidRDefault="00AD4F4B" w14:paraId="778D5133" w14:textId="77777777">
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="5BF99B1C" w14:textId="32EF29AC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00465ACC" w:rsidP="00465ACC" w:rsidRDefault="00465ACC" w14:paraId="037114A8" w14:textId="45EE7CD9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wetsvoorstel Belastingplan 2027 (Kamerstuk 37022);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="11C07936" w14:textId="0935BAD8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00465ACC" w:rsidP="00A45862" w:rsidRDefault="00465ACC" w14:paraId="24321FB7" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wetsvoorstel Wet fiscale stimulering start-ups en scale-ups (Kamerstuk 37024);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="1FF6BFA5" w14:textId="6141129D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="005A52A7" w:rsidP="005A52A7" w:rsidRDefault="00AD4F4B" w14:paraId="31F7692D" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wetsvoorstel Wet veiligehavenregels Wet minimumbelasting 2024 (Kamerstuk 37025); en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="5822EB2A" w14:textId="22CF4E50">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wetsvoorstel Overige fiscale maatregelen 2027 (Kamerstuk 37023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="4EA49C5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="1C0FDADB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hierna zal ik elk van de wetsvoorstellen kort toelichten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335CE6" w:rsidP="00465ACC" w:rsidRDefault="00335CE6" w14:paraId="32FE9337" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="274BBE14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="401749D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00335CE6">
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wetsvoorstel Belastingplan 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E41AB5" w:rsidP="00465ACC" w:rsidRDefault="00334B8D" w14:paraId="3CBC2F0E" w14:textId="1D7DE218">
-[...88 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="587870BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel Belastingplan 2027 bevat voor een groot deel maatregelen die samenhang hebben met de begroting voor het jaar 2027. Het kabinet heeft veel maatregelen uit het coalitieakkoord en de augustusbesluitvorming opgenomen in dit wetsvoorstel. Zo volgt uit het coalitieakkoord een vrijheidsbijdrage, die gedeeltelijk is opgenomen in het wetsvoorstel Belastingplan 2027. Ook verlaagt het kabinet het algemeen woningtarief in de overdrachtsbelasting en verlengt zij de accijnskorting voor benzine. Daarnaast verlaagt het kabinet de vliegbelasting, om zo een gelijker speelveld te creëren met omliggende landen en stelt het kabinet een geleidelijker transitiepad in de youngtimerregeling voor. Ten aanzien van de youngtimerregeling wordt voorgesteld om de leeftijdsgrens van auto’s om in aanmerking te komen voor deze regeling, per 1 januari 2027 te verhogen naar 17 jaar en per 1 januari 2028 naar 20 jaar. Dit geeft veel gebruikers van de youngtimerregeling een jaar extra om zich aan te passen aan de nieuwe situatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="1F89958B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="7C3AC6A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Het kabinet stelt middelen beschikbaar voor de koopkracht van huishoudens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D22EF" w:rsidR="002A3329" w:rsidP="002A3329" w:rsidRDefault="006D1290" w14:paraId="3161B968" w14:textId="56917948">
-[...78 lines deleted...]
-      <w:r w:rsidR="005C76C4">
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="75E376EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit Belastingplan is gekozen voor een technische invulling van het koopkrachtpakket. De invulling die voortvloeit uit de augustusbesluitvorming bestaat uit een verhoging van de arbeidskorting met 173 euro en een verlaging van de belastingtarieven in de eerste en tweede schijf met 0,06%. Door deze verlaging worden de tarieven minder verhoogd in 2027. In het wetsvoorstel Belastingplan 2027 wordt dit ten dele gedekt uit een bevriezing van het aanvangspunt van het toptarief en een verlaging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">van de ouderenkorting met 100 euro. Met deze invulling beoogt het kabinet het koopkrachtbeeld evenwichtig te verbeteren. Het kabinet voorkomt daarnaast dat de armoede stijgt ten opzichte van 2026. Het kabinet gaat graag het gesprek aan met uw Kamer over deze invulling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="3255DA3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="22A1E094" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft het kabinet naar aanleiding van de situatie in het Midden-Oosten een maatregelenpakket aangekondigd. In dit maatregelenpakket zijn op drie thema’s maatregelen aangekondigd: een versnellingsoffensief om verduurzaming te versterken, het verkleinen van de afhankelijkheid van olie en gas uit het buitenland en het steunen van kwetsbare burgers en bedrijven. De meeste fiscale maatregelen uit de Kamerbrief ‘acties weerbaarheid energieschok’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="005C76C4">
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zijn ook opgenomen in het wetsvoorstel Belastingplan 2027. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A3329" w:rsidP="00465ACC" w:rsidRDefault="002A3329" w14:paraId="777BC8B7" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="37314AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="790DC8C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vereenvoudiging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B83336" w:rsidP="00465ACC" w:rsidRDefault="00161F57" w14:paraId="1D9DAF92" w14:textId="77777777">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="20DC14AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is een breed gedragen wens om tot vereenvoudiging van de stelsels van belastingen, toeslagen en sociale zekerheid te komen. Dit kabinet zet daartoe verschillende stappen. Een deel van deze vereenvoudigingsvoorstellen op het gebied van belastingen is opgenomen in het wetsvoorstel Belastingplan. Zo wordt met de maatregel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>afschaffen aftrek van uitgaven voor specifieke zorgkosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grote complexiteit in het belastingstelsel voor zowel burgers als de uitvoering weggenomen. Tegelijkertijd betekent het afschaffen van de aftrekpost een lastenverzwaring vanaf 2028 voor de mensen die anders gebruik zouden maken van de aftrek specifieke zorgkosten. Het kabinet heeft ook vanaf 2028 € 350 miljoen vrijgemaakt via de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>fschaffen aftrek van uitgaven voor specifieke zorgkosten</w:t>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:t>envelop tegemoetkoming zorgkosten chronisch zieken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet zal nog een integrale weging maken op welke manier de middelen uit de envelop het beste kunnen worden ingezet en de lastenverzwaring voor bepaalde groepen mensen gedeeltelijk kan worden gemitigeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="3611BB90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook introduceert het kabinet een nieuwe vrijstelling van overdrachtsbelasting voor woningcorporaties. Met deze voorgestelde maatregel wordt overlap met bestaande vrijstellingen weggenomen, wat de uitvoering vereenvoudigt en administratieve lasten voor zowel woningcorporaties als de Belastingdienst vermindert. Dit zijn twee voorbeelden van maatregelen waarmee – op verschillende manieren – wordt bijgedragen aan het vereenvoudigen van het belastingstelsel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="61555C2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="22BE1486" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>envelop tegemoetkoming zorgkosten chronisch zieken.</w:t>
-[...89 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Aanpak van fiscale regelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="71261AEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sommige bestaande fiscale regelingen zijn ingewikkeld en bereiken hun doel niet of nauwelijks, wat het belastingstelsel nodeloos complex maakt. Met voorstellen om deze regelingen te schrappen, wil het kabinet dit stelsel eenvoudiger, beter en voorspelbaarder maken. Daarnaast heeft uw Kamer de motie Dassen aangenomen, waarin opgeroepen wordt om dergelijke niet-doeltreffende en niet-doelmatige regelingen te gebruiken om de voorgenomen lastenverhoging op arbeid te verminderen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="5DE372B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="79B51CD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dit Belastingplan stelt het kabinet voor om een negental negatief geëvalueerde ondoelmatige en ondoeltreffende fiscale regelingen af te schaffen. Zo wordt voorgesteld het verlaagde btw-tarief op sierteelt producten, de zorgkostenaftrek, de vrijstelling bedrijfseigen producten binnen de werkkostenregeling, en de startersaftrek af te schaffen in lijn met eerdere besluitvorming. In dit Belastingplan wordt verder de uitfasering van de meewerk en stakingsaftrek doorgezet. Ook heeft het kabinet in het kader van voornoemde motie besloten aanvullende stappen op dit gebied te zetten door de willekeurige afschrijving starters, de startersaftrek bij arbeidsongeschiktheid, het verlaagde accijnstarief voor kleine bierbrouwers, het verlaagde btw-tarief luchtballonvaart en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bosbouwvrijstelling af te schaffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast wordt in het kader van de motie Dassen - buiten dit pakket Belastingplan 2027 - per 2028 de energiebelastingvermindering per aansluiting toegespitst op huishoudens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="341F5033" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="30547917" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorts zal het kabinet blijven bezien waar kansen zich voordoen om het belastingstelsel te verbeteren door het aanpassen van fiscale regelingen die bovenmatig ingewikkeld zijn of niet op een efficiënte manier bereiken wat ze beleidsmatig beogen. Het monitoren en periodiek evalueren van fiscale regelingen speelt hierbij een belangrijke rol. In de bijlage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Aanpak van f</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>fiscale regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de Miljoenennota informeer ik u nader over de evaluatieagenda fiscale regelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="33B6228D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="6D5841BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>iscale regelingen</w:t>
-[...82 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>fiscale regelingen</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Juiste keuzes: gezond en innovatief</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C76C4" w:rsidP="00465ACC" w:rsidRDefault="005C76C4" w14:paraId="2A5D4552" w14:textId="002E1447">
-[...56 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="6DDE79D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot stelt het kabinet in dit wetsvoorstel maatregelen voor om juiste keuzes aan te moedigen. Bijvoorbeeld op het gebied van innovatie en gezondheid. Om innovatieve keuzes door ondernemers verder aan te moedigen, stelt het kabinet in dit Belastingplan voor om het plafond van de forfaitaire regeling voor het midden- en kleinbedrijf in de innovatiebox te verruimen. Ook indexeert het kabinet de alcoholaccijns. In tegenstelling tot andere accijns, wordt de alcoholaccijns op dit moment niet geïndexeerd. Hierdoor neemt de reële waarde van de alcoholaccijns jaarlijks af. Dit vindt het kabinet vanuit het oogpunt van de volksgezondheid ongewenst. Tevens werkt het kabinet aan een wetsvoorstel waarmee de huidige verbruiksbelasting op alcoholvrije dranken per 2030 wordt omgevormd naar een belasting op basis van suikergehalte. Deze omzetting is budgetneutraal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="0AF56EA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="04A290AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00335CE6">
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>W</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Wetsvoorstel Wet fiscale stimulering start-ups en scale-ups </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="6B95036E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het wetsvoorstel geeft het kabinet aan start-ups en scale-ups meer ruimte om door te groeien. Dit doet het kabinet door het fiscaal aantrekkelijker te maken om medewerkers te laten participeren in het bedrijf met aandelenoptierechten. Voorgesteld wordt het moment van heffing over deze aandelenoptierechten te wijzigen; het kabinet stelt met dit wetsvoorstel voor dat werknemers uiterlijk belasting betalen op het moment dat zij de aandelen die zijn verkregen uit de aandelenoptierechten verkopen. Dit geeft werknemers meer financiële ruimte. Ook wordt een versmalling van de belastinggrondslag naar 65% voorgesteld. Zoals in de afzonderlijke brief over box 3 wordt toegelicht, lukt het op dit moment nog niet om tot een voorstel tot aanpassing voor box 3 te komen dat kan rekenen op een breed draagvlak in het parlement. Het kabinet gaat graag het gesprek aan met zowel de Eerste als de Tweede Kamer over het vervolg. Het kabinet zet zich in om de aankomende periode zo snel mogelijk tot concrete en breed gedragen voorstellen te komen. Daarom is nu geen maatregel in box 3 opgenomen in dit wetsvoorstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="4EB170D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="0842FF3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>etsvoorstel Wet fiscale stimulering start</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Wetsvoorstel Wet veiligehavenregels Wet minimumbelasting 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="0D4688CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 5 januari 2026 is binnen het Inclusive Framework, georganiseerd door de OESO, een akkoord bereikt over het zogenoemde Side-by-Side-pakket. Ook Nederland heeft, als lid van het Inclusive Framework, ingestemd met dit akkoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="65FAD871" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Side-by-Side-pakket is het omvangrijkste pakket aan internationale afspraken over de wereldwijde minimumbelasting (Pijler 2) sinds het akkoord van oktober 2021 over de herziening van het internationale belastingstelsel. In Nederland zijn de regels voor de wereldwijde minimumbelasting sinds 31 december 2023 opgenomen in de Wet minimumbelasting 2024. Het wetsvoorstel Wet veiligehavenregels Wet minimumbelasting 2024 introduceert vier nieuwe veiligehavenregels, die volgen uit het Side-by-Side-pakket, in de Wet minimumbelasting 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="634E5B30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="500D2F1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ups en scale-ups </w:t>
-[...109 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Wetsvoorstel Overige fiscale maatregelen 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="24D50384" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De fiscale wetgeving vergt voortdurend technisch onderhoud om het voor mensen en bedrijven begrijpelijk te houden. Net zoals in voorgaande jaren is daarom weer een Wetsvoorstel Overige fiscale maatregelen 2027 opgenomen in het pakket Belastingplan. De maatregelen in dit wetsvoorstel hebben geen gevolgen voor het budgettaire beeld, maar zijn bijvoorbeeld bedoeld om fouten in wetgeving te herstellen en verduidelijkingen door te voeren. In dit wetsvoorstel zijn onder andere een aantal codificaties van beleidsbesluiten opgenomen en worden verschillende onjuiste verwijzingen hersteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="1AF4973A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="345A4F5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>II. Aankondiging nota van wijziging op wetsvoorstel Belastingplan 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="07A3343F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is hard gewerkt om uw Kamer een zo volledig mogelijk pakket Belastingplan 2027 te presenteren. De uitwerking van enkele maatregelen die voortvloeien uit de augustusbesluitvorming vergen echter meer tijd. Daarom wordt een nota van wijziging opgesteld voor het wetsvoorstel Belastingplan 2027. Om uw Kamer zo volledig mogelijk te informeren zal ik hierna de inhoud van deze nota van wijziging toelichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="1B1814BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="0504BEE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Wetsvoorstel Wet veiligehavenregels Wet minimumbelasting 2024</w:t>
-[...20 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...137 lines deleted...]
-        <w:rPr>
+        <w:t>Verlengen accijnskorting op diesel en langzamer afbouwen accijnskorting op diesel en benzine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="221B5D96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze nota van wijziging wordt voorgesteld de tijdelijke accijnskorting op diesel in 2027 te verlengen. Dit is in aanvulling op het verlengen van de tijdelijke accijnskorting op benzine in 2027, dat reeds onderdeel is van het wetsvoorstel Belastingplan 2027. Daarnaast wordt voorgesteld de accijnskorting op zowel diesel als ongelode benzine geleidelijker af te bouwen. Daarmee zullen de accijnstarieven op diesel en benzine in 2028 minder snel stijgen dan op grond van het oorspronkelijke wetsvoorstel het geval zou zijn geweest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="0EE1FE8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze maatregel wordt beoogd de brandstofkosten voor gebruikers van diesel- en benzineauto’s te reduceren en daarmee de financiële lasten voor huishoudens en bedrijven die afhankelijk zijn van deze voertuigen te verlichten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="0EEEACB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007525F1" w:rsidR="008C74B4" w:rsidP="008C74B4" w:rsidRDefault="007525F1" w14:paraId="7DD49EFF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="7564548C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A52A7">
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Uitzondering woningcorporaties van renteaftrekbeperking </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385615" w:rsidP="00385615" w:rsidRDefault="00385615" w14:paraId="4779F641" w14:textId="77777777">
-      <w:r w:rsidRPr="00C958B9">
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="250C72ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Woningcorporaties vervullen een essentiële maatschappelijke taak bij het waarborgen van voldoende, betaalbare en passende huisvesting in Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C74B4" w:rsidP="008C74B4" w:rsidRDefault="00385615" w14:paraId="3A48598C" w14:textId="13DCCA30">
-[...25 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="69A1AF82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de financiële doorrekening van de Nationale Prestatieafspraken (NPA) die met de Tweede Kamer is gedeeld, blijkt echter dat woningcorporaties tot en met 2034 een tekort aan investeringsruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C958B9">
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>hebben om de NPA uit te kunnen voeren.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C958B9">
+      <w:r w:rsidRPr="00804675">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00C958B9">
-[...66 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet werkt daarom aan een pakket dat bijdraagt aan een grotere financiële slagkracht van de corporatiesector zodat uitvoering kan worden gegeven aan de NPA. Eén van deze maatregelen is een uitzondering voor woningcorporaties in de earningsstrippingmaatregel die wordt opgenomen in een nota van wijziging voor het wetsvoorstel Belastingplan 2027. Door deze nota van wijziging kunnen woningcorporaties dit meenemen in hun meerjarenbegroting waardoor bij het Waarborgfonds Sociale Woningbouw (WSW) meer ruimte ontstaat in hun borging voor een gunstigere financiering van woningcorporaties. Dit leidt tot een versterking van de financiële slagkracht van woningcorporaties. Woningcorporaties kunnen zich hierdoor voorbereiden op nieuwe projecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="7AD6FE04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="24DBDFF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">III. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>III. Aandacht voor vereenvoudiging en uitvoerbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="222B8143" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals hiervoor omschreven, worden met dit pakket Belastingplan stappen gezet naar een eenvoudiger stelsel. Ook vanuit het perspectief van de uitvoeringsdiensten. Een substantiële vereenvoudiging betreft de voorgestelde afschaffing van de specifieke zorgkostenaftrek. De complexiteit van deze regeling is zowel voor de Belastingdienst als belastingplichtigen zeer hoog. Ook zijn er – naast de voorgestelde afschaffing van de specifieke zorgkostenaftrek – andere vereenvoudigingen voor de uitvoering in dit pakket opgenomen, zoals het vereenvoudigen van de werkkostenregeling, het beëindigen van de teruggaafregeling bio- en hernieuwbare brandstoffen en het afschaffen van de startersaftrek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="7A0AB736" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="08238496" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het pakket Belastingplan 2027 is uitvoerbaar. Het overgrote deel van de maatregelen in het pakket Belastingplan 2027 heeft beperkte impact op de Belastingdienst, Douane en Dienst Toeslagen. Bij de vormgeving van de wetgeving en het moment van inwerkingtreding zijn keuzes gemaakt om de maatregelen goed uitvoerbaar te maken en is de moderniseringsopgave van de Belastingdienst in deze afwegingen betrokken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="55A22C9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="49962667" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd wordt voor een aantal maatregelen risico’s voor de uitvoering  geconstateerd. Zo moet voor het wetsvoorstel Wet fiscale stimulering start-ups en scale-ups geaccepteerd worden dat de handhaving van de aandelenoptieregeling zeer moeilijk is. De Belastingdienst is namelijk afhankelijk van juiste aangifte door inhoudingsplichtigen en heeft zelf onvoldoende contra-informatie om dit goed te controleren. Bovendien verdwijnen (ex-)werknemers voor de Belastingdienst volledig uit beeld zodra ze emigreren, waardoor zij er zelf aan moeten denken in Nederland aangifte te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="204C0D12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="209E223D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Aandacht voor vereenvoudiging en u</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>itvoerbaarheid</w:t>
-[...63 lines deleted...]
-      <w:r w:rsidR="004F750F">
+        <w:t>IV. Blijven werken aan een uitvoering die klaar is voor de toekomst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="6D944890" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Personele inzet en IV-capaciteit zijn voor de Belastingdienst, Douane en Dienst Toeslagen blijvende aandachtspunten. De voornoemde vereenvoudigingen dragen bij aan het verminderen van de benodigde personele capaciteit voor de uitvoering van beleid. Tegelijkertijd zijn er werkzaamheden die de komende jaren uitgevoerd moeten worden waar veel extra personele inzet voor nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="6CB0A450" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="4F9C6F66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inzichten van de Belastingdienst ten aanzien van de uitvoerbaarheid van het totaalpakket aan wijzigingen sinds Prinsjesdag 2025 worden nader toegelicht in de bijlage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Overzicht Uitvoerbaarheid Belastingdienst 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierin is ook de ruimte voor nieuwe wensen per keten voor de komende jaren weergegeven en een overzicht opgenomen van de data waarop het dit jaar nog mogelijk is aanpassingen door te voeren in de systemen van de Belastingdienst, Douane en Dienst Toeslagen. Nieuwe (beleids)wensen moeten ook worden afgewogen tegen het geheel aan opgaven dat op de uitvoering afkomt. Zo moet bij de inzet van personeel en IV-capaciteit telkens bewust worden afgewogen waar de capaciteit voor moet worden ingezet: voor nieuw beleid, of juist voor andere belangrijke beleidsdoelen, zoals het verbeteren van de dienstverlening en het toezicht of modernisering van de ICT. Bijvoorbeeld voor de keten Inkomensheffing geldt dat er voor de komende jaren meerdere (potentiële) wetswijzigingen en procesverbeteringen voor burgers en de Belastingdienst in beeld zijn, die niet allemaal tegelijkertijd geïmplementeerd kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="3F6A69E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="706DB88E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dat kader is in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Overzicht Uitvoerbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00334F3D" w:rsidR="004F750F">
-[...70 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Belastingdienst 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook aangegeven dat het noodzakelijk is om aandacht te blijven houden voor de inpasbaarheid van de voorgenomen beleidsplannen op de middellange termijn en de keuzes die dat vergt. Voor de middellange termijn bestaat meer onzekerheid over de inpasbaarheid van de voorgenomen beleidsplannen. Deze inpasbaarheid is afhankelijk van de precieze planning en vormgeving van deze plannen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="00804675" w:rsidP="00804675" w:rsidRDefault="00804675" w14:paraId="343EDE4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="3C4E002B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V. Overig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="176950B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tabellen marginale druk en fiscale sleuteltabel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="3E49F67D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Conform een toezegging aan de Eerste Kamer vindt u wederom de tabellen met de marginale druk voor verschillende werkende huishoudtypes toegevoegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast ontvangt u de fiscale sleuteltabel voor 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="3681DEDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="2F4FD31A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Certificering ramingstoelichtingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="246247DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De budgettaire ramingen van de belastingmaatregelen in het pakket Belastingplan 2027 worden nader toegelicht in de bijlage Ramingstoelichtingen. Het CPB beziet de ramingen van de budgettaire effecten van de belastingmaatregelen uit het pakket Belastingplan 2027. Met deze certificering wordt de kwaliteit en objectiviteit van de ramingen van belastingmaatregelen zo veel mogelijk geborgd, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>navolging van het 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> advies van de studiegroep Begrotingsruimte 2016. Het CPB heeft het voorlopige resultaat van de certificering op zijn website geplaatst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="696BC4B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="6665D194" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Blijven w</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>erken aan een uitvoering die klaar is voor de toekomst</w:t>
-[...175 lines deleted...]
-    <w:p w:rsidRPr="00335CE6" w:rsidR="00102746" w:rsidP="00335CE6" w:rsidRDefault="00380878" w14:paraId="0D299D60" w14:textId="77777777">
+        <w:t>VI. Afsluiting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="004946AC" w14:paraId="6B2610B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief heb ik een toelichting gegeven op het pakket Belastingplan 2027. Ik hoop u hiermee inzichten te hebben gegeven die ook van pas zullen komen bij de behandeling van het pakket in uw Kamer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="00804675" w:rsidP="00804675" w:rsidRDefault="00804675" w14:paraId="11444E50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-        <w:rPr>
-[...117 lines deleted...]
-    <w:p w:rsidR="00000561" w:rsidRDefault="00DC05DF" w14:paraId="1626C980" w14:textId="77777777">
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="00804675" w:rsidP="00804675" w:rsidRDefault="00804675" w14:paraId="7894F7B7" w14:textId="320D3C09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="004946AC" w:rsidP="00804675" w:rsidRDefault="00804675" w14:paraId="2E5B9F7C" w14:textId="63F15B90">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-[...130 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="00804675" w:rsidP="00804675" w:rsidRDefault="00804675" w14:paraId="2297BBD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00804675" w:rsidR="006F53E6" w:rsidP="00804675" w:rsidRDefault="006F53E6" w14:paraId="426BBF88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00804675" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="314920BC" w14:textId="77777777" w:rsidR="00DC05DF" w:rsidRDefault="00DC05DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A6504A7" w14:textId="77777777" w:rsidR="00070164" w:rsidRDefault="00070164" w:rsidP="004946AC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CED7527" w14:textId="77777777" w:rsidR="00DC05DF" w:rsidRDefault="00DC05DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E83E69F" w14:textId="77777777" w:rsidR="00070164" w:rsidRDefault="00070164" w:rsidP="004946AC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="627B4B39" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="004946AC" w:rsidRDefault="004946AC" w:rsidP="004946AC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="716F8F8A" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="004946AC" w:rsidRDefault="004946AC" w:rsidP="004946AC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69FEA7E4" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="004946AC" w:rsidRDefault="004946AC" w:rsidP="004946AC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04F09BA7" w14:textId="77777777" w:rsidR="00DC05DF" w:rsidRDefault="00DC05DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D6E327A" w14:textId="77777777" w:rsidR="00070164" w:rsidRDefault="00070164" w:rsidP="004946AC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A961849" w14:textId="77777777" w:rsidR="00DC05DF" w:rsidRDefault="00DC05DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3C785498" w14:textId="77777777" w:rsidR="00070164" w:rsidRDefault="00070164" w:rsidP="004946AC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3FD4CDBF" w14:textId="77777777" w:rsidR="005C76C4" w:rsidRPr="0039463D" w:rsidRDefault="005C76C4" w:rsidP="005C76C4">
+    <w:p w14:paraId="3A03DD1B" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="00804675" w:rsidRDefault="004946AC" w:rsidP="004946AC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0039463D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0039463D">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="61E5EAF5" w14:textId="77777777" w:rsidR="0039463D" w:rsidRDefault="0039463D">
+    <w:p w14:paraId="4146274E" w14:textId="788CB385" w:rsidR="004946AC" w:rsidRPr="00804675" w:rsidRDefault="004946AC" w:rsidP="004946AC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0039463D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0039463D">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Coalitieakkoord 2026-2030 D66, VVD en CDA, p. 54 en budgettaire tabel (CA 33), Kamerstukken II 2025/26, 30 januari 2026, 2026D04554.</w:t>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coalitieakkoord 2026-2030 D66, VVD en CDA, p. 54 (bijlage bij Kamerstuk 36848, nr. 31) en budgettaire tabel (CA 33), Kamerstukken II 2025/26, 30 januari 2026, 2026D04554.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4B5D60AA" w14:textId="3436285B" w:rsidR="00F0194C" w:rsidRPr="00F0194C" w:rsidRDefault="00F0194C">
+    <w:p w14:paraId="3B5EB4A7" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="00804675" w:rsidRDefault="004946AC" w:rsidP="004946AC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F0194C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F0194C">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36848, nr. 101.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4C739949" w14:textId="77777777" w:rsidR="00C05647" w:rsidRPr="00C05647" w:rsidRDefault="00C05647">
+    <w:p w14:paraId="3B4531ED" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="00804675" w:rsidRDefault="004946AC" w:rsidP="004946AC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F0194C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F0194C">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het afschaffen van de bosbouwvrijstelling gaat gepaard met een gedeeltelijke terugsluis (€ 5 miljoen) van de opbrengst naar natuurbeheer via de begroting van het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="02A9B776" w14:textId="1CB6F7A3" w:rsidR="00385615" w:rsidRPr="00F0194C" w:rsidRDefault="00385615" w:rsidP="00385615">
+    <w:p w14:paraId="689920F8" w14:textId="7E66F15B" w:rsidR="004946AC" w:rsidRPr="00804675" w:rsidRDefault="004946AC" w:rsidP="004946AC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F0194C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F0194C">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29453, nr. 582.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="09CC6F06" w14:textId="77777777" w:rsidR="00F91EF2" w:rsidRPr="00F0194C" w:rsidRDefault="00F91EF2">
+    <w:p w14:paraId="5592BC0F" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="00804675" w:rsidRDefault="004946AC" w:rsidP="004946AC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F91EF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804675">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F0194C">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00804675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Handelingen I 2018/19, nr. 11, item 12, p. 11. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="457877E0" w14:textId="77777777" w:rsidR="00000561" w:rsidRDefault="00DC05DF">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4598093B" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="004946AC" w:rsidRDefault="004946AC" w:rsidP="004946AC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="280CD6C1" w14:textId="77777777" w:rsidR="00000561" w:rsidRDefault="00DC05DF">
+  <w:p w14:paraId="46EECE52" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="004946AC" w:rsidRDefault="004946AC" w:rsidP="004946AC">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1321 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1334BEED" w14:textId="77777777" w:rsidR="004946AC" w:rsidRPr="004946AC" w:rsidRDefault="004946AC" w:rsidP="004946AC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="97FAEE20"/>
-[...449 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D662F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93ACA7D2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4488,406 +1936,152 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1205095390">
-[...5 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="760567990">
+  <w:num w:numId="1" w16cid:durableId="1204555565">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00000561"/>
-[...247 lines deleted...]
-    <w:rsid w:val="00FF48D9"/>
+    <w:rsidRoot w:val="004946AC"/>
+    <w:rsid w:val="00070164"/>
+    <w:rsid w:val="00367C06"/>
+    <w:rsid w:val="004946AC"/>
+    <w:rsid w:val="005C19B2"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00721FB8"/>
+    <w:rsid w:val="00804675"/>
+    <w:rsid w:val="00B21EB8"/>
+    <w:rsid w:val="00D869FB"/>
+    <w:rsid w:val="00E215A8"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F077B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="109569"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4E94D5C8"/>
+  <w14:docId w14:val="60DCAEE6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2BD7E9C3-CE6F-4BD9-B42F-E773E144BEDE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4896,77 +2090,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4991,75 +2185,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5094,55 +2288,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5213,1252 +2407,740 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004946AC"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagICTmiddelenproductentabel">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004946AC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenKop1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004946AC"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenV8">
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="AanvraagformulierICTmidelentabel">
-    <w:name w:val="Aanvraagformulier ICT midelen tabel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004946AC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-    <w:tblPr>
-[...31 lines deleted...]
-    <w:name w:val="Bullet Opdr.Bev."/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...271 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:name w:val="Notitie tabel"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
-[...135 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...19 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardOndertekening">
-    <w:name w:val="Standaard_Ondertekening"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...19 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004946AC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004946AC"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...7 lines deleted...]
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...14 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
-      <w:spacing w:line="140" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...119 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F91EF2"/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F91EF2"/>
+    <w:rsid w:val="004946AC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F91EF2"/>
+    <w:rsid w:val="004946AC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B427C"/>
+    <w:rsid w:val="004946AC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B427C"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="004946AC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B427C"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="004946AC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...18 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="004946AC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...182 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6515,51 +3197,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6623,65 +3305,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6702,117 +3384,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15701</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2890</ap:Words>
+  <ap:Characters>15896</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>130</ap:Lines>
+  <ap:Lines>132</ap:Lines>
   <ap:Paragraphs>37</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18518</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18749</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_b2aa6e22-2c82-48c6-bf24-1790f4b9c128_Enabled">
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_b2aa6e22-2c82-48c6-bf24-1790f4b9c128_SetDate">
-[...21 lines deleted...]
-    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>