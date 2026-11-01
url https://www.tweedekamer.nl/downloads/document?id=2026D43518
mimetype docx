--- v0 (2026-09-15)
+++ v1 (2026-11-01)
@@ -1,19886 +1,18892 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00275658" w:rsidRDefault="00C72746" w14:paraId="36730111" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="00711683" w:rsidP="00711683" w:rsidRDefault="006A4D19" w14:paraId="7F99BDD0" w14:textId="5465ACB3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683" w:rsidR="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>104</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683" w:rsidR="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00711683" w:rsidR="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Langdurige zorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00275658" w:rsidRDefault="00275658" w14:paraId="74FCC9D5" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Op grond van de Wet marktordening gezondheidszorg (Wmg) stelt de minister van Volksgezondheid, Welzijn en Sport</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="00711683" w14:paraId="6440C6A0" w14:textId="0300E1A7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00B30248">
-        <w:t xml:space="preserve"> (VWS)</w:t>
+      <w:r w:rsidRPr="00711683" w:rsidR="006A4D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>476</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
-        <w:t xml:space="preserve"> het </w:t>
+      <w:r w:rsidRPr="00711683" w:rsidR="00F95FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="008004FC">
-        <w:t xml:space="preserve">voor een kalenderjaar beschikbare </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
-        <w:t xml:space="preserve">bedrag vast voor verzekerde zorg op grond van de Wet </w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
-        <w:t>langdurige zorg (Wlz).</w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="003808E4" w:rsidP="003808E4" w:rsidRDefault="003808E4" w14:paraId="13474325" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE1BA8">
+    <w:p w:rsidRPr="00711683" w:rsidR="00711683" w:rsidP="00711683" w:rsidRDefault="00711683" w14:paraId="688F0DBF" w14:textId="1E4E97DC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="00711683" w:rsidP="00711683" w:rsidRDefault="00711683" w14:paraId="40133CE3" w14:textId="6A841309">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="00711683" w:rsidP="00711683" w:rsidRDefault="00711683" w14:paraId="5FE3A389" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7AEB86A3" w14:textId="6A4E9897">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op grond van de Wet marktordening gezondheidszorg (Wmg) stelt de minister van Volksgezondheid, Welzijn en Sport (VWS) het voor een kalenderjaar beschikbare bedrag vast voor verzekerde zorg op grond van de Wet langdurige zorg (Wlz).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3899047D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="614E1131" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In mijn brief van 1 juli 2026 aan de Nederlandse Zorgautoriteit (NZa)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
-        <w:t xml:space="preserve"> heb ik het voorlopige kader voor de Wlz voor 2027 bekend gemaakt</w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik het voorlopige kader voor de Wlz voor 2027 bekend gemaakt. Ook heb ik een voorlopig meerjarig inzicht gegeven in de ontwikkeling van het Wlz-kader in de periode 2028-2031 en heb ik u geïnformeerd over de verdeling van de beschikbare groeiruimte per sector. Op 19 augustus 2026 heb ik antwoord gegeven op schriftelijke vragen van de vaste commissie van de Tweede Kamer voor VWS naar aanleiding van deze brief.</w:t>
       </w:r>
-      <w:r w:rsidR="00FD1953">
-[...62 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00673A1F" w:rsidP="003808E4" w:rsidRDefault="00673A1F" w14:paraId="6119196E" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">was onder voorbehoud van de politieke besluitvorming over de begroting 2027 die op Prinsjesdag is gepresenteerd. Met mijn huidige brief maak ik het definitieve Wlz-kader voor het jaar 2027 bekend bij de Eerste en Tweede Kamer. </w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0AF66038" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="28D5E889" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorlopige kader voor de Wlz voor 2027 in de brief van 1 juli 2026 was onder voorbehoud van de politieke besluitvorming over de begroting 2027 die op Prinsjesdag is gepresenteerd. Met mijn huidige brief maak ik het definitieve Wlz-kader voor het jaar 2027 bekend bij de Eerste en Tweede Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00275658" w:rsidRDefault="00275658" w14:paraId="3F0A7910" w14:textId="77777777"/>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> Verder sluit de brief aan bij het reeds bekende voorlopige kader.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="31469F58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7D5BC90F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten opzichte van het voorlopige kader heb ik rekening gehouden met de hogere uitgaven (€ 30 miljoen) op grond van de recente uitvoeringsinformatie uit de julibrief van de NZa (bijlage). Daarnaast heb ik het Wlz-kader vanaf 2027 met € 3,5 miljoen structureel verhoogd om de hogere tarieven die de NZa voor de logeerzorg in de gehandicaptenzorg heeft vastgesteld op te vangen. Tot slot heb ik het Wlz-kader verhoogd in verband met de loon- en prijsbijstelling 2027. Dit betreft een bedrag van € 1.680 miljoen in 2027 oplopend tot € 1.883 miljoen in 2031. Verder sluit de brief aan bij het reeds bekende voorlopige kader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F4E1E" w:rsidP="00694EEA" w:rsidRDefault="006F4E1E" w14:paraId="320B39B3" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Gelijk mijn brief van 1 juli 2026 ga ik in deze brief ook in op het indicatieve Wlz-kader voor de periode 2028-2031</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="453D3956" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="58CD7FDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelijk mijn brief van 1 juli 2026 ga ik in deze brief ook in op het indicatieve Wlz-kader voor de periode 2028-2031, inclusief de indicatieve deelkaders per jaar en de verdeling van de beschikbare groeiruimte over de sectoren ouderenzorg, gehandicaptenzorg en langdurige ggz</w:t>
       </w:r>
-      <w:r w:rsidR="00D745DC">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="005D3405">
-[...58 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Dit in verband met de maatregel ‘bestuurlijk akkoord Wlz/scheiden wonen en zorg’ uit het coalitieakkoord. In het licht van het streven van het kabinet om voor deze periode bestuurlijke akkoorden te sluiten zal ik volgend jaar het Wlz-kader actualiseren op basis van de meest recente uitvoeringsinformatie van de NZa over 2026 en 2027. Als de uitgavenontwikkeling hoger of lager uitvalt dan op dit moment wordt verwacht dan zal ik daar dus rekening mee houden. Dat zorgt ervoor dat de basis voor het meerjarige Wlz-kader goed zal aansluiten bij het feitelijke zorggebruik. De verdeling van de beschikbare groeiruimte voor zorg in natura en pgb per sector voor de periode 2028-2031 sluit aan bij cijfers in de voorlopige kaderbrief van 1 juli 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00462398" w:rsidP="00694EEA" w:rsidRDefault="00462398" w14:paraId="73699CD5" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> onderdelen:</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5EAF4981" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="05A3BC3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief bevat de volgende vijf onderdelen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="003576A7" w:rsidP="003576A7" w:rsidRDefault="00C72746" w14:paraId="1C65E3CC" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="75798351" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgettair kader Wlz 2026 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00D93183" w:rsidP="003576A7" w:rsidRDefault="00C72746" w14:paraId="0BE0C342" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="51AFB0BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">2027 </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het definitieve Wlz kader voor 2027 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="003576A7" w:rsidP="003576A7" w:rsidRDefault="00C72746" w14:paraId="48AF6CA7" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5C1C154E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> de periode 2028-2031 </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het indicatieve Wlz-kader voor de periode 2028-2031 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00D93183" w:rsidP="00D93183" w:rsidRDefault="00C72746" w14:paraId="0CE82CEB" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3C6A3896" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Wlz-kader voor de periode 2028-2031 per sector (ouderenzorg, gehandicaptenzorg en langdurige ggz) </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het indicatieve Wlz-kader voor de periode 2028-2031 per sector (ouderenzorg, gehandicaptenzorg en langdurige ggz) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00D93183" w:rsidP="00D22EFC" w:rsidRDefault="00C72746" w14:paraId="420FFC94" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5209B7DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE1BA8">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="003576A7" w:rsidP="00770117" w:rsidRDefault="003576A7" w14:paraId="7A597EFF" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE1BA8">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="59DFB6A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="766E4FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze brief stuur ik in afschrift naar de NZa. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00275658" w:rsidRDefault="00275658" w14:paraId="3A2420B7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="1707EDBD" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2871C212" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B86507" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="26383CA9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2F2EEB08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...56 lines deleted...]
-        <w:t>2026</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I. Het budgettair kader Wlz 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="567BE06E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">De julibrief van de NZa laat zien dat het beschikbare Wlz-kader voor 2026 ruimschoots toereikend is. </w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="35FB639E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="08296E18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De julibrief van de NZa laat zien dat het beschikbare Wlz-kader voor 2026 ruimschoots toereikend is. De zorgkantoren bevestigen dit beeld. Het actuele Wlz-kader voor 2026 bedraagt € 41.067 miljoen.</w:t>
       </w:r>
-      <w:r w:rsidR="0089293E">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hiervan is € 36.286 miljoen beschikbaar voor het deelkader zorg in natura, € 4.685 miljoen voor het deelkader persoonsgebonden budget (pgb) en € 96 miljoen voor het deelkader overige uitvoeringskosten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="4EE59F2C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="5A1846A8" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="387147AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6CD72065" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002825FE">
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tabel 1: </w:t>
-[...19 lines deleted...]
-        <w:t>Wlz-kader 2026</w:t>
+        <w:t>Tabel 1: Stand Wlz-kader 2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7146" w:type="dxa"/>
+        <w:tblW w:w="7040" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3078"/>
+        <w:gridCol w:w="2972"/>
         <w:gridCol w:w="1017"/>
         <w:gridCol w:w="1017"/>
         <w:gridCol w:w="1017"/>
         <w:gridCol w:w="1017"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002B6513" w14:paraId="17980B2C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="7E6207A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3078" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="DDEBF7" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="705B758B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1402A227" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002825FE">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedragen x € 1 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="DDEBF7" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="5B9BD5"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="7FB93F84" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="44137587" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002825FE">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="DDEBF7" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="5B9BD5"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="00C6AC0F" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3990A132" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002825FE">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pgb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="DDEBF7" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="5B9BD5"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="60C36DB9" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7C84DD3E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002825FE">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ouk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="5B9BD5"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="44554DD7" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="10288AD0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002825FE">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002B6513" w14:paraId="7B8EBA14" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="02D2FE8E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3078" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="3EF15733" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="11CBA2ED" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Actueel Wlz-kader 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="4BAB0C8E" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4C362641" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  36.286 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="7C0D72EF" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="54666261" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    4.685 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="2AFF2260" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="76D90A1D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          96 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="00470EF7" w:rsidP="002B6513" w:rsidRDefault="00C72746" w14:paraId="18D697EA" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7F65E36E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  41.067 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="2D859BCF" w14:textId="77777777"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> 2027. </w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="737C5058" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="03233A1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verwachte benutting van het Wlz-kader bedraagt op basis van het gemiddelde van de twee scenario’s uit de julibrief € 40.875 miljoen. Dit benodigde budget voor 2026 vormt de basis voor het definitieve Wlz-kader voor het jaar 2027. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="029950E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7978EB35" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B86507" w:rsidR="00470EF7" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="4EC078D1" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2EE44273" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> 2027</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>II. Het definitieve Wlz-kader voor 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="002825FE" w:rsidRDefault="00470EF7" w14:paraId="48E7C2CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="05D5F971" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="7E28C08E" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7CCF1859" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Wlz-kader voor 2027. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 2 presenteert de ontwikkeling en opbouw van het definitieve Wlz-kader voor 2027. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="002825FE" w:rsidRDefault="00470EF7" w14:paraId="7C700D7B" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2FE6064B" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5956" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="4232"/>
         <w:gridCol w:w="754"/>
         <w:gridCol w:w="754"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="3E2B1C1D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="6D297B56" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5956" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="71C2184C" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="268C3DBE" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tabel 2: Opbouw Wlz-kader 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="39866131" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="520BBF4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="16E24BCB" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6B6D7FDC" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002825FE">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedragen x € 1 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="02827AA0" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="62CF113B" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002825FE">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="62A6F15D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3CD4FD71" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002825FE">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="0893311D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="554BDD56" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="734B6E90" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="27B6D25A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="2FDD7B61" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2BB09752" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...30 lines deleted...]
-              <w:t>2027</w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Basis voor Wlz-kader 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="5ED315D2" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="30A9E95A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40.875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="62F91478" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0169DCE5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40.473</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="2AE49B34" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="1A2DD87A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="11CFE022" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5A770329" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="6ED62D79" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="22C115D0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groeiruimte zorg in natura &amp; pgb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="299B72D8" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="646E7ED6" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="4B9193EC" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7E04D35F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="5866F44E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="2529CCFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="1F22E4E5" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6BD688A0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="18B3F837" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="204446D5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groeiruimte overige uitvoeringskosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="4B461359" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="765E11A6" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="5A610E1A" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="11D7F6F5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="50E8751D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="6AD69156" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="00B72DA8" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4FA96098" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="0E5F26EE" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2FEB95E4" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Loon- en prijsbijstelling 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="736521F8" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7BE20A2A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="09D52491" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="29ACF242" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="2DEC498D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="392305F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="00E1BA59" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="44927565" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="6EB68F84" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="41AE85EC" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wlz-kader 2027 (som 1 t/m 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="6CACBB14" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5F548D98" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="3991EADF" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="49C8D869" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43.616</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="15AF0D76" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="3B9F0050" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="5CCE6636" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0FA8BC0F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="75340419" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5743516E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan herverdelingsmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="678E3528" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4C97DBD3" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="559A25F5" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="78D918F2" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>438</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="6478AC57" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="2814DEE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="77A41918" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5DDBD567" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="6D639485" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5596B02D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beschikbaar voor zorginkoop (5 minus 6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="20459440" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="10F18D6F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="28551E50" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1DCBA20F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43.178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="1796B88A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="1510720A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="0478782D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="43B852BB" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="1CA6FF69" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="114AB1B8" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan zorg in natura </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="4DA1274D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="799094E4" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="3A6D8BBE" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3AACDFBF" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>38.122</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="204C4298" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="2BF20380" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="0C3248AC" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="32F3A055" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="001AAD5A" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="475AA748" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan pgb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="1A791862" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7BD05D27" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="32A93468" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0392A5DF" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.954</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="002825FE" w14:paraId="4361748F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="002825FE" w14:paraId="4226B096" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="28A391D8" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7E7D14C5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="261ED008" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1F92D084" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan overige uitvoeringskosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="071F7E1A" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5E5610AC" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002825FE" w:rsidR="002825FE" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="5E3571F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="26CA8395" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="002825FE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00C55492" w:rsidP="00470EF7" w:rsidRDefault="00C55492" w14:paraId="0CC16067" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="615152F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="07E7C956" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toelichting tabel 2: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00A34952" w:rsidP="00470EF7" w:rsidRDefault="00A34952" w14:paraId="0A2D7119" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="62239D4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0B5610CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Basis voor Wlz-kader 2027</w:t>
       </w:r>
-      <w:r w:rsidR="002825FE">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7FCF580B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De basis voor het Wlz-kader 2027 wordt gevormd door het benodigd Wlz-kader in 2026 aangepast voor de effecten van beleid in het basispad voor 2027. Uitgaande van de julibrief van de NZa bedraagt het benodigd Wlz-kader in 2026 € 40.875 miljoen. De effecten van beleid in het basispad voor 2027 betreffen de al doorgevoerde maatregelen van vorige kabinetten, zoals scheiden van wonen en zorg, pgb-op-maat en het hoofdlijnenakkoord ouderenzorg (HLO). De tariefmaatregelen die per 2027 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>zouden ingaan op het terrein van de gehandicaptenzorg en langdurige ggz zijn geschrapt en werken dus niet door op het Wlz-kader.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tevens is rekening gehouden met de verhoging van de tarieven voor logeerzorg in de gehandicaptenzorgsector per 2027. Het basisbedrag voor het Wlz-kader 2027 komt hiermee uit op € 40.473 miljoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="50719A74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="313F22BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...109 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. en 3. Groeiruimte Wlz-kader</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="7936E7B2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5E249B41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten opzichte van het basispad stelt het kabinet groeiruimte beschikbaar. Daarmee kunnen zorgkantoren voldoende zorg van goede kwaliteit (blijven) inkopen in het licht van de demografische ontwikkelingen en zorgverzwaring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3D64EA59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="637F3B16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om de toegankelijkheid en betaalbaarheid van de Wlz voor nu en in de toekomst te verbeteren heeft het kabinet de beschikbare groeiruimte aangepast met de maatregel ‘bestuurlijk akkoord Wlz/scheiden wonen zorg’ uit het coalitieakkoord. Deze taakstelling gaat in per 2027 voor een bedrag van € 130 miljoen. Om voldoende tijd te hebben om via een zorgvuldig proces te komen tot de invulling van deze akkoorden heb ik hiervoor een alternatieve oplossing gezocht. Zoals ik heb toegelicht in mijn brief van 1 juli 2026 is budgettaire dekking gevonden binnen de middelen die het kabinet bij Voorjaarsnota voor 2027 e.v. heeft gereserveerd voor mogelijke hogere uitgaven op grond van uitkomsten van lopende kostenonderzoeken en andere risico’s. De taakstelling in 2027 op de beschikbare groeiruimte is daarmee komen te vervallen. De groeiruimte voor 2027 bedraagt daarmee € 1.461 miljoen voor zorg in natura en pgb samen en daarnaast € 2 miljoen voor het deelkader overige uitvoeringskosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="230AA445" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>2. en 3. Groeiruimte Wlz-kader</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Loon- en prijsbijstelling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="4A638608" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t>inkopen in het licht van de demografische ontwikkelingen en zorgverzwaring.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6A4CA668" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De loon- en prijsbijstelling 2027 bedraagt € 1.680 miljoen en is zoals gebruikelijk gebaseerd op de recente Macro-Economische Verkenning van het Centraal Planbureau (CPB).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="002825FE" w:rsidRDefault="00470EF7" w14:paraId="6719D02C" w14:textId="77777777"/>
-[...40 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1998DE97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="002825FE" w:rsidRDefault="00C72746" w14:paraId="0A127C92" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="18A01588" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:br/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Definitief Wlz-kader 2027</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5066D19B" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De optelling van de posten 1 tot en met 4 leidt tot een definitief Wlz-kader voor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="138400ED" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2027 van € 43.616 miljoen (loon- en prijspeil 2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4A2440DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6BD94409" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. Herverdelingsmiddelen 2027 (reservering)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="091400BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De herverdelingsmiddelen voor 2027 bedragen € 438 miljoen (30% van de groeiruimte). Deze middelen zijn, zoals gebruikelijk, gereserveerd vanwege de onzekerheid over de benodigde groeiruimte in het licht van de ontwikkelingen van het zorggebruik en de regionale verdeling daarvan. Ik zal in de loop van 2027 op basis van de februari- en julibrief van de NZa over de toereikendheid van het Wlz-kader besluiten over de inzet van de herverdelingsmiddelen voor 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5F6D02B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="740D0455" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...100 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Beschikbaar voor zorginkoop 2027 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="2402CB02" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> miljoen. Dit bedrag is verdeeld over de volgende drie deelkaders:</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="326C2E63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2027 bedraagt het Wlz-kader dat beschikbaar is voor de zorginkoop in totaal    € 43.178 miljoen. Dit bedrag is verdeeld over de volgende drie deelkaders:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="1A32C892" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7B3C4907" w14:textId="65BD21C3">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE1BA8">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(7a) zorg in natura:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> € 38.122 miljoen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="52CA932B" w14:textId="2678074F">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(7b) persoonsgebonden budgetten:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> € 4.954 miljoen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="407CBBC0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(7c) overige uitvoeringskosten:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> € </w:t>
-[...8 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> € 102 miljoen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="29454F66" w14:textId="77777777">
-[...23 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0C3B9A82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="6303C508" w14:textId="77777777">
-[...29 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="65A313F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor de bekostiging van innovatie ten behoeve van nieuwe zorgprestaties is landelijk € 20 miljoen beschikbaar. Dit bedrag is binnen het deelkader voor zorg in natura specifiek geoormerkt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A75666" w:rsidP="00470EF7" w:rsidRDefault="00A75666" w14:paraId="6607D373" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE1BA8">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3C41C10C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4197CCCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tabel 3 laat zien hoe het deelkader voor overige uitvoeringskosten kan worden </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="3DC2580F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ingezet voor preventieve maatregelen, onafhankelijke cliëntondersteuning (OCO) en cliëntvertrouwenspersonen (CVP). Er is geen sprake van </w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="77983CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ingezet voor preventieve maatregelen, onafhankelijke cliëntondersteuning (OCO) en cliëntvertrouwenspersonen (CVP). Er is geen sprake van ‘harde schotten’ tussen deze drie onderdelen </w:t>
       </w:r>
-      <w:r w:rsidR="00A75666">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> tussen deze drie onderdelen van het deelkader overige uitvoeringskosten. Zorgkantoren kunnen dus met inachtneming van hun wettelijke taken schuiven met deze beschikbare middelen tussen OCO, CVP en preventieve maatregelen.</w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van het deelkader overige uitvoeringskosten. Zorgkantoren kunnen dus met inachtneming van hun wettelijke taken schuiven met deze beschikbare middelen tussen OCO, CVP en preventieve maatregelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="63B918DB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="265B68EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="6977" w:type="dxa"/>
+        <w:tblW w:w="6602" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="432"/>
-        <w:gridCol w:w="5764"/>
+        <w:gridCol w:w="5380"/>
         <w:gridCol w:w="781"/>
+        <w:gridCol w:w="9"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="007A306B" w14:paraId="1DE488EF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="5512BF70" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6977" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6602" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="4EFB687E" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1BD4FDA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tabel 3: Opbouw deelkader overige uitvoeringskosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="007A306B" w14:paraId="3307B410" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="63973B1D" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6196" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="63660686" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4B46FD22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedragen x € 1 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="5B9BD5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="5C152A61" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7D69EC32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="007A306B" w14:paraId="172561D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="579B8155" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="4993A812" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3BC3B89A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5764" w:type="dxa"/>
+            <w:tcW w:w="5380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="40A3A7B6" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5E8DC974" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overige uitvoeringskosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="6165BD8B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="00765B5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>102,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="007A306B" w14:paraId="51A9FD91" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="7CD9B9B6" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1026BDD0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="03BD7A77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5764" w:type="dxa"/>
-[...92 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="5380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="170FEB58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  waarvan preventieve maatregelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="58C446B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>47,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="007A306B" w14:paraId="17EAF8BF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="42A6E9FE" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="01718E87" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="47B67626" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5764" w:type="dxa"/>
-[...82 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="5380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3DDF7389" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  waarvan onafhankelijke cliëntondersteuning (OCO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="40601F8B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>34,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="007A306B" w14:paraId="6FA3199A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="11E67DE6" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="2C558850" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="186B8E97" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5764" w:type="dxa"/>
-[...82 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="5380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7149FE1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  waarvan cliëntvertrouwenspersonen (CVP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3EA66E69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A306B" w:rsidP="00470EF7" w:rsidRDefault="007A306B" w14:paraId="5F1A1823" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5278AC88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7A7FBE49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B86507" w:rsidR="00470EF7" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="7AAA0487" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="11B3F168" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">2028-2031 </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. Het indicatieve Wlz-kader voor de periode 2028-2031 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="009F0924" w:rsidRDefault="00470EF7" w14:paraId="677C9B50" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3F40D210" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00DC2898" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="325F3809" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="34C77AE4" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">rgt ervoor dat de kaders goed aansluiten bij de feitelijke uitgavenontwikkeling. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 4 geeft inzicht in het indicatieve meerjarig Wlz-kader 2028-2031. De cijfers hebben vanaf 2028 een indicatief karakter, omdat ik (zoals ik hiervoor heb aangegeven) het Wlz-kader nog zal actualiseren op basis van uitvoeringsinformatie van de NZa over 2026 en 2027. Deze actualisatie kan leiden tot een hoger of lager totaalkader respectievelijk hogere of lagere deelkaders. De actualisatie heeft geen effect op de beschikbare groeiruimte voor de periode 2028-2031 en de daarover met veldpartijen te maken bestuurlijke afspraken, maar zorgt ervoor dat de kaders goed aansluiten bij de feitelijke uitgavenontwikkeling. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00DC2898" w:rsidP="00C55492" w:rsidRDefault="00DC2898" w14:paraId="09F5814C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="63C256D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9742" w:type="dxa"/>
+        <w:tblW w:w="9028" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="365"/>
-        <w:gridCol w:w="4624"/>
+        <w:gridCol w:w="3888"/>
         <w:gridCol w:w="793"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="792"/>
-        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="572E422E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="0088ABEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="9028" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="2A6DF3C9" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="31896F89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tabel 4: Ontwikkeling Wlz-kader 2026-2031 (vanaf 2028 indicatief)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="12BE6185" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="5CBDDE24" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="24ADC896" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="16382559" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedragen x € 1 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="39F4EF38" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="02FD8C0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="048A1130" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="53F256A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="3FC209BF" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="12F22B68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="11FCBDC8" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6F77FD76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="28094985" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6943790C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="07563F13" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5C87B1D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A306B">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="3AA3F591" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="5BE42C32" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="2CAFE5D6" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7AFFF9E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="73111742" w14:textId="77777777">
-[...27 lines deleted...]
-              <w:t>Wlz-kader</w:t>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4922B8D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Basis voor Wlz-kader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="71B63AFB" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="541999EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40.875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="7701A0B2" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7532C4B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40.473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="147ED410" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="37B122A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40.266</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="609A25FA" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="218B44D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39.981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="14AFE28E" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="76DD0D0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39.786</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="3A93294B" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="194A8BDC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39.726</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="120340F8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="1A5E6F0B" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="3F1094EA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5B80599F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="7A2DBBA8" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="65FB1255" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groeiruimte zorg in natura &amp; pgb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="47851664" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6BFB4475" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="57B8C5A1" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="217E26D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="6682A061" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7FA46343" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.332</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="3C4FA2D9" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6080EFC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="5627311A" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4D7BC1F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.743</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1FCD19AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="34FDB32B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="2A7BF045" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="21E0127B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="33D6BC22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="2C31CEDA" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4FFC3499" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groeiruimte overige uitvoeringskosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="0DD956B1" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="197AC007" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="65DF8171" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="15259C58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="4A75AE48" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5EEBA09A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1FABDF05" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="107D1C79" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1F9774A5" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2ABA1058" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3F11D743" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="0475F0B2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="23C34E5C" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="03CF3E9C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6FBD531E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="40A18CD0" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4D2A8DC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Loon- en prijsbijstelling 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="10A3CC80" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="748CCF4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="76E9022B" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="58F97A90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="64052A3F" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="75DFCC23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="3532B231" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="25A75526" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.771</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="74EACC94" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1F7A6527" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.825</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="6EB72E3E" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3587548C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="50AF5A76" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="7D9FB278" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="3B9F8CFE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="16A1EE8D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="72F0CC2E" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5D494381" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wlz-kader (som 1 t/m 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1AD5EDBC" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5EAF931D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1C0E03DD" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="10ABA4EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43.616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="60B70276" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="23E275A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>44.330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="67E64627" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="41C78C69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45.212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="081E257B" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1F6279B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46.362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="079094F6" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1FE3B4E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>47.627</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="572E2CB5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="7C8D2587" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="722E4A70" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="728E9A67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="74EAA844" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="63C66883" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan herverdelingsmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="69462306" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4DA4569C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="42BA93CB" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="349B8387" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>438</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="0AC49AD5" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4D119840" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="337486D1" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="370AB0A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1864C490" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3027FBF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="6CD58A79" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="08FA11E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.802</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="3EB09F5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="33C8658B" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="2175F333" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4DE593BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="44FF9E07" w14:textId="77777777">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7B61C8D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beschikbaar voor zorginkoop (5 minus 6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1D5E5CB8" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="71630B17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="4817C115" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7FAD5EAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43.178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="52570BFC" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3915ED49" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43.630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="707395B7" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="193CECA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>44.176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1D437F26" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="514F820E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>44.939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="41719D69" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="723D468C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45.824</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="0D2CE44E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="42FCE759" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="18DE5A93" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="29EC4290" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="25457E30" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="67C26993" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan zorg in natura </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="7606C788" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="28590F62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="7D21B346" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7BAFFA6A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>38.122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="10E782D6" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2926B037" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>38.488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1C930FB4" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4C4303A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>38.966</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="50CE3C90" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="41EEDC34" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39.599</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="12F647CB" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="038290E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40.359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="237D70F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="65909DC3" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="0E3F4899" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7B44127A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="2CD0DB44" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7D85C7A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan pgb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="637896B1" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="10496342" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="243A0016" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6A718BC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="6022022A" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="210B4E78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="13B9EB9D" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="49CE25E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="5E909E28" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="04905C92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.281</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="6D10403E" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="313BFE1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00DC2898" w14:paraId="6149A3C0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="46B48CA7" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="1E62FFCF" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="78012C03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="56FC6065" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="600257B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan overige uitvoeringskosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="2B0AE560" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="54EAEAA8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="5C0E4FD1" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="53390233" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="2C18EAC1" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4D165031" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="52F2C22F" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6C0F56B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="46105745" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="237DBDE9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A306B" w:rsidR="007A306B" w:rsidP="007A306B" w:rsidRDefault="00C72746" w14:paraId="7BF0D5DE" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="007A306B">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="29EB65FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="007A306B" w:rsidP="00470EF7" w:rsidRDefault="007A306B" w14:paraId="611BF190" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1784B22B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="58B3EABF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toelichting tabel 4:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="42CB6D12" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="09417409" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2F0D3E29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Basis voor Wlz-kader</w:t>
       </w:r>
-      <w:r w:rsidR="00A34952">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2A1669E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regel 1 van tabel 4 geeft inzicht in de ontwikkeling van het basispad voor het Wlz-kader exclusief groeiruimte en exclusief loon- en prijsbijstelling. Het basispad houdt rekening met de uitvoeringsinformatie uit de julibrief van de NZa, de extra middelen voor de tarieven voor logeerzorg en al doorgevoerde maatregelen van vorige kabinetten zoals scheiden van wonen en zorg, pgb-op-maat en het hoofdlijnenakkoord ouderenzorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="38E9E045" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7F4D7B9F" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>kader</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Groeiruimte zorg in natura &amp; pgb </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="33F41DD1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Regel 1 van tabel 4 geeft </w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5A8C8AAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De groeiruimte voor de deelkaders zorg in natura en pgb loopt op van € 1.461 miljoen in 2027 tot € 6.008 miljoen in 2031. Hierbij is rekening gehouden met de effecten van de taakstelling bestuurlijk akkoord Wlz en de verhoging van de opgave door het schrappen van de tariefmaatregelen. De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1BA8">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> doorgevoerde maatregelen van vorige kabinetten zoals scheiden van wonen en zorg, pgb-op-maat en het hoofdlijnenakkoord ouderenzorg.</w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>groeiruimte over de periode 2028-2031 bedraagt gemiddeld 2,6% per jaar. In tabel 5, 6 en 7 wordt deze groeiruimte gespecificeerd per sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="3728991E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5CB1223B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="127B164A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Groeiruimte overige uitvoeringskosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1712DB18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De groeiruimte voor het deelkader overige uitvoeringskosten loopt op van € 2 miljoen in 2027 tot € 9 miljoen in 2031. Deze groeiruimte wordt niet verdeeld over de sectoren, zodat de zorgkantoren dit op basis van de inzichten over hun cliënten en zorglandschap kunnen inzetten waar dit het meeste effect sorteert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="496BE2C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4AE731C6" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Loon- en prijsbijstelling 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="226D5817" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jaarlijks voeg ik in overeenstemming met de gebruikelijke systematiek de loon- en prijsbijstelling op basis van de recente Macro-Economische Verkenning van het CPB toe aan het Wlz-kader. De loon- en prijsbijstelling 2027 voor het Wlz-kader bedraagt circa 4,1% en loopt op van € 1.680 miljoen in 2027 tot € 1.883 miljoen in 2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="57D9380E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="434858C9" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...46 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Wlz-kader 2027 en indicatief kader 2028-2031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4982FFD8" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De optelling van de posten 1 tot en met 4 leidt tot een definitief Wlz-kader van € 43.616 miljoen in 2027. Het indicatieve Wlz-kader loopt daarna op tot € 47.627 miljoen in 2031 (loon- en prijspeil 2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="419DDFBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="609CCFBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2027</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. Herverdelingsmiddelen (reservering)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00A34952" w:rsidRDefault="00C72746" w14:paraId="74076FA8" w14:textId="77777777">
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> miljoen in 2031.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7ADA7872" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van de groeiruimte wordt zoals gebruikelijk 30% gereserveerd als herverdelingsmiddelen. Dat is een bedrag oplopend van € 438 miljoen in 2027 tot € 1.802 miljoen in 2031. Over de inzet van de herverdelingsmiddelen zal ik jaarlijks een besluit nemen waarbij ik de uitvoeringsgegevens uit de februari- en julibrief van de NZa betrek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="5C537FDC" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2A4BB81C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="35E2C60A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...166 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Beschikbaar voor zorginkoop </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="67EBE703" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="57D44C7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze regel is inzichtelijk gemaakt welk bedrag in de komende jaren beschikbaar is voor de zorginkoop verdeeld over zorg in natura, pgb en overige uitvoeringskosten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="600A5F31" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">ggebruik en moeten dus financieel kunnen worden gedekt vanuit de groeiruimte. Ik zal dit daarom betrekken bij de nog te sluiten bestuurlijke akkoorden met de sectoren in de Wlz. </w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="068755F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="10F9B68E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het deelkader overige uitvoeringskosten is in 2028 een bedrag van € 104 miljoen beschikbaar. Voor de periode 2029-2031 heb ik vooralsnog alleen middelen gereserveerd voor OCO en CVP. Deze lopen inclusief groeiruimte op van € 57 miljoen in 2029 tot € 61 miljoen in 2031. Op grond van de evaluatie van de effectiviteit van de ingezette preventieve maatregelen zal ik in het voorjaar van 2027 bezien of en welk bedrag ik vanaf 2029 beschikbaar zal stellen voor de preventieve maatregelen. De preventieve maatregelen dienen zichzelf terug te verdienen in de vorm van een lager Wlz-zorggebruik en moeten dus financieel kunnen worden gedekt vanuit de groeiruimte. Ik zal dit daarom betrekken bij de nog te sluiten bestuurlijke akkoorden met de sectoren in de Wlz. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232583418" w:id="0"/>
-      <w:r w:rsidRPr="00FE1BA8">
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het deelkader overige uitvoeringskosten heb ik tot slot niet verdeeld over de sectoren, zodat zorgkantoren </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00FE1BA8">
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>dit op basis van de inzichten over hun cliënten en zorglandschap kunnen inzetten waar dit het meeste effect sorteert.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C317CE" w:rsidP="00470EF7" w:rsidRDefault="00C317CE" w14:paraId="61D7EB72" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="56DD268C" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B86507" w:rsidR="003D0506" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="33706D80" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7D1CB534" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IV. Het indicatieve Wlz-kader voor de periode 2028-2031 per sector</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D0506" w:rsidP="00470EF7" w:rsidRDefault="003D0506" w14:paraId="7B258F5A" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="51607EC1" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7DEB9D7B" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ik ook in de brief van 1 juli 2026 heb aangegeven is het kabinet voor de jaren 2028-2031 voornemens om te komen tot bestuurlijke akkoorden en is inzicht geboden in een budgettair deelkader per Wlz-sector. Het inzicht in de beschikbare financiële ruimte per sector maakt het mogelijk om met de betrokken sectoren afspraken te maken over passende maatregelen om binnen de landelijke sectorale kaders te blijven. Ik zal de NZa in dat licht verzoeken om mij via haar februari- en julibrief te informeren over de landelijke benutting van het Wlz-kader en dit in de februaribrief ook te doen per sector. Dat geeft mij inzicht in hoeverre de sectoren erin slagen om binnen de deelkaders </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">te blijven en een handvat om bij dreigende overschrijdingen met de betreffende sectoren het gesprek aan te gaan over de oorzaken en indien nodig aanvullende afspraken te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5305830D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="15815DDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat ik de afspraken met de sectoren maak op landelijk niveau is het niet nodig dat de NZa deze verdeling ook doorvoert op regionaal zorgkantoorniveau. Zoals ik ook in de brief van 1 juli 2026 heb aangegeven zou dat het verdeelmodel onnodig ingewikkeld maken en de flexibiliteit voor zorgkantoren om in te spelen op ontwikkelingen in de regionale en sectorale zorgvraag belemmeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1EFAE6D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1A759940" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2026 en 2027 is er nog geen sprake van bestuurlijke afspraken over deelkaders per sector. Om toch al een voorlopig beeld te kunnen geven per deelkader vanaf 2028 heb ik eerst het benodigde Wlz-kader in 2026 op totaalniveau (ad € 40.875 miljoen) verdeeld naar sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In tabel 5 tot en met 7 geef ik inzicht in de opbouw en verwachte ontwikkeling van het Wlz-kader per sector voor de periode 2028-2031. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2C84DE01" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00DC2898" w:rsidP="00DC2898" w:rsidRDefault="00C72746" w14:paraId="6AF97750" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="00459739" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">ector. Dat geeft mij inzicht in hoeverre de sectoren erin slagen om binnen de deelkaders te blijven en een handvat om bij dreigende overschrijdingen met de betreffende sectoren het gesprek aan te gaan over de oorzaken en indien nodig aanvullende afspraken te maken. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IV.1 Ouderenzorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00DC2898" w:rsidP="00DC2898" w:rsidRDefault="00DC2898" w14:paraId="7F632F92" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">het verdeelmodel onnodig ingewikkeld maken en de flexibiliteit voor zorgkantoren om in te spelen op ontwikkelingen in de regionale en sectorale zorgvraag belemmeren. </w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="08C7046E" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5601B592" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 5 presenteert de ontwikkeling en opbouw van het aandeel van de ouderenzorg in het Wlz-kader. Dit betreft de inzet voor zorg in natura binnen de contracteerruimte en pgb. De bedragen voor 2027 zijn grijs gedrukt, omdat er voor deze jaren nog geen sprake is van bestuurlijke akkoorden met deelkaders. Vanaf 2028 betreft het de indicatieve deelkaders per jaar, in afwachting van de afronding van een bestuurlijk akkoord en gelet op de actualisering in 2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00DC2898" w:rsidP="00DC2898" w:rsidRDefault="00DC2898" w14:paraId="721CD2E4" w14:textId="77777777"/>
-[...30 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1A9F8071" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC2898" w:rsidP="00470EF7" w:rsidRDefault="00DC2898" w14:paraId="0729BDA8" w14:textId="77777777">
-[...99 lines deleted...]
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="57DC8275" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9273" w:type="dxa"/>
+        <w:tblW w:w="9113" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="365"/>
-        <w:gridCol w:w="4311"/>
+        <w:gridCol w:w="4030"/>
         <w:gridCol w:w="754"/>
         <w:gridCol w:w="754"/>
         <w:gridCol w:w="190"/>
         <w:gridCol w:w="754"/>
         <w:gridCol w:w="754"/>
         <w:gridCol w:w="754"/>
-        <w:gridCol w:w="754"/>
+        <w:gridCol w:w="758"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="3E3BC899" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="065E47AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9273" w:type="dxa"/>
+            <w:tcW w:w="9113" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="41859F44" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="740F3482" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...16 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tabel 5: Indicatieve ontwikkeling deelkader Wlz-ouderenzorg 2028-2031 (zorg in natura en pgb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="55B707FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="46A3D647" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4657" w:type="dxa"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="168B67B5" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="69F099C7" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedragen x € 1 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="7D164139" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4E4850A4" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="59D129EE" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="474A8C41" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="484283F9" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="11F369F1" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="3ACDD29B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4233EB3D" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="05155469" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5CD44ED6" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="1E53FA4B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="57E1531D" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="16B5C0ED" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7A3E6489" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="4EE4838D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="7B1B3EF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="69BA17C0" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="16603B09" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:tcW w:w="4030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="232E0C59" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="04C58890" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...12 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Basis voor deelkader ouderenzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="389C85E1" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2914A9F2" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="67C8D084" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="18C87425" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="1DF4589B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5D1C7101" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="41F8076D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="27280ABB" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="6341C79F" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="463079D5" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.336</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="6D941598" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4CBEA84F" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="650D6B91" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="494BC6ED" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="3C2BA593" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="05140003" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="2F9784F3" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5F4BBE3B" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:tcW w:w="4030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="62D4381D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="77CDCD4C" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...12 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groeiruimte ouderenzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="0279A893" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2D49E415" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="1044C26F" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="06BFBCB2" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="38E3C430" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="04B69B96" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="14EA4832" w14:textId="77777777">
+            <w:tcW w:w="754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6C7B6F54" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.443</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="7AE06912" w14:textId="77777777">
+            <w:tcW w:w="754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="566ADF4D" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="0E2BDF9D" w14:textId="77777777">
+            <w:tcW w:w="754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5D057B7E" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="442E381E" w14:textId="77777777">
+            <w:tcW w:w="754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="365F678B" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="3DA76171" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="0CDE6922" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="717BC799" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6B5135A0" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:tcW w:w="4030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="34A53890" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2583205B" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...12 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Loon- en prijsbijstelling 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="4177A914" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="327D05D2" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="269E4A05" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="01551D10" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>905</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="218A6EEB" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3948A523" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="56CE03B0" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="32F3FDA4" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>927</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="38705A5E" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="55565E49" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>947</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="4947A369" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6D6BEAF6" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>972</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="5C54D620" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6021D467" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="0D965FB9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="4A2DE558" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="59520165" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4B73FE8A" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:tcW w:w="4030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="3A0C5543" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3BF8CF05" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...12 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Deelkader ouderenzorg (som 1 t/m 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="062FAF74" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="532AD951" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="6E6AACE3" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2DDFE4D9" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.617</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="0D775FB4" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="015B2C4E" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="379F2AC6" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="21BF6D27" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.944</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="7038B21D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="47CB2937" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="4A15E79D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="57F9033A" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="45634D39" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="06FD9AF2" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.982</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="3A0CA270" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="348F6B72" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="5CE2F1C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5DC439FB" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:tcW w:w="4030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="09625AA1" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4BF14A4B" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...16 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan herverdelingsmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="1D3B8538" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="02BBFF9C" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="0F7267B3" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0149A76B" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>279</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="3300F3E7" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="01A859A4" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="4699AF66" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3283A1AB" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="10EAA4AA" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7EDDF391" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>658</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="14BBC19C" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="23D5FAE9" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="01FF4BD4" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="63079296" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="3B484BA2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="799CCADF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="11C072CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7D19BDEA" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:tcW w:w="4030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="1F008088" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5F97C17A" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beschikbaar voor zorginkoop (4 minus 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="714FB061" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5BE64EBE" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="192E6450" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2D67BEAB" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="23CB1A45" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="000A7254" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="41BB8E4D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2BD0A994" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.512</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="534EF384" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7F065AEB" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="16E0FD1A" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="31DAF424" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.252</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="505A825F" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="37D4CBD7" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.812</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="6C2E315E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="571B5057" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="5F8A4683" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0F1FD011" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:tcW w:w="4030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="56C0066D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="527DC3D0" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan zorg in natura </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="1FC36096" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3DCDDFC6" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="255D1DEE" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1E0E8746" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="0051F939" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2E6841D3" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="63D2B74D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="70B21ABC" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="25CEFCA3" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7BB88B64" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="10BEBE27" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="71C86726" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="009195D8" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="302A0555" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00C317CE" w14:paraId="5ED2A2CC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="71000389" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="4328E24E" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4DE5F7DD" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:tcW w:w="4030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="127E92CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0A62C676" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan pgb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="1CD24207" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0A6442EF" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="493BB692" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="436888CA" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="12D7E971" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1C548F8B" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0924">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="002344D5" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="73137905" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="64145C5E" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4D16B77E" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="7C287CCE" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7B8A2E38" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F0924" w:rsidR="009F0924" w:rsidP="009F0924" w:rsidRDefault="00C72746" w14:paraId="3848E053" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7F1C0530" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009F0924">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C11260" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="51BC535C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="28949DC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Toelichting tabel 5: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C11260" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="40D6D5CD" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="68758A45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="00467501" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Basis voor deelkader o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11260" w:rsidR="00A34952">
-        <w:rPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Basis voor deelkader o</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uderenzorg </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11260">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2A03451D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regel 1 van tabel 4 geeft inzicht in de ontwikkeling van het basispad voor het deelkader ouderenzorg exclusief groeiruimte en exclusief loon- en prijsbijstelling. Het aandeel van de ouderenzorg in het Wlz-kader voor 2026 bedraagt op grond van de huidige inzichten € 22.186 miljoen. Met het oog op de deelkaders per sector voor de periode 2028-2031 zal ik dit basisbedrag in het voorjaar en de zomer van 2027 nog actualiseren. Op grond van het al ingezette beleid van vorige kabinetten (zoals scheiden van wonen en zorg en het hoofdlijnenakkoord ouderenzorg) is het deelkader ouderenzorg € 21.082 miljoen in 2031. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5A7F2148" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C11260" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="5F2585A4" w14:textId="77777777">
-[...42 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5A2CB4C6" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Groeiruimte ouderenzorg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0020062C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het aandeel van de ouderenzorg in de groeiruimte vanaf 2027 loopt op tot € 3.898 miljoen in 2031. Over de periode 2028-2031 betreft het een groeiruimte van gemiddeld 3,2% per jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="67996B39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="03B34E1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>ouderenzorg</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Loon- en prijsbijstelling 2027</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11260">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="10C87FB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Jaarlijks voeg ik in overeenstemming met de gebruikelijke systematiek de loon- en prijsbijstelling op basis van de recente Macro-Economische Verkenning van het CPB toe aan het Wlz-kader. De loon- en prijsbijstelling 2027 voor het aandeel ouderenzorg binnen het Wlz-kader bedraagt circa 4,1% en loopt op van € 905 miljoen in 2027 tot € 1.001 miljoen in 2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="76D72B8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="37AE84EF" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Voorlopig deelkader ouderenzorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3D2E8E08" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De optelling van de posten 1 tot en met 3 leidt tot een voorlopig deelkader ouderenzorg dat oploopt tot € 25.982 miljoen in 2031 (loon- en prijspeil 2027). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3E0B8E24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5C58CE9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2027</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Herverdelingsmiddelen (reservering)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="008E3B4B" w:rsidP="008E3B4B" w:rsidRDefault="00C72746" w14:paraId="05F5BD6E" w14:textId="77777777">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> miljoen in 2031.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="55FB97E8" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van de groeiruimte voor de ouderenzorg wordt zoals gebruikelijk 30% gereserveerd als herverdelingsmiddelen. Dit betreft een bedrag dat oploopt van € 279 miljoen in 2027 tot € 1.170 miljoen in 2031.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="3F70E0AE" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2FFF7992" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="68684422" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="76E7AB28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...85 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6. Beschikbaar voor zorginkoop</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="3446B8C4" w14:textId="77777777">
-[...31 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="309E048F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarmee is op grond van de huidige inzichten in 2031 een bedrag beschikbaar voor de ouderenzorg van € 24.812 miljoen, verdeeld over zorg in natura (€ 23.501 miljoen) en pgb (€ 1.311 miljoen). Bij de inzet van het beschikbare Wlz-kader mogen zorgkantoren middelen verschuiven tussen zorg in natura (post 6a) en pgb (post 6b).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C317CE" w:rsidP="00470EF7" w:rsidRDefault="00C317CE" w14:paraId="182AF625" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3921B27F" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B86507" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="4331B319" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5CC99617" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>I</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IV.2 Gehandicaptenzorg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86507" w:rsidR="00D523B9">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3C8FD609" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7512DD66" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 6 presenteert de ontwikkeling en opbouw van het aandeel van de gehandicaptenzorg in het Wlz-kader. Dit betreft de inzet voor zorg in natura binnen de contracteerruimte en pgb. De bedragen voor 2027 zijn grijs gedrukt, omdat er voor deze jaren nog geen sprake is van bestuurlijke akkoorden met deelkaders. Vanaf 2028 betreft het de indicatieve deelkaders per jaar, in afwachting van de afronding van een bestuurlijk akkoord en gelet op de actualisering in 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6FC492DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...63 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9377" w:type="dxa"/>
+        <w:tblW w:w="9315" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="365"/>
-        <w:gridCol w:w="4445"/>
+        <w:gridCol w:w="4171"/>
         <w:gridCol w:w="762"/>
         <w:gridCol w:w="762"/>
         <w:gridCol w:w="190"/>
         <w:gridCol w:w="762"/>
         <w:gridCol w:w="762"/>
         <w:gridCol w:w="762"/>
-        <w:gridCol w:w="762"/>
+        <w:gridCol w:w="765"/>
+        <w:gridCol w:w="14"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="0A7E2AE0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="129A4BC5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9377" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="9315" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="36D0FCC7" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6342BEB0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...32 lines deleted...]
-              <w:t>ontwikkeling deelkader Wlz-gehandicaptenzorg 2028-2031 (zorg in natura en pgb)</w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tabel 6: indicatieve ontwikkeling deelkader Wlz-gehandicaptenzorg 2028-2031 (zorg in natura en pgb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="09118D22" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="12C3B6AD" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4732" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="253F78EB" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="44597246" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedragen x € 1 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="0F0E82ED" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3681B9A0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="3AC17060" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="29BB12EE" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2A00E825" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="08D20C35" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7FD6A20A" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7D2AF543" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6813483A" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="74100B64" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="46C6B6CE" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2691E581" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="505FDF97" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="461E482D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="298845BE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="6E80E097" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="01600CB3" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7943B388" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5CD3DD1B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="354B5A73" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...12 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Basis voor deelkader gehandicaptenzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="46D649D9" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="26D9B2F0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.585</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="25DBE47F" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="08B26DC5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7FD9ADBB" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4029C41B" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5CEAD7B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1D5519BA" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="38628031" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="64C8A6D8" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="35DCA32E" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="00B5A81B" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6C6CEB35" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="53FEBC0B" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="6974D329" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="3C824525" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6BE85CAB" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6134EA0E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="4C37F35F" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4603F5D3" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...25 lines deleted...]
-              <w:t>gehandicaptenzorg</w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Groeiruimte gehandicaptenzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="1980690B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="20FA7838" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6E4A8331" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="43E2CAA5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="3B97D17B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6E84EEA9" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="4A4C3E10" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7CC4B79C" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="69F5D89B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="21C4E35F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="1783A8A0" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="19536531" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="30E8AE55" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2F5DCCB0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.653</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="3FAA211D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="5417224C" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="41D5B565" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6CA361AC" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="3E9CB3F1" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="52E6FD64" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...12 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Loon- en prijsbijstelling 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="1CAFECA2" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0293D38D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2415D2A7" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7C27831D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="743F154D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="12DDE6E7" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="33211380" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="65EFDD98" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>667</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="16F5D7F7" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3E14FA78" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>688</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="706AD6A0" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="45D996CC" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>713</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="4DB8A54C" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="477AFBB5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>736</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="562B4AE9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="3B1204AA" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7CC51A77" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="168BABC2" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="30954BA1" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0748E568" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...12 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Deelkader gehandicaptenzorg (1 t/m 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6A8337D4" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1295758A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="47019FC6" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0ACAEFCD" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="245B4E04" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="265E3596" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5DCCB62F" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="073A721E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.963</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="117614E6" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6838AC55" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7A0C7DA3" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="61382500" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="4C3CDE5C" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="41F04EF6" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.978</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="116CE6A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="7C640FDC" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="55E59E2A" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3D49CAAB" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="64F1A312" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="52F0E4F3" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...16 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan herverdelingsmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2509E65F" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7E8C2E84" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="07D79585" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="62E181E6" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="748FBBF9" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="00414FD1" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="492B2330" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="649FB0AF" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="16F1B94A" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5D4A0669" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>299</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="525DFEFC" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7BE4D464" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>397</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7B0BDEBD" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="14B4EFE6" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>496</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="6952F1D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="4D96E399" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="19D98763" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="25C16BCD" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="492B97F6" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="08515B23" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beschikbaar voor zorginkoop (4 minus 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="28719EA5" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="34220204" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="29DFF776" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="17B4250E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="10252357" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="74FE3624" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7BC9804B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="576FFBC9" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7C4BA638" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7E1B3FD5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7D349E9D" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="766CCB35" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="66B5D901" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="46BCA1C5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="717EC961" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="14220CFE" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2E140C29" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="30A6470A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="522358EF" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="76001808" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan zorg in natura </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="3117B313" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7CA6DD18" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="753DA91B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="287CDB08" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="598D5C68" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="58EB7861" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="1F1ED554" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5C75FD19" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.367</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7CEABF4B" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="357B9C72" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="54B9A0E6" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="622D9EA0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.712</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="705E6CBF" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0B2B3878" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.895</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="7AF5D42A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="060C3652" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="280080F5" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="795924FE" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="365FEE14" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6BED115E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan pgb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="193D3C27" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="00C02EF9" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5D395133" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="67D6C89E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7AECF1BB" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="35DB3E26" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6F029BD3" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="36EC1A90" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.384</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5220E876" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1AC3C93A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5382C59E" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="640B7169" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5AE41491" w14:textId="77777777">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="260AC3F4" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:autoSpaceDN/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.587</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00017E62" w:rsidP="00470EF7" w:rsidRDefault="00017E62" w14:paraId="43D95920" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1D8C90A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="043D02DC" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="349523BE" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toelichting tabel 6: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="33A36A6B" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5888ECCA" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="1F366310" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="17F0E723" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34952" w:rsidR="00A34952">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Basis voor deelkader g</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Basis voor deelkader gehandicaptenzorg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34952">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0FDFF6D2" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regel 1 van tabel 4 geeft inzicht in de ontwikkeling van het basispad voor het deelkader gehandicaptenzorg exclusief groeiruimte en exclusief loon- en prijsbijstelling. Het aandeel van de gehandicaptenzorg in het Wlz-kader voor 2026 bedraagt op grond van de huidige inzichten € 15.585 miljoen. Met het oog op de deelkaders per sector voor de periode 2028-2031 zal ik dit basisbedrag in het voorjaar en de zomer van 2027 nog actualiseren. Uitgaande van de actuele inzichten en rekening houdend met de ruimte die het kabinet geeft om via een bestuurlijk akkoord over de groeiruimte een alternatieve invulling te geven aan de oorspronkelijke tariefmaatregelen is het basispad voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gehandicaptenzorg voor de periode 2028-2031 stabiel op een niveau van € 15.588 miljoen. Daarbij is rekening gehouden met hogere tarieven voor logeerzorg (€ 3,5 miljoen vanaf 2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1E0C863F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="04832EA3" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6186DBF4" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Groeiruimte gehandicaptenzorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0DB0FAE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het aandeel van de gehandicaptenzorg in de groeiruimte loopt op tot € 1.653 miljoen in 2031. Over de periode 2028-2031 betreft het een groeiruimte van gemiddeld 1,9% per jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="599652E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="76F7195E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Loon- en prijsbijstelling 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="009526DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jaarlijks voeg ik in overeenstemming met de gebruikelijke systematiek de loon- en prijsbijstelling op basis van de recente Macro-Economische Verkenning van het CPB toe aan het Wlz-kader. De loon- en prijsbijstelling 2027 voor het aandeel gehandicaptenzorg binnen het Wlz-kader bedraagt circa 4,1% en loopt op van € 645 miljoen in 2027 tot € 736 miljoen in 2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="75007533" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2D9D16F9" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2027</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Voorlopig deelkader gehandicaptenzorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="008E3B4B" w:rsidP="008E3B4B" w:rsidRDefault="00C72746" w14:paraId="4021BE07" w14:textId="77777777">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> miljoen in 2031.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7E870D9E" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De optelling van de posten 1 tot en met 3 leidt tot een voorlopig deelkader gehandicaptenzorg dat oploopt van € 16.963 miljoen in 2028 tot € 17.978 miljoen in 2031 (loon- en prijspeil 2027). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="6983EB55" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1E226B53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="297C0B9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>4. Voorlopig deelkader gehandicaptenzorg</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Herverdelingsmiddelen (reservering)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="5331B559" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="16D69CA5" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van de groeiruimte gehandicaptenzorg wordt zoals gebruikelijk 30% gereserveerd als herverdelingsmiddelen. Dit betreft een bedrag dat oploopt van € 125 miljoen in 2027 tot € 496 miljoen in 2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="42441D2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4A1FA914" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>6. Beschikbaar voor zorginkoop</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="008227BA" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="50728CE3" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3BA62F6B" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Bij de inzet van het beschikbare Wlz-kader mogen zorgkantoren middelen verschuiven tussen zorg in natura (post 6a) en pgb (post 6b).</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarmee is op grond van de huidige inzichten in 2031 een bedrag beschikbaar voor de gehandicaptenzorg van € 17.482 miljoen, verdeeld over zorg in natura (€ 13.895 miljoen) en pgb (€ 3.587 miljoen). Bij de inzet van het beschikbare Wlz-kader mogen zorgkantoren middelen verschuiven tussen zorg in natura (post 6a) en pgb (post 6b).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="5593C1F2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7175FCD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B86507" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="208446D2" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="56712C81" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>I</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV.3 Langdurige ggz </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86507" w:rsidR="007B21E7">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4EC52276" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7BC7DB49" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 7 presenteert de ontwikkeling en opbouw van het aandeel van de langdurige ggz in het Wlz-kader. Dit betreft de inzet voor zorg in natura binnen de contracteerruimte en pgb. De bedragen voor 2027 zijn grijs gedrukt, omdat er voor deze jaren nog geen sprake is van bestuurlijke akkoorden met deelkaders. Vanaf 2028 betreft het de indicatieve deelkaders per jaar, in afwachting van een bestuurlijk akkoord en gelet op de actualisering in 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3D34783B" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...59 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9277" w:type="dxa"/>
+        <w:tblW w:w="8960" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="365"/>
-        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="4313"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="190"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="678"/>
-        <w:gridCol w:w="678"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="22"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="0B6D097E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="7AE0ECEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9277" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="8960" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5BB35FBF" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="20F53AE3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tabel 7: Indicatieve ontwikkeling deelkader Wlz-langdurige ggz 2028-2031 (zorg in natura en pgb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="28841DA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="25E8B64B" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7111D7D9" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="21EE57D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bedragen x € 1 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:t>Bedragen x € 1 miljoen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4FAC331C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="D9D9D9"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="D9D9D9"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1C31A3DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="D9D9D9"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="D9D9D9"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="37686EAA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="D9D9D9"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="D9D9D9"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3C6A42A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>miljoen</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="54929F0F" w14:textId="77777777">
-[...19 lines deleted...]
-              <w:t>2026</w:t>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="538AF048" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="17ECECC6" w14:textId="77777777">
-[...25 lines deleted...]
-            <w:tcW w:w="79" w:type="dxa"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1430D32D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7744381A" w14:textId="77777777">
-[...42 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="302210BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2028</w:t>
-[...112 lines deleted...]
-              </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="1319D80F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="01EF94A9" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6F7287ED" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6BA62559" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="17D57D65" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5FF3B9D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Basis voor deelkader langdurige ggz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="74384D8D" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="242C9C1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2F040D77" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5E6DAA73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="79" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="49854FCB" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3030D42C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="1A52F61D" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5C486005" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7BB8886E" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5F9876F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7156D241" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7718785B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2ACCEFD7" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="00CE35B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="6E5219FA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="363C85C1" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="61827FD4" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5F26CF71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="666ED3B0" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6EF1024B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groeiruimte langdurige ggz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="44BBE173" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2EF1D97A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="76C4E2CC" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0F30FC42" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="79" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7A3DAD22" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="654A28C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2B27E977" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="690B01A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="3534344D" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="664A6530" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>267</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2EC73F0C" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4F18CB43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>364</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2CCA775E" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="053AA79B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>456</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="5234ECE1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="21EA70B8" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5EBB7AF0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4AE4098A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="59683169" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="294ED777" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Loon- en prijsbijstelling 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="0D3C7C63" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="50ACAC06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="647CA360" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0B503A13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="79" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="1C9489AC" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1FD0A0DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="09723F43" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="21B79CA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7EF1B485" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1C012A6E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="19A74196" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="73C5722F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="408BE74B" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="78BA6610" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>143</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="06A8A320" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="77552CAE" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="53705C43" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="39F314E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="18905F18" w14:textId="77777777">
-[...27 lines deleted...]
-              <w:t>langdurige ggz (1 t/m 3)</w:t>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="3D7544B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Deelkader langdurige ggz (1 t/m 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="759CCCA5" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="56D940A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="1B63C73C" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6791EDEE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="79" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5DDF14D9" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6461A431" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="522FB0AF" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="10E4D8C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.318</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="0A99F9FA" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="365BF546" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="50179B79" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="00DD48C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="34B45EE1" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="443D1B82" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.606</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="1C2561D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="6C0B34D9" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="0E86BDBF" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="19A00E71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...14 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="622A07ED" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2C56C903" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan herverdelingsmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="017EEA24" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="186A4844" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7CE90EC9" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="406319D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="79" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="13E93F91" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="34E23AD9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92608">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="76385725" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="65F85B17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6A740C7E" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="03CB6D68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="011026E7" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2E30DF69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D92608" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="63B11953" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D92608">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="23F79491" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="19EEC611" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="29F031A7" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="61274E7E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="04F74F30" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="3BFB2C5D" w14:textId="77777777">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1EA59CB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beschikbaar voor zorginkoop (4 minus 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="2DE1B78A" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5279B567" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="474AF51C" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="22310E9B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="79" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="21AA140E" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4F0A1026" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="14D0319C" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="501A525A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.264</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="120BDCF4" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1CD62AA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.328</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6C2847B7" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5F2F07FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="605437D5" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2A5214AE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="16C69B06" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="7E193523" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="78312BED" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7EAD905B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="116F1451" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6387F834" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan zorg in natura </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="6D6B2C95" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7249DA8C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="439A4312" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="16523023" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="79" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="100BD598" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6A0D6B2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="310DE9B5" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1FD5B3F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="7DCB9526" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="64657539" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.849</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="0625CF31" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="234F06E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.907</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="738A2BFE" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="29C823FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.963</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13F74" w:rsidTr="00017E62" w14:paraId="33B0608E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidTr="00711683" w14:paraId="4AE3796B" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="311" w:type="dxa"/>
+            <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="5C35F072" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="28188191" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="1C563941" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4F2F6946" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   waarvan pgb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="32DF4569" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="68E674D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="3A769BF8" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="6C1DA18A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="79" w:type="dxa"/>
+            <w:tcW w:w="190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="734A563A" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="47CB1CE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017E62">
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="757171"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="05DAE6CF" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="561F8D06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="39D550DE" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="1371FC3E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="478C1AEE" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="16E6A0EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00017E62" w:rsidR="00017E62" w:rsidP="00017E62" w:rsidRDefault="00C72746" w14:paraId="64F204D6" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00017E62">
+          <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="28B88C1A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711683">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00017E62" w:rsidP="00470EF7" w:rsidRDefault="00017E62" w14:paraId="1075071F" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="13B5CBA6" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="749EFA70" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4052679C" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toelichting tabel 7: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1BA8" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="11FA9426" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="345DB060" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="55123A37" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="09443183" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34952" w:rsidR="00C11260">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Basis voor deelkader gehandicaptenzorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="3750239A" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="182C31E1" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> miljoen.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regel 1 van tabel 4 geeft inzicht in de ontwikkeling van het basispad voor het deelkader langdurige ggz exclusief groeiruimte en exclusief loon- en prijsbijstelling. Het aandeel van de langdurige ggz in het Wlz-kader voor 2026 bedraagt op grond van de huidige inzichten € 3.007 miljoen. Met het oog op de deelkaders per sector voor de periode 2028-2031 zal ik dit basisbedrag in het voorjaar en de zomer van 2027 nog actualiseren. Uitgaande van de actuele inzichten en rekening houdend met de ruimte die het kabinet geeft om via een bestuurlijk akkoord over de groeiruimte een alternatieve invulling te geven aan de oorspronkelijke tariefmaatregelen is het basispad voor de langdurige ggz voor de periode 2028-2031 stabiel op een niveau van € 3.007 miljoen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="187299B3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="72823C8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="7F7F17D4" w14:textId="77777777">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="095A2028" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Groeiruimte langdurige ggz </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="49C21BDF" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> betreft het een groeiruimte van gemiddeld 2,6% per jaar.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="619048B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het aandeel van de langdurige ggz in de groeiruimte loopt op tot € 456 miljoen in 2031. Over de periode 2028-2031 betreft het een groeiruimte van gemiddeld 2,6% per jaar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="36B41D98" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="7742786F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4C132000" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>3. Loon- en prijsbijstelling</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Loon- en prijsbijstelling 2027</w:t>
       </w:r>
-      <w:r w:rsidR="00D92608">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="14BF8C93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jaarlijks voeg ik in overeenstemming met de gebruikelijke systematiek de loon- en prijsbijstelling op basis van de recente Macro-Economische Verkenning van het CPB toe aan het Wlz-kader. De loon- en prijsbijstelling 2027 voor het aandeel langdurige ggz binnen het Wlz-kader bedraagt circa 4,1% en ontwikkelt zich in lijn met het basispad van € 125 miljoen in 2027 tot € 143 miljoen in 2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="13809E73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="484B5A59" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...38 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Voorlopig deelkader langdurige ggz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="0DD5E77F" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De optelling van de posten 1 tot en met 3 leidt tot een voorlopig deelkader langdurige ggz dat oploopt tot € 3.606 miljoen in 2031 (loon- en prijspeil 2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="621E9A79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4B18FBA8" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Herverdelingsmiddelen (reservering)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="187B44DC" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van de groeiruimte voor de langdurige ggz wordt zoals gebruikelijk 30 procent gereserveerd als herverdelingsmiddelen. Dit betreft een bedrag dat oploopt van € 34 miljoen in 2027 tot € 137 miljoen in 2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4C0D63D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="38BB3619" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6. Beschikbaar voor zorginkoop</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="55D50B1A" w14:textId="77777777">
-[...25 lines deleted...]
-        <w:t>Bij de inzet van het beschikbare Wlz-kader mogen zorgkantoren middelen verschuiven tussen zorg in natura (post 6a) en pgb (post 6b).</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="01172983" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarmee is op grond van de huidige inzichten in 2031 een bedrag beschikbaar voor de langdurige ggz van € 3.470 miljoen, verdeeld over zorg in natura (€ 2.963 miljoen) en pgb (€ 506 miljoen). Bij de inzet van het beschikbare Wlz-kader mogen zorgkantoren middelen verschuiven tussen zorg in natura (post 6a) en pgb (post 6b).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="6917D01D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="70A0448E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="5197E969" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="4F72DDBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk232582833" w:id="1"/>
-      <w:r w:rsidRPr="00A34952">
-        <w:rPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Slot</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V. Slot</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="4BE24B2B" w14:textId="77777777">
-      <w:r w:rsidRPr="00A34952">
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="04B1A575" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232582815" w:id="2"/>
-      <w:r w:rsidRPr="00A34952">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> mij in februari en juli 2027 te informeren over de </w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zal de NZa verzoeken om mij in februari en juli 2027 te informeren over de </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00C72746" w14:paraId="436A8B49" w14:textId="77777777">
-[...43 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="2E252E68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ontwikkelingen in het licht van de toereikendheid van het Wlz-kader en dit te bezien in relatie tot de ontwikkeling van de indicaties en de gedeclareerde zorg. Ook zal ik de NZa verzoeken om in de genoemde brieven het aantal verpleegzorgplekken met verblijf te monitoren. Tot slot zal ik de NZa verzoeken om in haar komende februaribrieven inzicht te geven hoe de benutting van het Wlz-kader is verdeeld over de sectoren ouderenzorg, gehandicaptenzorg en langdurige ggz (en daarbinnen over zorg in natura en pgb).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="696E411D" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> geïnformeerd.</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="63720865" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="28B908DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik hoop u hiermee voldoende te hebben geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A34952" w:rsidR="00470EF7" w:rsidP="00470EF7" w:rsidRDefault="00470EF7" w14:paraId="2EF79223" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="009D1602" w14:paraId="5D96285B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711683" w:rsidR="009D1602" w:rsidP="00711683" w:rsidRDefault="00711683" w14:paraId="5E882888" w14:textId="4A5BAD65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        <w:t>de minister van Langdurige Zorg,</w:t>
+      <w:r w:rsidRPr="00711683" w:rsidR="009D1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683" w:rsidR="009D1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB2F54" w:rsidP="00AB2F54" w:rsidRDefault="00AB2F54" w14:paraId="7FDE6C0D" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t>Mirjam Sterk</w:t>
+    <w:p w:rsidRPr="00711683" w:rsidR="00932411" w:rsidP="00711683" w:rsidRDefault="00711683" w14:paraId="767A500D" w14:textId="0D530D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711683" w:rsidR="009D1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB2F54" w:rsidP="00AB2F54" w:rsidRDefault="00AB2F54" w14:paraId="6C71E709" w14:textId="77777777">
-[...49 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="00711683" w:rsidR="00932411" w:rsidSect="00164D3F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="441BE3AC" w14:textId="77777777" w:rsidR="00763861" w:rsidRDefault="00763861">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72540AD4" w14:textId="77777777" w:rsidR="005E3251" w:rsidRDefault="005E3251" w:rsidP="009D1602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23CA80E4" w14:textId="77777777" w:rsidR="00763861" w:rsidRDefault="00763861">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6408EBB2" w14:textId="77777777" w:rsidR="005E3251" w:rsidRDefault="005E3251" w:rsidP="009D1602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -19902,1830 +18908,362 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F1F1963" w14:textId="77777777" w:rsidR="00275658" w:rsidRDefault="00275658">
+  <w:p w14:paraId="2F77EF58" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="009D1602" w:rsidRDefault="009D1602" w:rsidP="009D1602">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="703EDDC5" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="009D1602" w:rsidRDefault="009D1602" w:rsidP="009D1602">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="287371FE" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="009D1602" w:rsidRDefault="009D1602" w:rsidP="009D1602">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1428D84A" w14:textId="77777777" w:rsidR="00763861" w:rsidRDefault="00763861">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A93EF58" w14:textId="77777777" w:rsidR="005E3251" w:rsidRDefault="005E3251" w:rsidP="009D1602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20BA18C6" w14:textId="77777777" w:rsidR="00763861" w:rsidRDefault="00763861">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32A5BB84" w14:textId="77777777" w:rsidR="005E3251" w:rsidRDefault="005E3251" w:rsidP="009D1602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7C7B08B7" w14:textId="77777777" w:rsidR="003808E4" w:rsidRPr="00F633F6" w:rsidRDefault="00C72746" w:rsidP="003808E4">
+    <w:p w14:paraId="510BD7A4" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="00711683" w:rsidRDefault="009D1602" w:rsidP="003808E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F633F6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F633F6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij </w:t>
       </w:r>
-      <w:r w:rsidR="00C40073">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2025-2026, 34 104, nr. 473. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="170A4A1F" w14:textId="77777777" w:rsidR="00673A1F" w:rsidRPr="00BC125E" w:rsidRDefault="00C72746">
+    <w:p w14:paraId="4E5C8AE4" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="00711683" w:rsidRDefault="009D1602">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC125E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC125E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC125E">
-        <w:rPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC125E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, 2025-2026, 34 104, nr. 475.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="00CA41A3" w14:textId="77777777" w:rsidR="008227BA" w:rsidRPr="008227BA" w:rsidRDefault="00C72746">
+    <w:p w14:paraId="4F491E46" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="00711683" w:rsidRDefault="009D1602">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008227BA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008227BA">
-[...18 lines deleted...]
-        <w:t>afrondingsverschillen.</w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij kan sprake zijn van beperkte afrondingsverschillen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6A44AA6F" w14:textId="77777777" w:rsidR="00C86B10" w:rsidRPr="00C86B10" w:rsidRDefault="00C72746">
+    <w:p w14:paraId="431B4E47" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="00711683" w:rsidRDefault="009D1602">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C86B10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C86B10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> NZa, bijlage bij beleidsregel Budgettair kader Wlz 2026 (stand 15 augustus 2026).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="674B4235" w14:textId="77777777" w:rsidR="00FB2022" w:rsidRPr="00FB2022" w:rsidRDefault="00C72746">
+    <w:p w14:paraId="0996D463" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="00711683" w:rsidRDefault="009D1602">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FB2022">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FB2022">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680946">
-        <w:rPr>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB2022">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, 2025-2026, 36800 XVI, nr. 196.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4D37E769" w14:textId="77777777" w:rsidR="00DC2898" w:rsidRPr="00B47A04" w:rsidRDefault="00C72746" w:rsidP="00DC2898">
+    <w:p w14:paraId="7A5E7E3A" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="00711683" w:rsidRDefault="009D1602" w:rsidP="00DC2898">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B47A04">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711683">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B47A04">
-[...11 lines deleted...]
-        <w:t>Op basis van de beschikbare realisatiegegevens over zorg in natura en pgb in 2025 van het Zorginstituut.</w:t>
+      <w:r w:rsidRPr="00711683">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis van de beschikbare realisatiegegevens over zorg in natura en pgb in 2025 van het Zorginstituut.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43166170" w14:textId="77777777" w:rsidR="00275658" w:rsidRDefault="00C72746">
-[...390 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="089AABE5" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="009D1602" w:rsidRDefault="009D1602" w:rsidP="009D1602">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A0B9BEB" w14:textId="77777777" w:rsidR="00275658" w:rsidRDefault="00C72746">
+  <w:p w14:paraId="7D0662D7" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="009D1602" w:rsidRDefault="009D1602" w:rsidP="009D1602">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1000 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3308198B" w14:textId="77777777" w:rsidR="009D1602" w:rsidRPr="009D1602" w:rsidRDefault="009D1602" w:rsidP="009D1602">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="CEEB4429"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="43BC6350"/>
     <w:name w:val="Artikelnummering"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Artikelnummer"/>
       <w:lvlText w:val="Artikel %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1130" w:hanging="1130"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lidnummer"/>
@@ -22963,368 +20501,224 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1470975828">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="421877190">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1459570207">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1445925116">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1360085313">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1204251710">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008A64CB"/>
-[...156 lines deleted...]
-    <w:rsid w:val="00FF7757"/>
+    <w:rsidRoot w:val="009D1602"/>
+    <w:rsid w:val="00164D3F"/>
+    <w:rsid w:val="00220A89"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00307EE6"/>
+    <w:rsid w:val="00437A04"/>
+    <w:rsid w:val="005E3251"/>
+    <w:rsid w:val="006A4D19"/>
+    <w:rsid w:val="00711683"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009D1602"/>
+    <w:rsid w:val="00DA4194"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00F95FA1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C1217FD"/>
+  <w14:docId w14:val="04C73BD2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{34B5BDD3-83E9-4026-9148-D28CA0887320}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23349,75 +20743,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -23452,55 +20846,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -23572,1484 +20966,2262 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="2"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
     <w:name w:val="Artikel streepje"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepjeinspringen">
     <w:name w:val="Artikel streepje inspringen"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelnummer">
     <w:name w:val="Artikelnummer"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="360"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
     <w:name w:val="Comparitienummer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Genummerdelijst">
     <w:name w:val="Genummerde lijst"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Inhopg1"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Inhopg2"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Inhopg3"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Inhopg4"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Inhopg5"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Inhopg6"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Inhopg7"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Inhopg8"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
     <w:name w:val="Kix Barcode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
     <w:name w:val="Lidnummer"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="419"/>
       </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummerabc">
     <w:name w:val="Lidnummer abc"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="402"/>
       </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Lijstmetopsommingstekens">
     <w:name w:val="Lijst met opsommingstekens"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummering">
     <w:name w:val="Nummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
-    </w:pPr>
-[...6 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
     <w:name w:val="Opsomming"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
     <w:name w:val="Pagina-einde Kop 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:pageBreakBefore/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenscursief">
     <w:name w:val="Referentiegegevens cursief"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
     <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardcursief">
     <w:name w:val="Standaard cursief"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
     <w:name w:val="Standaard de_DE"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="de-DE" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
     <w:name w:val="Standaard en_GB"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
     <w:name w:val="Standaard es_ES"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="es-ES"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="es-ES" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardfrFR">
     <w:name w:val="Standaard fr_FR"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="fr-FR" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardvet">
     <w:name w:val="Standaard vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
     <w:name w:val="Tabel Rijkshuisstijl"/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="56" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009D1602"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003808E4"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003808E4"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003808E4"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Textbody"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijst">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="auto"/>
       <w:kern w:val="3"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading11">
     <w:name w:val="Heading 11"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="Textbody"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:before="340" w:after="170"/>
       <w:ind w:left="-850"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
     <w:name w:val="Heading 21"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="Textbody"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:spacing w:before="340" w:after="170"/>
       <w:ind w:left="-850"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading31">
     <w:name w:val="Heading 31"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="Textbody"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:spacing w:before="340" w:after="170"/>
       <w:ind w:left="-850"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
     <w:name w:val="Contents Heading"/>
     <w:basedOn w:val="Heading"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents1">
     <w:name w:val="Contents 1"/>
     <w:basedOn w:val="Index"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="170"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents2">
     <w:name w:val="Contents 2"/>
     <w:basedOn w:val="Index"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="57"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents3">
     <w:name w:val="Contents 3"/>
     <w:basedOn w:val="Index"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9921"/>
       </w:tabs>
       <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl - Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Toezendgegevens"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:color w:val="auto"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Aanhef">
     <w:name w:val="Huisstijl - Aanhef"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
     <w:name w:val="Header1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3742"/>
         <w:tab w:val="right" w:pos="7484"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
     <w:name w:val="Frame contents"/>
     <w:basedOn w:val="Textbody"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevenskop">
     <w:name w:val="Huisstijl - Afzendgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:color w:val="auto"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensW1">
     <w:name w:val="Huisstijl - Afzendgegevens W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:color w:val="auto"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:color w:val="auto"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Algemenevoorwaarden">
     <w:name w:val="Huisstijl - Algemene voorwaarden"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
-      <w:color w:val="auto"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Ondertekening">
     <w:name w:val="Huisstijl - Ondertekening"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Ondertekeningvervolg"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Ondertekeningvervolg">
     <w:name w:val="Huisstijl - Ondertekening vervolg"/>
     <w:basedOn w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer1">
     <w:name w:val="Footer1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3742"/>
         <w:tab w:val="right" w:pos="7484"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="008080"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
     <w:name w:val="Numbering Symbols"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BulletSymbols">
     <w:name w:val="Bullet Symbols"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="OpenSymbol" w:hAnsi="Verdana" w:cs="OpenSymbol"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-Aankruisvakken">
     <w:name w:val="Huisstijl - Aankruisvakken"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="DejaVu Sans" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
     <w:name w:val="Ballontekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="DejaVu Sans" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
     <w:qFormat/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensC">
     <w:name w:val="Huisstijl - Afzendgegevens C"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
     <w:qFormat/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensMdtn">
     <w:name w:val="Huisstijl - Afzendgegevens Mdtn"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
     <w:qFormat/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="170"/>
         <w:tab w:val="left" w:pos="482"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Ondertekeningvervolgtitel">
     <w:name w:val="Huisstijl - Ondertekening vervolg titel"/>
     <w:basedOn w:val="Huisstijl-Ondertekeningvervolg"/>
     <w:qFormat/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:i w:val="0"/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegevenskop">
     <w:name w:val="Huisstijl - Gegevens kop"/>
     <w:basedOn w:val="Huisstijl-Toezendgegevens"/>
     <w:qFormat/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:sz w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegevens">
     <w:name w:val="Huisstijl - Gegevens"/>
     <w:basedOn w:val="Huisstijl-Gegevenskop"/>
     <w:qFormat/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00470EF7"/>
+    <w:rsid w:val="009D1602"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008004FC"/>
+    <w:rsid w:val="009D1602"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -25325,53 +23497,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>22227</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>4061</ap:Words>
+  <ap:Characters>22338</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>185</ap:Lines>
+  <ap:Lines>186</ap:Lines>
   <ap:Paragraphs>52</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>26216</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>26347</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>