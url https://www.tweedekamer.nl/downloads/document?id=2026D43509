--- v0 (2026-09-15)
+++ v1 (2026-11-01)
@@ -1,3105 +1,1115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A5786F" w:rsidR="00C6069D" w:rsidP="003B216D" w:rsidRDefault="006B4CB5" w14:paraId="4A8F7E6C" w14:textId="36129A2C">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00B21089" w:rsidR="00C77CD5">
+    <w:p w:rsidRPr="00870827" w:rsidR="00870827" w:rsidP="00870827" w:rsidRDefault="00D508E1" w14:paraId="1DB27F48" w14:textId="58832AD6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827" w:rsidR="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A5786F" w:rsidR="00831360">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00A5786F" w:rsidR="00831360">
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>139</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827" w:rsidR="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00870827" w:rsidR="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nederlands EU-voorzitterschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00870827" w:rsidP="00870827" w:rsidRDefault="00870827" w14:paraId="75915CDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827" w:rsidR="00D508E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00870827" w14:paraId="58AE1599" w14:textId="0C733E04">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00870827" w:rsidP="00870827" w:rsidRDefault="00870827" w14:paraId="06AE3934" w14:textId="2BB81A73">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00870827" w:rsidP="00870827" w:rsidRDefault="00870827" w14:paraId="0BEC83C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="0DA837D2" w14:textId="674EE4D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van 1 juli tot en met 31 december 2029 bekleedt Nederland voor de dertiende keer het roulerende voorzitterschap van de Raad van de Europese Unie. Het voorzitterschap is een Europese verdragsrechtelijke verplichting en een belangrijk diplomatiek instrument, dat Nederland midden in de Europese onderhandelingen en besluitvorming plaatst. Hiermee kan Nederland zijn profiel als betrouwbare EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A5786F" w:rsidR="00831360">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00A5786F">
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lidstaat versterken, vanuit de leidende en constructieve rol die Nederland wil spelen in de beweging naar een sterker en veiliger Europa. Aangezien het voorzitterschap een omvangrijke inhoudelijke, logistieke en veiligheidsoperatie met zich meebrengt, vraagt het om tijdige voorbereiding en een goede organisatie. Met deze brief informeert het kabinet uw Kamer over de hoofdlijnen van de Nederlandse aanpak voor het EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A5786F">
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voorzitterschap 2029.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A5786F" w:rsidR="006B4CB5" w:rsidP="003B216D" w:rsidRDefault="006B4CB5" w14:paraId="65AED8BA" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="097226EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="7B4BBE9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitgangspunten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A5786F" w:rsidR="006B4CB5" w:rsidP="003B216D" w:rsidRDefault="00AA5C30" w14:paraId="1A004518" w14:textId="12A80EA9">
-[...81 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="23DC848C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het overkoepelend uitgangspunt is dat het Nederlandse voorzitterschap veilig en ongestoord verloopt. Nederland wil zich tonen als inhoudelijk sterk en pragmatisch, door als vakkundig voorzitter de agenda van het voorzitterschap te benutten om de Europese agenda verder te brengen en oplossingen te vinden voor actuele uitdagingen. Nederland zet ook in op een creatief en duurzaam voorzitterschap, onder meer via digitale middelen, herbruikbare materialen, duurzame catering en het zichtbaar maken van Nederlandse innovatie en cultuur. Verder zal Nederland zich presenteren als een gastvrij en efficiënt gastland voor regeringsleiders, ministers, ambtenaren en pers. Het voorzitterschap biedt daarbij een kans om in de samenleving de kennis van en het begrip voor de EU als verlengstuk van Nederlandse belangen en als belangrijk onderhandelingsplatform te vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="5DD5BDE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="6BE35F52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inhoudelijke focus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="0CCCB82A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inhoudelijke focus van het Nederlandse voorzitterschap zal in een later stadium, dichter op het najaar van 2029, worden vastgesteld en met de Kamer worden gedeeld en besproken. Voor het kabinet zal in de aankomende periode de nadruk liggen op het rijksbreed treffen van voorbereidingen om er inhoudelijk en organisatorisch op toegerust te zijn zowel het nationale als het Brusselse deel van het voorzitterschap in 2029 excellent uit te kunnen voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="24C1E1FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="3D06E892" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conform het Verdrag van Lissabon vervult het voorzitterschap overigens eerst en vooral een neutrale en faciliterende rol in het besluitvormingsproces. Hoewel het voorzitterschap te zijner tijd eigen inhoudelijke prioriteiten kan formuleren en accenten kan leggen in de agendering, is de kern van de voorzittersrol niet inhoudelijk: het voorzitterschap is er om het besluitvormingsproces te ondersteunen en compromissen tussen lidstaten te bevorderen, niet om uitkomsten naar nationale voorkeuren te sturen. De nog vast te stellen inhoudelijke prioriteiten zullen derhalve in belangrijke mate in lijn zijn met de tegen die tijd geldende overkoepelende prioriteiten van de Europese Commissie en de politieke agenda van de Europese Raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="4D14FE15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="39644BB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...135 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aantal bijeenkomsten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="57B87388" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In lijn met recente EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitterschappen verwacht het kabinet dat een groot aantal bijeenkomsten in Nederland zal plaatsvinden. Het betreft onder meer een informele Europese Raad, ongeveer twintig informele ministeriële bijeenkomsten en een top van de Europese Politieke Gemeenschap (EPG), waaraan naar verwachting ongeveer zestig staatshoofden, regeringsleiders, en andere hoogwaardigheidsbekleders deelnemen. Het kabinet rekent op circa 200 tot 220 ministeriële en ambtelijke bijeenkomsten in Nederland en verwacht meer dan 25.000 delegatieleden en honderden buitenlandse journalisten te mogen ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="5A350504" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="3F0E57C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederlandse ministers en ambtenaren zullen het merendeel van de Brusselse raden en raadswerkgroepen voorzitten. De Permanente Vertegenwoordiging van het Koninkrijk der Nederlanden bij de EU (PVEU) in Brussel speelt derhalve een cruciale rol bij de inhoudelijke voorbereiding en uitvoering van het voorzitterschap. De PVEU zal gezamenlijk met de vakdepartementen gedurende het voorzitterschap een groot aantal Comités voor Permanente Vertegenwoordigers (Corepers) en Raadswerkgroepen voorzitten en interinstitutionele onderhandelingen (trilogen) met de Commissie en het Europees Parlement (EP) voeren. Hiervoor zal de PVEU tijdelijk worden versterkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="244A214C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="4AEC1655" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...138 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centrale locatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="5E219DC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft besloten de inkomende voorzitterschapsbijeenkomsten in Nederland te laten plaatsvinden op één centrale vergaderlocatie. Bij eerdere Nederlandse EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitterschappen is ervaring opgedaan met zowel meerdere locaties in het land als met één centrale vergaderlocatie. De keuze voor één centrale locatie voor het voorzitterschap in 2016 bleek kostenefficiënter en organisatorisch beter beheersbaar. Een centrale locatie maakt het mogelijk om veiligheidsmaatregelen, ICT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzieningen en conferentietechniek in één keer goed in te richten en schaalvoordelen te realiseren in onder meer catering, inrichting, branding en personeel. De EPG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>top wordt in deze opzet meegenomen. De keuze voor de locatie in Nederland dient uiterlijk in de eerste helft van 2027 gemaakt te worden, in samenspraak met betrokken decentrale overheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="4AAEF8DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="519A8C90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...122 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centrale projectorganisatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="310F6307" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de organisatie van het voorzitterschap is de Centrale Projectorganisatie EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitterschap 2029 (CPEU2029) opgericht, onder verantwoordelijkheid van de minister van Buitenlandse Zaken. Deze bouwt voort op de logistieke organisatie van eerdere grote internationale evenementen, zoals het EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorzitterschap 2016 en de NAVO-top van 2025. CPEU2029 is verantwoordelijk voor de centrale logistieke infrastructuur, waaronder het gebruik, beheer en de inrichting van de locatie, accreditatie, beveiligingscoördinatie in samenwerking met de betrokken diensten, IT-voorzieningen en conferentietechniek, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...58 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>delegation liaison officers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mediavoorzieningen, vervoer en opleidingen. Op de betrokken ministeries zijn projectgroepen actief voor de inhoudelijke voorbereiding en de organisatie van de ministeriële en ambtelijke bijeenkomsten binnen hun eigen beleidsdomein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="3656E0E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="3DFEE432" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Logo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="768529AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft besloten het logo dat eerder is gebruikt tijdens de Nederlandse EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitterschappen in 2004 en 2016 in aangepaste vorm opnieuw te gebruiken in 2029. Dit logo heeft zich bewezen als herkenbaar en kwalitatief sterk. Hergebruik, met een lichte aanpassing, past bij de pragmatische en efficiënte aanpak die Nederland nastreeft. Het voorkomt extra kosten en de doorlooptijd van een nieuw ontwerpproces en bevordert de herkenbaarheid en continuïteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="6D9CD80B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="35190420" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...63 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parlementaire dimensie van het voorzitterschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A5786F" w:rsidR="006B4CB5" w:rsidP="003B216D" w:rsidRDefault="006B4CB5" w14:paraId="6D03861A" w14:textId="12147BF0">
-[...129 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="1BC00948" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft uiteraard aandacht voor de parlementaire dimensie van het EU-voorzitterschap, waarin ook uw Kamer een belangrijke rol speelt. In een later stadium gaat het kabinet graag hierover met u in gesprek en verkent het waar synergie is te behalen tussen de prioriteiten van het kabinet en uw Kamer. Ook biedt het kabinet uw Kamer graag een technische briefing over het voorzitterschap aan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00B20B46" w:rsidP="00870827" w:rsidRDefault="00B20B46" w14:paraId="3130D7D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00932411" w:rsidP="00870827" w:rsidRDefault="00870827" w14:paraId="5DD415C7" w14:textId="586344F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870827" w:rsidR="00870827" w:rsidP="00870827" w:rsidRDefault="00870827" w14:paraId="361C951E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00870827" w:rsidR="00870827" w:rsidSect="00A56CDA">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="264AE274" w14:textId="77777777" w:rsidR="00745FAD" w:rsidRDefault="00745FAD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="351076A8" w14:textId="77777777" w:rsidR="00A76DD6" w:rsidRDefault="00A76DD6" w:rsidP="00B20B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="648AA9EC" w14:textId="77777777" w:rsidR="00745FAD" w:rsidRDefault="00745FAD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="786B8AFD" w14:textId="77777777" w:rsidR="00A76DD6" w:rsidRDefault="00A76DD6" w:rsidP="00B20B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47DDBADF" w14:textId="77777777" w:rsidR="00203939" w:rsidRDefault="00203939">
+  <w:p w14:paraId="544437A7" w14:textId="77777777" w:rsidR="00B20B46" w:rsidRPr="00B20B46" w:rsidRDefault="00B20B46" w:rsidP="00B20B46">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="0234B4F7" w14:textId="77777777" w:rsidR="003B216D" w:rsidRDefault="003B216D">
+  <w:p w14:paraId="2A746C0D" w14:textId="77777777" w:rsidR="00B20B46" w:rsidRPr="00B20B46" w:rsidRDefault="00B20B46" w:rsidP="00B20B46">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="52E396CB" w14:textId="77777777" w:rsidR="003B216D" w:rsidRDefault="003B216D">
+  <w:p w14:paraId="48CE57D0" w14:textId="77777777" w:rsidR="00B20B46" w:rsidRPr="00B20B46" w:rsidRDefault="00B20B46" w:rsidP="00B20B46">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40AFA314" w14:textId="77777777" w:rsidR="00745FAD" w:rsidRDefault="00745FAD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6CD0B41D" w14:textId="77777777" w:rsidR="00A76DD6" w:rsidRDefault="00A76DD6" w:rsidP="00B20B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59866D2A" w14:textId="77777777" w:rsidR="00745FAD" w:rsidRDefault="00745FAD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="522548FA" w14:textId="77777777" w:rsidR="00A76DD6" w:rsidRDefault="00A76DD6" w:rsidP="00B20B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43CDAC9D" w14:textId="77777777" w:rsidR="00203939" w:rsidRDefault="00203939">
+  <w:p w14:paraId="124EC84B" w14:textId="77777777" w:rsidR="00B20B46" w:rsidRPr="00B20B46" w:rsidRDefault="00B20B46" w:rsidP="00B20B46">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A8F7E74" w14:textId="4979C5B3" w:rsidR="00C6069D" w:rsidRDefault="006B4CB5">
-[...194 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="41964789" w14:textId="77777777" w:rsidR="00B20B46" w:rsidRPr="00B20B46" w:rsidRDefault="00B20B46" w:rsidP="00B20B46">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A8F7E76" w14:textId="34715AE4" w:rsidR="00C6069D" w:rsidRDefault="006B4CB5">
+  <w:p w14:paraId="7A940029" w14:textId="77777777" w:rsidR="00B20B46" w:rsidRPr="00B20B46" w:rsidRDefault="00B20B46" w:rsidP="00B20B46">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1004 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C6069D"/>
-[...68 lines deleted...]
-    <w:rsid w:val="00F71C7D"/>
+    <w:rsidRoot w:val="00B20B46"/>
+    <w:rsid w:val="00220A89"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00870827"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A56CDA"/>
+    <w:rsid w:val="00A76DD6"/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rsid w:val="00D508E1"/>
+    <w:rsid w:val="00DA4194"/>
+    <w:rsid w:val="00E9445C"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A8F7E6C"/>
-  <w15:docId w15:val="{5D2C6F5E-DC77-4854-800C-9B7BD31CA7D7}"/>
+  <w14:docId w14:val="7EC1AE76"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2BEE0F6F-02C1-463A-9BED-C11630E61A20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3108,77 +1118,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3203,75 +1213,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3306,55 +1316,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3423,1006 +1433,655 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00B20B46"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
     <w:pPr>
-      <w:numPr>
-[...38 lines deleted...]
-      <w:ind w:left="-1417"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B20B46"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:uiPriority w:val="8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B20B46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...83 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B20B46"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...77 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B20B46"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...148 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA5C30"/>
+    <w:rsid w:val="00B20B46"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:link w:val="CommentText"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA5C30"/>
-[...36 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00B20B46"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00871F75"/>
+    <w:rsid w:val="00B20B46"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00871F75"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B20B46"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...108 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4694,171 +2353,76 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5890</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>1093</ap:Words>
+  <ap:Characters>6014</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-[...1 lines deleted...]
-      <vt:lpstr>Nederlands EU-voorzitterschap 2029</vt:lpstr>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6947</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7093</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-11T10:43:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00217B40B85F561D42AA9161C69469867D</vt:lpwstr>
-[...86 lines deleted...]
-    <vt:lpwstr>3;#The Netherlands|7f69a7bb-478c-499d-a6cf-5869916dfee4</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>