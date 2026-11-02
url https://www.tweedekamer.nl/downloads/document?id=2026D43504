--- v0 (2026-09-15)
+++ v1 (2026-11-02)
@@ -1,6558 +1,4021 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CF6410" w:rsidR="00AE6433" w:rsidP="004724E4" w:rsidRDefault="009B3FF6" w14:paraId="37529C0C" w14:textId="77777777">
-[...109 lines deleted...]
-      <w:r w:rsidRPr="0085599C">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="004B4CCE" w:rsidP="004B4CCE" w:rsidRDefault="00AD0955" w14:paraId="6A559C80" w14:textId="3A846268">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE" w:rsidR="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>734</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE" w:rsidR="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE" w:rsidR="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nederlandse diplomatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="004B4CCE" w:rsidP="004B4CCE" w:rsidRDefault="004B4CCE" w14:paraId="55A223BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE" w:rsidR="00AD0955">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="004B4CCE" w14:paraId="08439859" w14:textId="72379E19">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="004B4CCE" w:rsidP="004B4CCE" w:rsidRDefault="004B4CCE" w14:paraId="0C25CFDA" w14:textId="4897DBF1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="004B4CCE" w:rsidP="004B4CCE" w:rsidRDefault="004B4CCE" w14:paraId="2CCDA381" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4FB6F57B" w14:textId="0741A2C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij informeer ik u, mede namens de minister van Buitenlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE" w:rsidR="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Handel en Ontwikkelingssamenwerking, in lijn met de vereisten van artikel 3.1 van de Comptabiliteitswet over de besteding van de structurele intensivering in het postennet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="004B4CCE" w:rsidP="004B4CCE" w:rsidRDefault="004B4CCE" w14:paraId="1C658F15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="5EBF16CE" w14:textId="1A17C176">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Buitenlandse Zaken, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="316C0E2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF6410" w:rsidR="00AE6433" w:rsidP="004724E4" w:rsidRDefault="00AE6433" w14:paraId="37529C11" w14:textId="266ECF80">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00CF6410">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="196872B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="710A535F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="342D618B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C96163" w:rsidR="00C96163" w:rsidP="004724E4" w:rsidRDefault="00C96163" w14:paraId="1C1A5229" w14:textId="5CC9A816">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4C03D90D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk233192115" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00C96163">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Bestedingsvoorstel: Intensivering Postennetwerk (Begrotingsartikel 7 Apparaat</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:t>Bestedingsvoorstel: Intensivering Postennetwerk (Begrotingsartikel 7 Apparaat van het ministerie van Buitenlandse Zaken)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4AAAB378" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>het ministerie van Buitenlandse Zaken</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:t>Onderbouwing doeltreffendheid, doelmatigheid en evaluatie (CW 3.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="11B3E414" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="3D4192CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96163">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Onderbouwing doeltreffendheid, doelmatigheid en evaluatie (CW 3.1)</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:t>1 Doel(en)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="17A9C3E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:t>Wat is het nagestreefde doel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="66CC3673" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kabinet Schoof heeft zowel het kerndepartement als het postennet van BZ gekort met respectievelijk 22% en 10%. Dat betekent voor het postennet een bezuiniging van structureel EUR 70 miljoen. Met de aangekondigde intensivering in het coalitieakkoord voor het postennetwerk (structureel EUR 35 miljoen per jaar vanaf 2027) investeert het kabinet Jetten in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4351BDF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het opbouwen van stevigere strategische partnerschappen op het gebied van veiligheid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="31F13439" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Effectiever opereren in economische groeimarkten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0D6D4ED8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het afbouwen van strategische afhankelijkheden; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="357669AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het verbeteren van mensenrechten, democratie en rechtsstaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1AC09D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onze diplomatieke vertegenwoordigingen zijn er voor het behartigen van het belang van het Koninkrijk in het buitenland. Groeiende instabiliteit en conflicten hebben een grote weerslag op het functioneren van dat netwerk en de mensen die daar onder soms buitengewoon lastige omstandigheden werken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6A6B575D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="330387FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 Beleidsinstrument(en)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="2984E2C2" w14:textId="77777777">
+      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...175 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welk(e) beleidsinstrument(en) worden ingezet om het doel te bereiken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="69FBEAE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E275FC" w:rsidR="00E275FC" w:rsidP="004724E4" w:rsidRDefault="00E275FC" w14:paraId="407BC8F2" w14:textId="080B1A90">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postennet; openen en sluiten posten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="006F126F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten aanzien van ons fysieke postennetwerk van ambassades, consulaten en permanente vertegenwoordigingen zet het kabinet gerichte stappen om dit netwerk nog beter in te zetten in een veranderende geopolitieke context. Daarbij houden we voortdurend rekening met onze ambities, ons handelingsperspectief en de beschikbare middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4022EB7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="16B0F8F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We gaan nadrukkelijk na hoe bestaande Benelux-samenwerking kan worden uitgebreid om onze presentie te versterken. Bijvoorbeeld door samenwerking te zoeken bij het mogelijk op langere termijn openen van een ambassade in Podgorica (Montenegro) in het licht van een mogelijk lidmaatschap van de Europese Unie en gezien de samenwerking binnen NAVO-verband. Verder wordt het besluit van het vorige kabinet om het consulaat-generaal in Antwerpen te sluiten, teruggedraaid. Gezien de intensieve relatie op economisch terrein met België, de samenwerking met Vlaanderen/Antwerpen en de versterkte Benelux samenwerking, acht dit kabinet het niet verstandig om het CG te sluiten. Samenwerking streven we ook na bij onze ambities op het gebied van grondstoffen in Namibië. Hier wordt met onze Benelux-partners overlegd of samenwerking mogelijk is. Daarnaast wordt de diplomatieke aanwezigheid in Damascus geïntensiveerd. Daarmee geven we gericht invulling aan de groeiende Nederlandse belangen in Syrië op het terrein van migratie, veiligheid en stabiliteit. Ook bij deze intensivering zoeken we nadrukkelijk de samenwerking met Benelux-landen of met de landen in de Nordics. In de Verenigde Staten wordt het Nederlands consulaat-generaal in Atlanta verplaatst naar Houston, waar de sterke economische dynamiek in Texas nauw aansluit bij belangrijke Nederlandse groeisectoren als energie, water en infrastructuur en high tech/semicon. Daarnaast heeft Texas een sterke defensie-industrie. Daarmee versterken we onze economische aanwezigheid in een regio met grote kansen voor Nederlandse bedrijven. Tot slot wordt het voornemen van het vorige kabinet om de ambassade in Juba te sluiten, teruggedraaid. Gezien de humanitaire situatie in Zuid-Soedan is het van belang dat Nederland met een beperktere bezetting aanwezig blijft in Juba. Ook zal het ambassadekantoor N’Djamena (Tsjaad) worden opgewaardeerd naar een ambassade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1E4C303E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6BE36E72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vorige kabinet heeft besloten de ambassade in Havana te sluiten. Het huidige kabinet vindt het op dit moment niet opportuun om hierover een definitief besluit te nemen, vanuit de belangen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de Caribische landen van het Koninkrijk en in lijn met onze ambities uit de BZ-beleidsbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om in Latijns-Amerika en het Caribisch gebied de Nederlandse veiligheid, economische belangen en mensenrechtenagenda te bevorderen. Wij willen deze afweging zorgvuldig maken en in het najaar van 2027 een definitieve beslissing nemen in het licht van de geopolitieke ontwikkelingen. De veiligheidssituatie in Soedan is op dit moment erg fragiel. Zodra de omstandigheden dusdanig wijzigen dat het verantwoord is om daar medewerkers te plaatsen, wil Nederland de in 2023 tijdelijk gesloten ambassade in Khartoem heropenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0F1106E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1B426638" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgenomen sluitingen die het vorige kabinet heeft aangekondigd ten aanzien van de ambassades in Tripoli, Bujumbura, Yangon en het consulaat-generaal in Rio de Janeiro, worden niet heroverwogen. Het besluit van het vorige kabinet om nog vier extra posten te sluiten wordt gedeeltelijk teruggedraaid. Onze ambassade in Harare (Zimbabwe) wordt gesloten. Zimbabwe zal in het ressort van een Nederlandse ambassade in een buurland worden opgenomen en resterende dossiers zullen van daaruit worden voortgezet. De werkzaamheden voor Jemen worden geconcentreerd in Amman. Hiermee bundelen we onze inzet in de regio, zodat we binnen de beschikbare middelen zo doelgericht mogelijk kunnen blijven opereren. Het besluit van het kabinet-Schoof om nog twee extra te sluiten posten te identificeren, wordt niet uitgevoerd. Gezien de huidige geopolitieke ontwikkelingen achten wij het niet verantwoord om dit nu door te voeren. De daarmee gemoeide, eerder ingeboekte besparing wordt gedekt uit de intensiveringsmiddelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="5D5842D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1E0828EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postennet; versterking bestaand netwerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="3A165C72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor het postennet zal de economische en diplomatieke aanwezigheid op bestaande posten waar mogelijk worden versterkt, daar waar de Nederlandse belangen vragen om extra inzet. Hierin wordt ook de ondersteuning van het postennet op het departement in Den Haag meegenomen, voor het realiseren van zo groot mogelijke impact van het postennet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="06E5472D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="24E840F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3 Financiële gevolgen voor het Rijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7D105535" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...144 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat zijn de financiële gevolgen voor het Rijk?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006245E2" w:rsidP="004724E4" w:rsidRDefault="006245E2" w14:paraId="2B321AD6" w14:textId="6B19803A">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="76A1D586" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De financiële gevolgen voor het rijk blijven beperkt tot de aan BZ toegekende middelen in het coalitieakkoord voor de versterking van het postennet. Met deze intensivering wordt het Rijksbrede postennet versterkt. Deze intensivering is onderdeel van de ambities uit het coalitieakkoord om de extra middelen in te zetten om het postennet structureel te versterken. De opdracht daarbij is in te zetten op een stevig postennet dat in staat is om te zorgen dat Nederland volop en krachtig vertegenwoordigd is in belangrijke groeimarkten, in landen met een hoog geopolitiek belang en om steun te bieden aan het beschermen van mensenrechten en democratie. Verder wordt de invloed aangewend om stabiele partnerschappen op te bouwen, markten te ontsluiten voor Nederlandse ondernemers en de strategische autonomie van het Koninkrijk te versterken. Deze intensivering biedt ruimte om capaciteit in te zetten op prioritaire thema’s in landen waar ons handelingsperspectief aanzienlijk is of ontwikkeld moet worden ter versterking van economische diplomatie, veiligheidsdiplomatie of voor EU- en multilaterale vertegenwoordigingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="39897EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6AD52154" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De intensivering van EUR 35 miljoen wordt als volgt ingevuld: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0D6C7813" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="15471B64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05B08A0E" wp14:editId="19EC334A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ACE55A5" wp14:editId="18B88066">
             <wp:extent cx="5936579" cy="1007534"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:docPr id="998396635" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5969230" cy="1013075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00872712" w:rsidP="00C36F81" w:rsidRDefault="00872712" w14:paraId="52A48709" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="63F27E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00085EAE" w:rsidR="00651603" w:rsidP="00C36F81" w:rsidRDefault="00651603" w14:paraId="18DBB071" w14:textId="4925888E">
-[...36 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="68E91727" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het kabinet heeft besloten om een deel van de EUR 35 miljoen uit de Aanvullende Post over te hevelen naar de BZ-begroting (EUR 33,4 miljoen in 2027 aflopend naar EUR 19,1 structureel vanaf 2032) wat ten goede komt aan het versterken van het postennet. Het restant (reeks E) blijft op de Aanvullende Post van het ministerie van Financiën staan ten behoeve van het postennet en wordt in aanloop naar het voorjaar van 2027 verder ingevuld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="512A2129" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...145 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="004B4CCE" w:rsidP="004B4CCE" w:rsidRDefault="004B4CCE" w14:paraId="66478738" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00675935">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De beoogde wijziging en wijzigingsjaar zijn weergegeven in de tabel hieronder:</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="4609"/>
         <w:tblW w:w="9175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2790"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="004725E0" w14:paraId="0518C81E" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="217CF69A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="79CE9436" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0226B1BB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk234424209" w:id="1"/>
-            <w:r w:rsidRPr="00C011D2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Overzicht Wijzigingen Postennet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="0B6CC32F" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="2862D099" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="22C1DAFA" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="520D371B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Nr. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="01FA6584" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6007EA63" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="7E15315F" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="2AB7C12A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Stad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="0E14011A" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="667A42FE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="307B091B" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7B690933" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">   Beoogde wijziging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="7B190F4C" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0792DE32" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Beoogde wijzigingsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="1DBE968E" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="3776D275" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="66889D31" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="71E94C67" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="005E38DC" w14:paraId="220346B5" w14:textId="030EDFAD">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1E250EEB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Diplomatieke presentie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="72BC426D" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0EBA1ED2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Damascus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="3B4D4409" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="153D22C7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Syrië</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="00872712" w14:paraId="1E37F19A" w14:textId="0DA0B5BA">
-[...39 lines deleted...]
-              <w:t>(tijdelijk gesloten in 2012)</w:t>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="656BE084" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>Opschalen (tijdelijk gesloten in 2012)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="633C5CBC" w14:textId="497E6910">
-[...29 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="769118F1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="42A34050" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="70894CC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="33A27B89" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6474A48C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="7B6A0837" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="69D98B17" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ambassade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="2DCA10D4" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="59B9D156" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Podgorica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="3BF46FC1" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="48A0C43B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Montenegro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="2B7017AE" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="5A94EC2A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Onderzoek naar opening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="06493C84" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1E34F435" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Zo mogelijk 2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="30469BF3" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="18735399" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="0BE704EC" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="5E53389F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="38B48CA1" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="39B00CCB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Consulaat-generaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="0183CD7D" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="31E7AA34" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Antwerpen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="386EF573" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1F795A4B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>België</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="13CB09BC" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0D89BB14" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Terugdraaien voorgenomen sluiting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="6F411EC7" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="77DA9AD8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="7E75DCE0" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="38D7B7D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="1FD9833C" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1B5AC344" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="768C52FC" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0401C167" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ambassade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="0058849D" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="52653AA6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Juba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="5EE42046" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1087CEEB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Zuid-Soedan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="70B701D5" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4519D454" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Terugdraaien voorgenomen sluiting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="37CE3FE4" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0AF374E2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="2C953452" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="1CF4DE8C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="0AA76F6B" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="46B3FC8F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="546A2107" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="01ECCACD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ambassade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="0681FC7D" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="742CCD92" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>N'Djamena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="43BFECF3" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="75D75598" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Tsjaad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="34F20031" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="60FBAD37" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Opwaardering van huidig ambassadekantoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="42FE3071" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="323100B5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="21FFFFCD" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="7A80896A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="7304FC63" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="790A5C93" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="21535090" w14:textId="3C0D75BE">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1D8E6AB1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ambassade</w:t>
             </w:r>
-            <w:r w:rsidR="00C011D2">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>(kantoor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="14465BB0" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7B9FC25E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Windhoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="6A382B54" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="3AF08796" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Namibië</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="07E31ECB" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="388E4DA6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Onderzoek naar opening co-locatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="2F210D17" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4645B012" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Zo mogelijk 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="2AC61D49" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="4B03D8FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="75052A25" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="30249069" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="622EC301" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="05C4CB03" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ambassade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="36FBD70E" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="69ACF4C6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Havana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="7675F7D1" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="2B374319" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Cuba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="26B114EC" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0215D088" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Uitstel beslissing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="727C6F48" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="19ED9899" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="09BAFEE2" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="13475929" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="0D5E4460" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6DA81D40" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="7471DBF5" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="65771B0E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ambassade/CG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="4F1031FA" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="2555DD33" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Aangekondigde sluitingen van 2 extra posten door kabinet Schoof gaat niet door.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="3B5A13EB" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6A13C3B1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="325251FE" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="63311ADA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="65D0D5C7" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="3334370A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="17A61D8B" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7530367F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ambassade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="5AC826B3" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="55A7AB5C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Khartoem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="4B818CA0" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1C65C0C4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Soedan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="43FCA9AC" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="06A0D89A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Heropening KHA wanneer veiligheid dit toelaat (tijdelijk gesloten in 2023) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="4F05F344" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="63A244AA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:strike/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zo mogelijk 2028 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="1B021A1C" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="53CC4BEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="1B205265" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6DE00904" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="4205AD5B" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="46C6C6E7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ambassade Jemen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="6ED84C87" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="52C96DD9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Amman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="7AFCDA64" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1488072F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Jordanië</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="00554D1A" w14:paraId="51531833" w14:textId="5CC90F11">
-[...29 lines deleted...]
-              <w:t>oncentratie werkzaamheden in Amman</w:t>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="41885863" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>Concentratie werkzaamheden in Amman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="7BD44FB0" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="26B39E4A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="4FB5AD35" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="0D251CA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="3AB071B9" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="5F89DB80" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="1E079FF9" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="46B6A8DF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Consulaat-generaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="2590DE2A" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="68795803" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Atlanta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="41A7A868" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1232659A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>VS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="57F46BA1" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="327077BF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Verhuizing van Atlanta naar Houston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="56D1F520" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1FAEBA13" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CF6410" w:rsidR="004725E0" w:rsidTr="00C011D2" w14:paraId="20385940" w14:textId="77777777">
+      <w:tr w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidTr="004B4CCE" w14:paraId="5D731121" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="07C2A944" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="63C923E2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="51E45577" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="3672808D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Consulaat-generaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="3FAFA62C" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="61BA66D4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Houston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="5086CE0F" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4707C967" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>VS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C011D2" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="5E9BFAC0" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="10C64DF6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Verhuizing van Atlanta naar Houston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF6410" w:rsidR="004725E0" w:rsidP="004725E0" w:rsidRDefault="004725E0" w14:paraId="20EF87C5" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="22A98C2B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B4CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w:rsidR="00D25426" w:rsidP="004724E4" w:rsidRDefault="00D25426" w14:paraId="09AA2EBB" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="004B4CCE" w:rsidP="004B4CCE" w:rsidRDefault="004B4CCE" w14:paraId="64B2932A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="004B4CCE" w:rsidP="004B4CCE" w:rsidRDefault="004B4CCE" w14:paraId="5CEBE4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="2DED2CFC" w14:textId="31C49098">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...101 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>4 Financiële gevolgen voor maatschappelijke sectoren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007B5FFB" w:rsidR="007B5FFB" w:rsidP="004724E4" w:rsidRDefault="007B5FFB" w14:paraId="566C2AA5" w14:textId="2468AE3E">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7EE39DBA" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat zijn de financiële gevolgen voor maatschappelijke sectoren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004725E0" w:rsidR="00914FCE" w:rsidP="004724E4" w:rsidRDefault="006245E2" w14:paraId="45C52E8F" w14:textId="74C4C278">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7D26F522" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jaarlijks verstrekken we reisdocumenten aan vele internationale reizigers. Reizigers - die in een crisissituatie niet kunnen terugvallen op reisorganisaties of onvoldoende bekend zijn met lokale uitwijkmogelijkheden - kunnen rekenen op consulaire (nood)hulp, in nauwe samenwerking met de reisbranche en andere EU-landen. Betrouwbare data over de omvang van de doelgroep, de precieze hulpvraag en effectieve communicatie zijn daarbij cruciaal. Om het hele Koninkrijk nog beter van dienst te zijn blijven we investeren in innovaties ter verdere verbetering van de dienstverlening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="5A971043" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7057BE5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5 Nagestreefde doeltreffendheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007217FB" w:rsidR="007217FB" w:rsidP="004724E4" w:rsidRDefault="007217FB" w14:paraId="17F432C1" w14:textId="2B7E84CE">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="712F08CB" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat is de nagestreefde doeltreffendheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006245E2" w:rsidP="004724E4" w:rsidRDefault="00E30702" w14:paraId="3474C030" w14:textId="10F646CB">
-[...142 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="34713C46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland hecht waarde aan wereldwijde stabiliteit. Voor Nederlandse belangenbehartiging is continuïteit in diplomatieke relaties de sleutel, waarbij een breed vertegenwoordigde en wereldwijde paraatheid van diplomaten onze belangen kunnen vertegenwoordigen, waarden kunnen uitdragen en Nederlanders in nood kunnen bijstaan. Met behulp van een uitgebreid postennetwerk en samen met partners in binnen- en buitenland, zorgt het ministerie voor bevordering van werkgelegenheid in Nederland, het aanpakken van veiligheidsdreigingen en het dichterbij brengen van een duurzame en rechtvaardige wereld. Diplomatie is ingewikkeld mensenwerk, vaak op het scherpst van de snede en met een stevige impact op het dagelijkse leven in Nederland. Individuele diplomaten maken op belangrijke momenten het verschil. Onze diplomatieke posten zijn rijksbrede dienstverleners; voor het hele Koninkrijk en voor alle ministeries; 30% van de uitgezonden ambtenaren is inmiddels afkomstig van andere ministeries om breed de nationale belangen te dienen. Een sterker postennet met een duidelijk anker in Den Haag dient de belangen en vergroot de zekerheid van Nederlanders in het buitenland en in Nederland. Om dit te bereiken investeert het kabinet in ons rijksbrede postennet, een aantal met het postennet verbonden beleidsdirecties en ondersteunende diensten. Het postennet van Buitenlandse Zaken dient de rijksbrede belangen, is wendbaar en professioneel om in te kunnen spelen op de nationale - en internationale ontwikkelingen die impactvol zijn voor Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="77220BE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="702F0816" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waar de kosten van diplomatie gemakkelijk zijn te becijferen, zijn de opbrengsten van diplomatie niet met cijfers inzichtelijk te maken. Diplomatie gaat over het voorkomen van (gewapende) conflicten, het scheppen van kansen voor het Nederlandse bedrijven (wordt bij benadering gekwantificeerd, VNO-NCW is zeer positief over dienstverlening) en het behartigen van belangen van Nederlandse burgers. Op deze manier wordt een bijdrage geleverd aan een veilige en welvarende wereld, die echter moeilijk in geld is uit te drukken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="57562150" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1E48D481" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6 Nagestreefde doelmatigheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000625FD" w:rsidR="000625FD" w:rsidP="004724E4" w:rsidRDefault="000625FD" w14:paraId="01E325D6" w14:textId="47E7D01E">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="6B0D158E" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat is de nagestreefde doelmatigheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF6410" w:rsidR="006245E2" w:rsidP="004724E4" w:rsidRDefault="006245E2" w14:paraId="791E96DA" w14:textId="4404303D">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00CF6410">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7000C75E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De extra middelen van de structurele intensivering worden doelmatig ingezet door het fysieke postennetwerk (ambassades, consulaten en permanente vertegenwoordigingen) via gerichte openingen of opschalingen juist daar uit te breiden waar de toegevoegde waarde voor de Nederlandse strategische belangen het grootst is. Door gemaakte afweging tussen ambities uit Coalitieakkoord en de beleidsbrief BZ, handelingsperspectieven en beschikbare middelen, worden posten geopend of versterkt die bijdragen aan veiligheid, economische kansen, het afbouwen van afhankelijkheden en de bevordering van mensenrechten, democratie en rechtsstaat. Hiermee wordt de schaarse diplomatieke capaciteit zo efficiënt mogelijk ingezet voor het maximaal behartigen van de Nederlandse belangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="68ED58CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7474DA2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voortgang op de investeringen in het postennet wordt opgenomen als onderdeel van de jaarlijkse begrotingscyclus waarbij de Memorie van Toelichting en het jaarverslag de belangrijkste momenten zijn. Daarnaast neemt BZ de thematische versterking ook mee in de beleidsnota’s die over de verschillende onderwerpen nog opgesteld worden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="41E326E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="42572522" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Interdepartementale afstemming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="24386750" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andere departementen zijn mede verantwoordelijk voor de invulling van de rijksbrede internationale prioriteiten. De versterking van het postennet wordt daarom onder meer in de CoRIA in goed overleg met alle departementen besproken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="22E0395D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0F055B56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Risico’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="5B8DAEB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postennet: BZ is verantwoordelijk voor het aantrekken van capaciteit. Kosten worden door BZ gedragen. Het gastland speelt daarnaast een belangrijke rol. Ten eerste moet elke diplomaat officieel worden geaccrediteerd voordat deze conform de Weense verdragen wordt geaccepteerd en met diplomatieke onschendbaarheid effectief kan zijn. Daarnaast met betrekking tot veiligheid is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>geopend of versterkt die bijdragen aan veiligheid, economische kansen, het afbouwen van afhankelijkheden en de bevordering van mensenrechten, democratie en rechtsstaat. Hiermee wordt de schaarse diplomatieke capaciteit zo efficiënt mogelijk ingezet voor het maximaal behartigen van de Nederlandse belangen.</w:t>
-[...158 lines deleted...]
-        <w:rPr>
+        <w:t>gastland volgens internationaal gebruik verantwoordelijk voor de veiligheid van buitenlandse diplomaten (en deze kosten draagt), leert de praktijk dat in veel landen Nederland zelf voor aanvullende maatregelen kiest om de veiligheid van zijn mensen echt te garanderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="657445FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="38AE2539" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7 Evaluatieparagraaf</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D91610" w:rsidR="00D91610" w:rsidP="004724E4" w:rsidRDefault="00D91610" w14:paraId="310F09AC" w14:textId="7B602A7A">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="0BD6D088" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe wordt het beleid gemonitord en geëvalueerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005347B2" w:rsidP="004724E4" w:rsidRDefault="006245E2" w14:paraId="300B066B" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CF6410">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="4B0A9632" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het postennet is een belangrijk instrument bij het realiseren van de doelstellingen zoals geformuleerd in de begrotingen van het Ministerie van Buitenlandse Zaken en het Ministerie voor Buitenlandse Handel en Ontwikkelingssamenwerking. Dit betekent dan ook dat een evaluatie van het postennet vooral aan de orde komt bij de evaluaties van deze beleidsdoelstellingen, die vervolgens input vormen voor de periodieke rapportages uit de Strategische Evaluatie Agenda (SEA). Deze evaluaties nemen niet weg dat het ministerie de waarde en efficiency van het Postennet ook op andere wijze periodiek evalueert. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005347B2" w:rsidP="004724E4" w:rsidRDefault="005347B2" w14:paraId="15253DD5" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF6410">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7030DD1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1D9FC9C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een eerste instrument is de jaarplancyclus. Elke post stelt jaarlijks, in nauw overleg met het departement, vakattachés en organisaties als RVO een plan op met een gedetailleerde beschrijving welke bijdrage het levert aan de beleidsdoelstellingen van BZ en welke mensen en middelen hiervoor nodig zijn. Daarbij worden ook de risico’s in beeld gebracht. In het daaropvolgende jaar wordt teruggeblikt op de behaalde resultaten en uitgelegd waarom sommige resultaten niet zijn behaald. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005347B2" w:rsidP="004724E4" w:rsidRDefault="005347B2" w14:paraId="0601354C" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00CF6410">
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="160B9C5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="5679D4C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt elke post om de vier jaar volledig doorgelicht door de Inspectie Signalering en Begeleiding (ISB). Een team van ervaren deskundigen bezoekt de post en onderzoekt de kwaliteit van uitvoering van beleid en beheer en de samenhang daartussen. De vraag of de bezetting adequaat is maakt standaard deel uit van deze doorlichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="1AE3C276" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="2EA7F43F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ook de onderzoeken van de Auditdienst Rijk (ADR) bieden belangrijke inzichten op het terrein van (de doelmatigheid van) het beheer. Los van deze periodieke onderzoeken licht BZ ook periodiek het gehele postennetwerk door. De bezetting op de posten maakt deel uit van de periodieke rapportages door de directie Internationaal Onderzoek en Beleidsevaluatie (IOB). De rol van het postennet in het realiseren van de beleidsdoelstellingen maakt deel uit van deze evaluaties. Zowel uit oogpunt van efficiency als ook van effectiviteit zal BZ geen afzonderlijke evaluaties van de genoemde uitbreidingen uitvoeren, maar deze onderdeel laten uitmaken van de geprogrammeerde evaluaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF6410" w:rsidR="00AE6433" w:rsidP="004724E4" w:rsidRDefault="00AE6433" w14:paraId="19F472BF" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2779" w:bottom="1080" w:left="1584" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="009279BE" w:rsidP="004B4CCE" w:rsidRDefault="009279BE" w14:paraId="7C51E462" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B4CCE" w:rsidR="00932411" w:rsidP="004B4CCE" w:rsidRDefault="00932411" w14:paraId="6CB37916" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004B4CCE" w:rsidR="00932411" w:rsidSect="003C56B2">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D8852B4" w14:textId="77777777" w:rsidR="00201C35" w:rsidRDefault="00201C35">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4278FD24" w14:textId="77777777" w:rsidR="00F908E7" w:rsidRDefault="00F908E7" w:rsidP="009279BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3699995A" w14:textId="77777777" w:rsidR="00201C35" w:rsidRDefault="00201C35">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6BD21F4B" w14:textId="77777777" w:rsidR="00F908E7" w:rsidRDefault="00F908E7" w:rsidP="009279BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...24 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73DFE90E" w14:textId="77777777" w:rsidR="008F7315" w:rsidRDefault="008F7315">
+  <w:p w14:paraId="317D82E0" w14:textId="77777777" w:rsidR="009279BE" w:rsidRPr="009279BE" w:rsidRDefault="009279BE" w:rsidP="009279BE">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="3E6AC3FB" w14:textId="77777777" w:rsidR="003C0245" w:rsidRDefault="003C0245">
+  <w:p w14:paraId="6000102B" w14:textId="77777777" w:rsidR="009279BE" w:rsidRPr="009279BE" w:rsidRDefault="009279BE" w:rsidP="009279BE">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="2BF8DEB4" w14:textId="77777777" w:rsidR="009B6C87" w:rsidRDefault="009B6C87">
+  <w:p w14:paraId="5D65F026" w14:textId="77777777" w:rsidR="009279BE" w:rsidRPr="009279BE" w:rsidRDefault="009279BE" w:rsidP="009279BE">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F295F2A" w14:textId="77777777" w:rsidR="00201C35" w:rsidRDefault="00201C35">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29BBC72C" w14:textId="77777777" w:rsidR="00F908E7" w:rsidRDefault="00F908E7" w:rsidP="009279BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CBFB1A4" w14:textId="77777777" w:rsidR="00201C35" w:rsidRDefault="00201C35">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E91538C" w14:textId="77777777" w:rsidR="00F908E7" w:rsidRDefault="00F908E7" w:rsidP="009279BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4F0BD250" w14:textId="4B1C3941" w:rsidR="00E857EC" w:rsidRPr="00855294" w:rsidRDefault="00E857EC" w:rsidP="00E857EC">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="79BE5C46" w14:textId="77777777" w:rsidR="009279BE" w:rsidRPr="004B4CCE" w:rsidRDefault="009279BE" w:rsidP="009279BE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>103</w:t>
+      <w:r w:rsidRPr="004B4CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beleidsbrief Buitenlandse Zaken 2026, Kamerstuk 38 800-V, nr. 103</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2011054A" w14:textId="77777777" w:rsidR="008F7315" w:rsidRDefault="008F7315">
+  <w:p w14:paraId="4F8C221A" w14:textId="77777777" w:rsidR="009279BE" w:rsidRPr="009279BE" w:rsidRDefault="009279BE" w:rsidP="009279BE">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37529C15" w14:textId="0EFBAD45" w:rsidR="00AE6433" w:rsidRDefault="009B3FF6">
-[...190 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3679823E" w14:textId="77777777" w:rsidR="009279BE" w:rsidRPr="009279BE" w:rsidRDefault="009279BE" w:rsidP="009279BE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37529C17" w14:textId="364EC4D8" w:rsidR="00AE6433" w:rsidRDefault="009B3FF6">
+  <w:p w14:paraId="2F2CD558" w14:textId="77777777" w:rsidR="009279BE" w:rsidRPr="009279BE" w:rsidRDefault="009279BE" w:rsidP="009279BE">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1104 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="C3C22F3A"/>
-[...654 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CC2682E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4BE128E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6621,427 +4084,154 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="757216354">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1364139273">
+  <w:num w:numId="1" w16cid:durableId="1571111239">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE6433"/>
-[...267 lines deleted...]
-    <w:rsid w:val="00FF0001"/>
+    <w:rsidRoot w:val="009279BE"/>
+    <w:rsid w:val="00057DE4"/>
+    <w:rsid w:val="001A7286"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003C56B2"/>
+    <w:rsid w:val="004B4CCE"/>
+    <w:rsid w:val="0089282A"/>
+    <w:rsid w:val="009279BE"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009C0392"/>
+    <w:rsid w:val="00AD0955"/>
+    <w:rsid w:val="00AE2BE9"/>
+    <w:rsid w:val="00C111CB"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00F908E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37529C0C"/>
-  <w15:docId w15:val="{838EEC9B-0904-48CE-AE5C-4589C10DDBA5}"/>
+  <w14:docId w14:val="6511681E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B594FA04-1CFA-435D-B795-363883B214C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7050,77 +4240,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7145,75 +4335,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7248,55 +4438,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7365,1092 +4555,681 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009279BE"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-      <w:ind w:left="861"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:color w:val="404040"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
     <w:pPr>
-      <w:spacing w:after="160"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Geenafstand">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:pPr>
-[...61 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
     <w:rPr>
       <w:i/>
-      <w:color w:val="4F81BD"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intensieveverwijzing">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009279BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009279BE"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Kix Barcode" w:hAnsi="Kix Barcode"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009279BE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009279BE"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop2">
-[...590 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006245E2"/>
-[...83 lines deleted...]
-    <w:rsid w:val="006E5386"/>
+    <w:rsid w:val="009279BE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E5386"/>
+    <w:rsid w:val="009279BE"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00E41411"/>
+    <w:rsid w:val="009279BE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009279BE"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...44 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009279BE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -8720,148 +5499,72 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13583</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2485</ap:Words>
+  <ap:Characters>13673</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>113</ap:Lines>
   <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16020</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16126</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-09T12:54:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>