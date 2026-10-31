--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,5181 +1,1540 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B372D1" w:rsidR="00845537" w:rsidP="0095316F" w:rsidRDefault="00845537" w14:paraId="03EC00BC" w14:textId="2C762935">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00B932B1" w:rsidP="00B932B1" w:rsidRDefault="00004E06" w14:paraId="1019ABBB" w14:textId="4BB81E0E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1" w:rsidR="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-      <w:r w:rsidR="00735B1E">
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1" w:rsidR="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1" w:rsidR="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00B932B1" w:rsidP="00B932B1" w:rsidRDefault="00B932B1" w14:paraId="6A41DF78" w14:textId="7165EA28">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nota over de toestand van ’s Rijks Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00B932B1" w:rsidP="00B932B1" w:rsidRDefault="00B932B1" w14:paraId="77A4B0A1" w14:textId="3BA62669">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1" w:rsidR="00004E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>729</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Klimaat en Groene Groei, van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Sociale Zaken en Werkgelegenheid en van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00B932B1" w:rsidP="00B932B1" w:rsidRDefault="00B932B1" w14:paraId="41269FEA" w14:textId="574C3EE8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00B932B1" w:rsidP="00B932B1" w:rsidRDefault="00B932B1" w14:paraId="27E6D7B9" w14:textId="351F5553">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00004E06" w:rsidP="00B932B1" w:rsidRDefault="00004E06" w14:paraId="2CFBA41F" w14:textId="541ABD41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="412BFED2" w14:textId="4CD40EE8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 24 juli 2026 is de Monitor Energiearmoede in Nederland 2025 van TNO en CBS aangeboden aan de Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B372D1">
-[...197 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Monitor Energiearmoede geeft de ontwikkeling van het aantal huishoudens in energiearmoede over de jaren 2019-2024 weer. Tevens maakt TNO een voorlopige schatting van het aantal huishoudens met energiearmoede in 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="4FDB82D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="3337A064" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij biedt het kabinet, namens de Minister van Klimaat en Groene Groei, de Minister van Sociale Zaken en Werkgelegenheid, en de Minister van Volkshuisvesting en Ruimtelijke Ordening, de inhoudelijke appreciatie op de gepubliceerde resultaten aan. Vervolgens zal worden ingegaan op het kabinetsbeleid dat gericht is op de aanpak van energiearmoede onder huishoudens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="7810E2D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="3ADB02A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Monitor Energiearmoede door CBS en TNO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00845537" w:rsidP="0095316F" w:rsidRDefault="00845537" w14:paraId="3D747661" w14:textId="7446DF2D">
-[...65 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="7F01DBD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Volgens de voorlopige inschatting in de Monitor Energiearmoede van TNO en CBS leefden 503.000 huishoudens in energiearmoede in 2025. Dit was in 2025 net als in 2024 6% van alle huishoudens. Het aantal huishoudens in energiearmoede is daarmee lager dan vóór de energiecrisis (zoals te zien in figuur 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00246D86">
-[...57 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, maar de daling zet niet verder door en voor huishoudens die met energiearmoede te maken hebben, is de financiële opgave groter geworden. Ook valt niet uit te sluiten dat de komende maanden meer huishoudens geraakt zullen worden door de huidige stijgende energieprijzen. Het kabinet houdt de mate van energiearmoede heel scherp in de gaten en indien nodig neemt het kabinet maatregelen. Zo wordt in de besluitvorming rond de begroting ook meegewogen of aanvullende (gerichte) ondersteuning nodig is voor huishoudens die hun energierekening niet kunnen dragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="055BCE21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="2DFF87C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="3F07C0B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78AA3C2F" wp14:editId="35D3C598">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D69BD5C" wp14:editId="0DAE224A">
+            <wp:extent cx="4471802" cy="2700068"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
             <wp:docPr id="670916105" name="Afbeelding 1" descr="Energiearmoede_per_120"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Energiearmoede_per_120"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4289916" cy="2590246"/>
+                      <a:ext cx="4483614" cy="2707200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00845537" w:rsidP="0095316F" w:rsidRDefault="00845537" w14:paraId="4CEB0ECC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="27782E61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuur 1: Percentage energiearme huishoudens per jaar (2019-2025). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B211B" w:rsidR="00845537" w:rsidP="0095316F" w:rsidRDefault="00845537" w14:paraId="70A38D8F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="4897FE2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>*) voorlopige cijfers; a) voorlopige schatting TNO. Bron: Monitor Energiearmoede 2025 CBS &amp; TNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="09FEF45E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="14F182D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="1034E033" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondanks dat het aantal huishoudens in energiearmoede stabiel is, is de problematiek gemiddeld per huishouden in energiearmoede wel toegenomen. De zogenoemde betaalbaarheidskloof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stijgt van gemiddeld €577 in 2024 naar €624 per jaar in 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="5789CE8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="5CC6091B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De daling van het aantal energiearme huishoudens stagneert. Door verduurzaming blijft het aantal huishoudens met een laag inkomen en een woning met lage energetische kwaliteit verder dalen naar van 278.000 huishoudens (3,3%) in 2024 af naar 254.000 (3,0%) huishoudens in 2025. Daar staat tegenover dat het aantal energiearme huishoudens met een laag inkomen en een hoge energierekening toenam in 2025. Dit komt onder andere door de stijgende netwerktarieven voor het elektriciteitsnet en een hoger energieverbruik. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="345843C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="392BE8A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ondersteuning van huishoudens in energiearmoede</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="64892894" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De cijfers van TNO en CBS laten zien dat het aantal huishoudens dat energiearm is, omdat zij wonen in een woning van slechte energetische kwaliteit, afneemt. Dit wijst erop dat de verduurzaming van woningen, bijvoorbeeld door het uitfaseren van slechte label woningen in de sociale huursector, zijn vruchten afwerpt. Het kabinet vindt het belangrijk om goed in beeld te hebben hoe de hoogte van de energierekening ontwikkelt in de komende jaren en hoe stijgende kosten, bijvoorbeeld door de nodige investeringen in het elektriciteitsnet, worden verdeeld over verschillende huishoudens. In de kabinetsreactie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00B372D1">
+        </w:rPr>
+        <w:t>Ontwikkeling energierekening huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaat het kabinet hier verder op in. Het kabinet wil voorkomen dat de kosten van noodzakelijke investeringen in het energiesysteem onevenredig terechtkomen bij huishoudens die weinig mogelijkheden hebben hun verbruik of woning aan te passen. Daarom houdt het kabinet naast de monitoring van energiearmoede ook nadrukkelijk zicht op de ontwikkeling en verdeling van de gemiddelde energierekening van Nederlandse huishoudens, door deze analyse jaarlijks te actualiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="7CE6B4C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="39B1BED6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Getroffen Maatregelen in 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="72F2E67D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Monitor Energiearmoede 2025 kijkt terug op de afgelopen jaren, inclusief een projectie van energiearmoede in 2025. Dit jaar is er weer veel veranderd. De energiecrisis dreef de prijzen op, maar het kabinet maakte ook extra middelen vrij. Energiebesparing in woningen, bijvoorbeeld door verduurzaming is een belangrijk onderdeel van de aanpak om het energieverbruik voor huishoudens in energiearmoede structureel te verlagen. Het vermindert bovendien de afhankelijkheid van buitenlands gas, en daarmee de gevoeligheid voor geopolitieke ontwikkelingen. Het kabinet zet verschillende maatregelen in die hieraan bijdragen. Als onderdeel daarvan maakte het kabinet vorige maand nog eens €55 miljoen vrij voor gemeenten om energiearmoede aan te pakken, bijvoorbeeld voor de inzet van energiefixers. Deze extra middelen zijn in april 2026 aangekondigd in de Kamerbrief Acties Weerbaarheid Energieschok</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze middelen volgen op de €550 miljoen euro die in 2022 en 2023 aan gemeenten beschikbaar zijn gesteld.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="6B8145F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="59650431" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zet de aanpak van het Nationaal Isolatieprogramma met volle kracht door om bewoners die dat het hardst nodig hebben te helpen met verduurzamen. De lokale aanpak richt zich op slecht geïsoleerde koopwoningen met een relatief lage WOZ-waarde en woningen in gemengde Verenigingen van Eigenaars (VvE’s), waaronder dus ook huishoudens met energiearmoede of het risico daarop. Zoals eerder met de Kamer gedeeld zijn er met deze lokale aanpak in 2025 ruim 80.000 woningen aangepakt met één of meerdere grote isolatiemaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit is een verviervoudiging ten opzichte van 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="135EBD52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="3491AD62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook met de bestaande inzet tegen energiearmoede werkt het kabinet aan aanvullende structurele ondersteuning via het Sociaal Klimaatplan, dat momenteel door de Europese Commissie wordt beoordeeld. Het plan richt zich onder meer op het beter bereiken en ondersteunen van kwetsbare huishoudens bij energiebesparing en woningverduurzaming met energiehulp via het Energiehuis, en gerichte financiering vanuit het Nationaal Warmtefonds. Ook de uitfasering van huurwoningen met energielabel E, F en G maakt onderdeel uit van deze aanpak. Hiermee wordt ingezet op het structureel verlagen van het energieverbruik en het vergroten van de weerbaarheid van huishoudens tegen hoge en schommelende energieprijzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="53B56417" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="70CD97E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast deze verduurzamings- en energiebesparende maatregelen zijn er huishoudens die nu ondersteuning nodig hebben bij het betaalbaar houden van hun energierekening. Daarom stelt het kabinet het Noodfonds Energie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in aanloop naar deze winter weer open, bedoeld om nu hulp te bieden aan huishoudens die dit het hardst nodig hebben. Belangrijk uitgangspunt is dat iedereen die voldoet aan de voorwaarden en een aanvraag doet, een tegemoetkoming krijgt. Er is dus geen sprake van een ‘op is op’ regeling zoals bij eerdere Tijdelijke Noodfonds Energie edities. Om het Noodfonds Energie mogelijk te maken, heeft het kabinet € 193 miljoen gereserveerd. Het Kabinet werkt met verschillende overheidsinstanties, Tijdelijk Noodfonds Energie, Energie Nederland en energieleveranciers samen om het noodfonds mogelijk te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="1A485E32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="65525457" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Nationaal Energiearmoede Observatorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="227A85F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is belangrijk om nieuwe inzichten te blijven verzamelen en kennis over energiearmoede te ontwikkelen. Het Nationaal Energiearmoede Observatorium (NEO) is per 2026 als opvolger van het Landelijk onderzoeksprogramma energiearmoede gestart, waarbij de departementen EZK, SZW, BZK, onder leiding van RVO de krachten hebben gebundeld. Het NEO verzamelt en deelt de beschikbare kennis over energiearmoede in Nederland om zicht te houden op de problematiek en ontwikkelingen rondom energie en zo de nationale en lokale besluitvorming te ondersteunen. De kennis die wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">opgehaald helpt bij de evaluatie van bestaande maatregelen en bij het ontwikkelen van nieuwe strategieën en regelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="51713D73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="004F48E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...655 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...55 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vervolgstappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F53E4" w:rsidR="000F53E4" w:rsidP="0095316F" w:rsidRDefault="000F53E4" w14:paraId="35582461" w14:textId="1CE621F7">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00925799" w:rsidR="00735B1E">
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="7CABD359" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit jaar heeft het NEO verschillende thematafels georganiseerd om onder andere signalen en ervaringen uit de praktijk op te halen. Op basis hiervan heeft het NEO een observatierapport over energiearmoedebeleid in Nederland gepubliceerd met aanbevelingen aan het Rijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00925799">
-[...210 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet zal vervolgens bezien hoe deze betrokken kunnen worden bij de totstandkoming van beleid op de verschillende relevante beleidsterreinen die hierbij betrokken zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="66D807F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="08B5DEDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet werkt in de komende periode verder aan diverse (hier bovengenoemde) instrumenten die de energierekening voor kwetsbare huishoudens verlichten. Rondom Prinsjesdag deelt de minister van SZW ook een brief met de Kamer met een update over de uitwerking van het Noodfonds Energie voor komende winter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="44332869" w14:textId="3179FE69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="79A22E77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Verder is het kabinet in afwachting van een reactie van de Europese Commissie op de recent ingediende plannen voor het Sociaal Klimaatfonds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00845537" w:rsidP="0095316F" w:rsidRDefault="00845537" w14:paraId="214C997A" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00D5508D" w:rsidP="0095316F" w:rsidRDefault="00D5508D" w14:paraId="54F87E0A" w14:textId="77777777">
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="5DDD81C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00B932B1" w:rsidP="00B932B1" w:rsidRDefault="00B932B1" w14:paraId="29A631C7" w14:textId="4E43574F">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00FA005A" w:rsidP="0095316F" w:rsidRDefault="00FA005A" w14:paraId="2367A487" w14:textId="77777777">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="7C078692" w14:textId="2E56F5B2">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00FA005A" w:rsidP="0095316F" w:rsidRDefault="00FA005A" w14:paraId="2686CFB0" w14:textId="77777777">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1" w:rsidR="00B932B1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="66526E37" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00B372D1" w:rsidR="00FA005A" w:rsidP="0095316F" w:rsidRDefault="00FA005A" w14:paraId="63B9D3BE" w14:textId="77777777">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00B932B1" w:rsidP="00B932B1" w:rsidRDefault="00B932B1" w14:paraId="3E022C0D" w14:textId="7B0AFB5A">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00B372D1" w:rsidR="00845537" w:rsidP="0095316F" w:rsidRDefault="00845537" w14:paraId="40742D56" w14:textId="77777777">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>inister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00B932B1" w14:paraId="035B1C23" w14:textId="3EEC9C8A">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00845537" w:rsidP="0095316F" w:rsidRDefault="00845537" w14:paraId="43FC25AB" w14:textId="77777777">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>J.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1" w:rsidR="00236EAC">
+        <w:t xml:space="preserve"> Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="61BD71DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00852344" w:rsidP="0095316F" w:rsidRDefault="00852344" w14:paraId="38E3D5CC" w14:textId="77777777">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00B932B1" w:rsidP="00B932B1" w:rsidRDefault="00B932B1" w14:paraId="5B918BE8" w14:textId="1C774694">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00FA005A" w:rsidP="0095316F" w:rsidRDefault="00FA005A" w14:paraId="082BE1B2" w14:textId="77777777">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>inister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="455E21F2" w14:textId="49C8E92C">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...179 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1" w:rsidR="00B932B1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:t xml:space="preserve"> Boekholt-O’Sullivan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00236EAC" w:rsidP="00B932B1" w:rsidRDefault="00236EAC" w14:paraId="5A4C5304" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B932B1" w:rsidR="00FE0FA3" w:rsidP="00B932B1" w:rsidRDefault="00FE0FA3" w14:paraId="3D19B425" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B932B1" w:rsidR="00FE0FA3" w:rsidSect="006B1E75">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BA3B3EF" w14:textId="77777777" w:rsidR="00CF4E10" w:rsidRDefault="00CF4E10">
+    <w:p w14:paraId="28FFD415" w14:textId="77777777" w:rsidR="006700D8" w:rsidRDefault="006700D8" w:rsidP="00236EAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223A9BF0" w14:textId="77777777" w:rsidR="00CF4E10" w:rsidRDefault="00CF4E10"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F26990E" w14:textId="77777777" w:rsidR="00CF4E10" w:rsidRDefault="00CF4E10">
+    <w:p w14:paraId="097AE32E" w14:textId="77777777" w:rsidR="006700D8" w:rsidRDefault="006700D8" w:rsidP="00236EAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CAA91F" w14:textId="77777777" w:rsidR="00CF4E10" w:rsidRDefault="00CF4E10"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B6C4384" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F0DC7E7" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00236EAC" w:rsidRDefault="00236EAC" w:rsidP="00236EAC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="7350ECE0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C1971CF" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00236EAC" w:rsidRDefault="00236EAC" w:rsidP="00236EAC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="029C43C4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C6D00D4" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00236EAC" w:rsidRDefault="00236EAC" w:rsidP="00236EAC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75D0F121" w14:textId="77777777" w:rsidR="00CF4E10" w:rsidRDefault="00CF4E10">
+    <w:p w14:paraId="1B3B722C" w14:textId="77777777" w:rsidR="006700D8" w:rsidRDefault="006700D8" w:rsidP="00236EAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBF6D21" w14:textId="77777777" w:rsidR="00CF4E10" w:rsidRDefault="00CF4E10"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A61A783" w14:textId="77777777" w:rsidR="00CF4E10" w:rsidRDefault="00CF4E10">
+    <w:p w14:paraId="22D11941" w14:textId="77777777" w:rsidR="006700D8" w:rsidRDefault="006700D8" w:rsidP="00236EAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F643257" w14:textId="77777777" w:rsidR="00CF4E10" w:rsidRDefault="00CF4E10"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0485EE06" w14:textId="279C4C3D" w:rsidR="00735B1E" w:rsidRDefault="00735B1E">
+    <w:p w14:paraId="0EA952F2" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00B932B1" w:rsidRDefault="00236EAC" w:rsidP="00B932B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken I 2026, 29023, nr. 724</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="18502F10" w14:textId="77777777" w:rsidR="00845537" w:rsidRDefault="00845537" w:rsidP="00845537">
+    <w:p w14:paraId="10DFD58D" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00B932B1" w:rsidRDefault="00236EAC" w:rsidP="00B932B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Financiële steunmaatregelen die in 2022 en 2023 het aantal huishoudens in energiearmoede hebben verlaagd: energietoeslag, tweemaal compensatie van 190 euro en in mindere mate het prijsplafond energie. Het Tijdelijk Noodfonds Energie is vanaf 2022 actief, maar het effect hiervan wordt niet meegenomen in de Monitor Energiearmoede, aangezien zonder persoonsgegevens niet vast te stellen is wie deze steun ontvangen heeft.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="572A404B" w14:textId="77777777" w:rsidR="00845537" w:rsidRDefault="00845537" w:rsidP="00845537">
+    <w:p w14:paraId="76103F36" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00B932B1" w:rsidRDefault="00236EAC" w:rsidP="00B932B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Voor de huishoudens met een laag inkomen en hoge energiekosten (LIHE) bepalen TNO en CBS per huishouden in hoeverre de energiekosten boven de grens voor een hoge energierekening uitkomen. Dit geeft inzicht in hoeveel euro zij tekortkomen om uit energiearmoede te komen, en in de verhouding tussen het aantal huishoudens in energiearmoede en de diepte van die energiearmoede. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0AF16207" w14:textId="77777777" w:rsidR="00845537" w:rsidRDefault="00845537" w:rsidP="00845537">
+    <w:p w14:paraId="6855F546" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00B932B1" w:rsidRDefault="00236EAC" w:rsidP="00B932B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Op Prinsjesdag 2026 verschijnt de kabinetsreactie op de “Prognose energierekening van huishoudens 2026-2031” (TNO) en de naar de “Financiële effecten van tijdsgebonden nettarieven elektriciteit” (Berenschot).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="694A65C8" w14:textId="77777777" w:rsidR="00845537" w:rsidRDefault="00845537" w:rsidP="00845537">
+    <w:p w14:paraId="44AF659B" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00B932B1" w:rsidRDefault="00236EAC" w:rsidP="00B932B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken I 2026, 36933, nr. 1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="662F8F2F" w14:textId="77777777" w:rsidR="00845537" w:rsidRDefault="00845537" w:rsidP="00845537">
+    <w:p w14:paraId="17D9C9B9" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00B932B1" w:rsidRDefault="00236EAC" w:rsidP="00B932B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken I 2026, 32847, nr. 1490</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4994DCA2" w14:textId="77777777" w:rsidR="00845537" w:rsidRDefault="00845537" w:rsidP="00845537">
+    <w:p w14:paraId="191C6C97" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00B932B1" w:rsidRDefault="00236EAC" w:rsidP="00B932B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t>Kamerstukken II 2026, 36933, nr. 44</w:t>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2026, 36933, nr. 44</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="565568BD" w14:textId="7423EF9C" w:rsidR="00735B1E" w:rsidRDefault="00735B1E">
+    <w:p w14:paraId="727EA10A" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00B932B1" w:rsidRDefault="00236EAC" w:rsidP="00B932B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B932B1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00A91CBF" w:rsidRPr="00A91CBF">
+        <w:r w:rsidRPr="00B932B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rvo.nl/onderwerpen/nationaal-energiearmoede-observatorium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...694 lines deleted...]
-  <w:p w14:paraId="6012607B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04A2D03A" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00236EAC" w:rsidRDefault="00236EAC" w:rsidP="00236EAC">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1150 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="275802B2" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00236EAC" w:rsidRDefault="00236EAC" w:rsidP="00236EAC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2090FA92" w14:textId="77777777" w:rsidR="00236EAC" w:rsidRPr="00236EAC" w:rsidRDefault="00236EAC" w:rsidP="00236EAC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...720 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00236EAC"/>
+    <w:rsid w:val="00004E06"/>
+    <w:rsid w:val="00167B60"/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004C6FC8"/>
+    <w:rsid w:val="005353A8"/>
+    <w:rsid w:val="00542EFB"/>
+    <w:rsid w:val="006700D8"/>
+    <w:rsid w:val="006B1E75"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009C0392"/>
+    <w:rsid w:val="00B932B1"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E66220"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="22E8B5B7"/>
+  <w14:docId w14:val="2E65319A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7AD509F8-C959-45B6-91AF-F1070432837F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5197,74 +1556,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5413,1198 +1773,1030 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00236EAC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00236EAC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00236EAC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00236EAC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00236EAC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00236EAC"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00236EAC"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00236EAC"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D23B52"/>
+    <w:rsid w:val="00236EAC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00737C0D"/>
+    <w:rsid w:val="00236EAC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00236EAC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F3189B"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00236EAC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...59 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00236EAC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.rvo.nl%2Fonderwerpen%2Fnationaal-energiearmoede-observatorium&amp;data=05%7C02%7Cn.t.kos1%40minezk.nl%7Cd568c721bcc0402d5d9808df09c74be7%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639240423718298402%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=1wLRLVpopCOMIxapBOirUAxl2ujEcHEXu0q0dtvRLG4%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7394</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1391</ap:Words>
+  <ap:Characters>7653</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>63</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8721</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9026</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>