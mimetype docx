--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,5567 +1,2323 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004F03A8" w:rsidR="007A1C53" w:rsidP="00F2253D" w:rsidRDefault="007A1C53" w14:paraId="2CB6403D" w14:textId="77777777">
+    <w:p w:rsidRPr="004306E4" w:rsidR="004306E4" w:rsidRDefault="006045C9" w14:paraId="79E4600B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21501-30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4" w:rsidR="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004306E4" w:rsidR="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004306E4" w:rsidR="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad voor Concurrentievermogen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="004306E4" w:rsidP="004474D9" w:rsidRDefault="004306E4" w14:paraId="13387692" w14:textId="6D2B94CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>711</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="004306E4" w:rsidP="00F2253D" w:rsidRDefault="004306E4" w14:paraId="48D91E2A" w14:textId="346CEF3B">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="007A1C53" w:rsidP="00F2253D" w:rsidRDefault="007A1C53" w14:paraId="66CB3FA5" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="004306E4" w:rsidP="00F2253D" w:rsidRDefault="004306E4" w14:paraId="1078ABC5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007A1C53" w:rsidP="00F2253D" w:rsidRDefault="007A1C53" w14:paraId="1E5594D4" w14:textId="1496AEBF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="004306E4" w:rsidP="00F2253D" w:rsidRDefault="004306E4" w14:paraId="58E98361" w14:textId="78216C33">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...137 lines deleted...]
-    <w:p w:rsidR="007A1C53" w:rsidP="00F2253D" w:rsidRDefault="007A1C53" w14:paraId="543B5478" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="68A48301" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A02E73" w:rsidR="007A1C53" w:rsidP="00F2253D" w:rsidRDefault="00D84424" w14:paraId="03245611" w14:textId="70076CA2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="0A42BC72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 24 september 2026 organiseert het Ierse voorzitterschap de Raad voor Concurrentievermogen over het onderdeel industrie en interne markt. Met deze brief stuur ik u de geannoteerde agenda met daarin een beschrijving van de discussiepunten en de Nederlandse inzet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="3D44174A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="783E3C5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verder maak ik van de gelegenheid gebruik om de onlangs door de markttoezichtautoriteiten en de Douane</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004306E4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> opgestelde </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nationale Markttoezichtstrategie 2026-2030 met uw Kamer te delen. In deze strategie, die ook met de Europese Commissie is gedeeld, geven de markttoezichtautoriteiten en de Douane aan hoe het markttoezicht in de komende vier jaar wordt versterkt. Het doel van deze strategie is dat de Nederlandse consument en de professionele eindgebruiker erop kunnen vertrouwen dat producten voldoen aan de eisen voor gezondheid, veiligheid en het milieu. Met behulp van deze strategie moeten marktdeelnemers er bovendien vanuit kunnen gaan dat hun concurrenten dezelfde producteisen naleven, ten behoeve van eerlijke concurrentie. Op Europees niveau wordt op korte termijn het Commissievoorstel voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>European Product Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="26BB9B7B" w:rsidR="007A1C53">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> verwacht. Dit voorstel is van belang voor de werking van de interne markt, voor het markttoezicht en voor het waarborgen van de veiligheid van producten en geharmoniseerde normen. De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E73" w:rsidR="007A1C53">
-        <w:rPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>European Product Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="26BB9B7B" w:rsidR="007A1C53">
-[...21 lines deleted...]
-    <w:p w:rsidR="007A1C53" w:rsidP="00F2253D" w:rsidRDefault="007A1C53" w14:paraId="24066ED1" w14:textId="77777777">
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moet helpen bij diverse uitdagingen, zoals de stroom onveilige e-commerceproducten, de samenwerking tussen EU-lidstaten en het toezicht op producten, dat door digitalisering en AI steeds complexer wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="069E8465" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007A1C53" w:rsidP="7C793B94" w:rsidRDefault="007A1C53" w14:paraId="69F6284F" w14:textId="579FE59B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="7C793B94" w:rsidRDefault="008578AE" w14:paraId="0A49CA9F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007A1C53" w:rsidP="7C793B94" w:rsidRDefault="007A1C53" w14:paraId="0D961E6A" w14:textId="2FE0853C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="004306E4" w:rsidRDefault="004306E4" w14:paraId="418EB504" w14:textId="6B749152">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4" w:rsidR="008578AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="004306E4" w:rsidP="004306E4" w:rsidRDefault="004306E4" w14:paraId="7F1EEF03" w14:textId="7645B66E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="004306E4" w:rsidP="00F2253D" w:rsidRDefault="004306E4" w14:paraId="2ABA9D8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="00791AF3" w:rsidRDefault="00791AF3" w14:paraId="2B230C12" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="1AC34441" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidRDefault="008578AE" w14:paraId="501E375F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00200CAE" w:rsidR="0031480C" w:rsidP="00F2253D" w:rsidRDefault="0031480C" w14:paraId="3EE484A9" w14:textId="76A8043D">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="323F1579" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Chips Act 2.0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A02E73" w:rsidR="0031480C" w:rsidP="00F2253D" w:rsidRDefault="0031480C" w14:paraId="5FC218C4" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="39279441" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...17 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Beleidsdebat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="3E6F5E86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="518A1D82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toelichting agendapunt </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4AAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E772F" w:rsidR="0031480C" w:rsidP="005D2D88" w:rsidRDefault="0031480C" w14:paraId="22793357" w14:textId="65CA0A3C">
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="3A9AF478" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op 3 juni 2026 presenteerde de Europese Commissie (hierna: de Commissie) het Europese Techsoevereiniteitspakket waarvan het voorstel voor de Chips Act 2.0 (CAII) deel uitmaakte. Het kabinet heeft de Kamer over het pakket en het voorstel geïnformeerd via het BNC-fiche</w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
+      <w:r w:rsidRPr="004306E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. De CAII vervangt de Chips Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
+      <w:r w:rsidRPr="004306E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> uit 2023 en richt zich op twee uitdagingen: 1) afhankelijkheid van derde landen voor ontwerp en productie van halfgeleiders, en 2) onvoldoende crisisparaatheid. </w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kernelementen zijn een herzien </w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chips </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Europe </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Initiative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.0, met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>quantumchips</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Calibri"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en fotonica als sleuteltechnologieën en nieuwe vraaggerichte instrumenten. Verder komt de Commissie met een gestroomlijnd instrumentarium voor opschaling op het gebied van chips (o.a. de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Semiconductor Technology </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Calibri"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Initiative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ESTI), Strategische Projecten en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grand </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Challenges</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Daarnaast wordt de crisisparaatheid versterkt via weerbaarheidscriteria bij overheidsopdrachten en komt er een speciaal platform voor het in kaart brengen van mogelijke verstoringen van de waardeketen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Commissie verschuift daarbij deels van een aanbodgerichte naar een meer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vraaggestuurde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aanpak. Het Ierse voorzitterschap agendeert een eerste beleidsdebat. De discussievragen zijn nog niet bekend. Er is geen sprake van besluitvorming. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2D88" w:rsidP="005D2D88" w:rsidRDefault="005D2D88" w14:paraId="18F0E818" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="65A17D2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="7F4C2287" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nederlandse positie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A4AAA" w:rsidR="0031480C" w:rsidP="005D2D88" w:rsidRDefault="0031480C" w14:paraId="61B183FC" w14:textId="2F8C0F7A">
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="26D58690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet kan zich op hoofdlijnen vinden in het voorstel, dat aansluit bij de Nederlandse non-paper over het Techsoevereiniteitspakket</w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
+      <w:r w:rsidRPr="004306E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en bij de verklaring van de door Nederland geïnitieerde </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Semicon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coalition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
+      <w:r w:rsidRPr="004306E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tijdens de Raad zal het kabinet inzetten op de volgende punten. Ten eerste moeten onmisbaarheid en welvaart evenwichtig verankerd blijven naast weerbaarheid: mondiale onmisbaarheid wordt niet bereikt door het dupliceren van productiecapaciteit, maar door het uitbouwen van unieke Europese sterktes en </w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">control points </w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">keten. Ten tweede verwelkomt het kabinet de verschuiving naar vraagsturing en de opname van fotonica en </w:t>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de waardeketen. Ten tweede verwelkomt het kabinet de verschuiving naar vraagsturing en de opname van fotonica en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>quantumchips</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, en bepleit het kabinet dat geavanceerde productiemachines en -apparatuur expliciet onder de Grand </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Challenges</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de "first-of-a-kind"(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FoaK</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)-definitie vallen. Ten derde acht het kabinet het eigenaarschapscriterium in de definitie van </w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>domestic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>undertaking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...58 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te strikt. Het kabinet zet in op een definitie die Nederlandse of Europese bedrijven met een sterk internationaal karakter niet uitsluit en samenwerking met betrouwbare, gelijkgestemde partners niet belemmert, in lijn met de internationale verplichtingen van de Europese Unie (waaronder t.a.v. de Wereldhandelsorganisatie). Ten vierde vraagt het kabinet om een transparantere selectieprocedure voor Strategische Projecten, met sterkere sturing door de lidstaten en industrie via de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>European Semiconductor Board</w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ESB) en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7C793B94" w:rsidR="1EC9E797">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Industry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7C793B94" w:rsidR="1EC9E797">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alliance</w:t>
       </w:r>
-      <w:r w:rsidRPr="7C793B94" w:rsidR="0793C61B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2D88" w:rsidP="005D2D88" w:rsidRDefault="005D2D88" w14:paraId="7AD8D880" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="6897FCFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="29D10BA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krachtenveld  </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4AAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031480C" w:rsidP="005D2D88" w:rsidRDefault="0031480C" w14:paraId="0406DC02" w14:textId="556D1AFD">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="53B85FFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009A4AAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>proactievere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009A4AAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ketenbenadering van het pakket wordt door zowel grote als kleinere lidstaten op hoofdlijnen verwelkomd. Het Europees Parlement pleit voor verdergaande maatregelen. De ambitie uit de verklaring van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009A4AAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Semicon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009A4AAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009A4AAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coalition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009A4AAA">
-[...32 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt door alle lidstaten gedeeld, met accentverschillen tussen meer nadruk op geavanceerde dan wel op meer volwassen technologieën. Lidstaten met een kleinere halfgeleidersector hebben zorgen geuit over hun positie onder de nieuwe verordening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="6346EC02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="32D90209" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fusierichtsnoeren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A96E95" w:rsidR="0031480C" w:rsidP="00F2253D" w:rsidRDefault="0031480C" w14:paraId="3C7DD2E7" w14:textId="5FA59D55">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="4A2FF008" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Gedachtewisseling)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031480C" w:rsidP="005D2D88" w:rsidRDefault="0031480C" w14:paraId="4210AE63" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="2C1837CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toelichting agendapunt </w:t>
       </w:r>
-      <w:r w:rsidRPr="353C1D4F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031480C" w:rsidP="005D2D88" w:rsidRDefault="0031480C" w14:paraId="14FEF29F" w14:textId="0446F7A4">
-[...307 lines deleted...]
-    <w:p w:rsidR="0031480C" w:rsidP="00215AE9" w:rsidRDefault="0031480C" w14:paraId="255ACCEC" w14:textId="77777777">
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="38218598" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Commissie werkt aan een herziening van de Fusierichtsnoeren. In deze richtsnoeren biedt de Commissie nadere duiding over de wijze waarop zij fusies en overnames beoordeelt. Hierin beoogt de Commissie tegemoet te komen aan de behoeften van bedrijven, terwijl tegelijkertijd effectieve mededinging wordt beschermd. Zo gaat de Commissie dieper in op hoe bedrijven de positieve effecten van een fusie op weerbaarheid, innovatie en investeringen kunnen aantonen. De wettelijke toets voor de beoordeling van fusies en overnames – of er voldoende concurrentie behouden blijft – blijft ongewijzigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="790EF50D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="4DDBF5F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verwachting is dat de herziene richtsnoeren in het vierde kwartaal van 2026 worden aangenomen. De Commissie besluit zelfstandig over de richtsnoeren. Lidstaten kunnen input leveren, maar hebben geen stemrecht in dit proces. Over een conceptversie van de herziene richtsnoeren heeft de Commissie een publieke consultatie gehouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00215AE9" w:rsidRDefault="008578AE" w14:paraId="0A77396E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederlandse positie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00215AE9" w:rsidRDefault="008578AE" w14:paraId="1AE2F5BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland is voorstander van het behoud van de focus op eerlijke concurrentie en steunt tegelijkertijd dat deze in een bredere context wordt geplaatst. Zo is Nederland voorstander van een sterkere, meer autonome en weerbare Unie, waaronder via de fusierichtsnoeren. De Nederlandse inbreng op de consultatie was daarom positief. Nederland benadrukte in zijn inbreng nogmaals het belang van het behoud van effectieve mededinging. Ook benadrukte Nederland het belang van verdere integratie van de interne markt voor opschalingsmogelijkheden en Europees verdienvermogen. De Nederlandse reactie op de consultatie zal volgens de standaardprocedures aan het einde van het derde kwartaal via de kwartaalrapportage aan de Kamer worden verzonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="0FFA707D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="15BA258F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Krachtenveld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="005D2D88" w:rsidRDefault="008578AE" w14:paraId="213F90A1" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lidstaten zijn overwegend positief over de conceptversie van de Fusierichtsnoeren. Enkele grote lidstaten pleiten voor versoepeling van het toezicht om vorming van Europese kampioenen te kunnen faciliteren, terwijl kleinere lidstaten juist strikt toezicht en effectieve mededinging benadrukken. Nationale mededingingsautoriteiten steunen de actualisering, maar benadrukken het belang van effectieve mededinging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="1E9C3460" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="69921014" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economische veiligheid &amp; concurrentievermogen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="237FBADD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Lunchdebat) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="763083D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="3E3E4A29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...201 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting agendapunt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00AC0341" w:rsidRDefault="008578AE" w14:paraId="76AFE154" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Voorzitterschap zal tijdens dit besloten lunchdebat naar verwachting de lidstaten vragen te reflecteren op de samenhang tussen het versterken van economische veiligheid en concurrentievermogen van de Unie. Het Voorzitterschap constateert dat economische veiligheid, industriebeleid en handelsbeleid in toenemende mate vervlochten zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00AC0341" w:rsidRDefault="008578AE" w14:paraId="54645CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00AC0341" w:rsidRDefault="008578AE" w14:paraId="294E1BC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om een proactieve inzet van de Unie op economische veiligheid te ontwikkelen wijst het Voorzitterschap op het belang van een geïntegreerd beeld van risico’s en kansen. Ook een coherente aanpak om diversificatie ten aanzien van risicovolle strategische afhankelijkheden te vergroten en opschaling van strategisch relevante innovaties te versnellen is volgens het Voorzitterschap van belang. De Commissie zal waarschijnlijk toelichting geven over waar zij de komende periode de zwaartepunten ziet voor versterking van economische veiligheid en het concurrentievermogen, en hoe de coherentie kan worden verbeterd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="348BC0A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="7069FAEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...145 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederlandse positie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="2CCBCAB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland herkent de toenemende samenhang tussen economische veiligheid, industriebeleid en handelsbeleid. Daarbij onderschrijft Nederland dat een proactieve en gecoördineerde inzet op economische veiligheid nodig is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enerzijds en dat versterking van het concurrentievermogen van essentieel belang blijft anderzijds. Dat is nodig om zowel risicovolle strategische afhankelijkheden te kunnen mitigeren, als wederzijdse afhankelijkheden en de eigen strategische posities te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="212C6A95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="40018E07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarbij is diversificatie wat Nederland betreft nadrukkelijk onderdeel van de inzet. Om de risico’s en kansen voor economische veiligheid verbeterd in beeld te brengen, is het wat Nederland betreft van belang informatievoorziening tussen lidstaten en de Commissie te versterken, onder andere via de analyses voor risicovolle strategische afhankelijkheden die de Commissie uitvoert in samenwerking met de lidstaten. En waar mogelijk ook de aanpak en maatregelen om deze afhankelijkheden te mitigeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="16B2695A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00506675" w:rsidRDefault="008578AE" w14:paraId="55806E1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...156 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Krachtenveld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00506675">
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="00F2253D" w:rsidRDefault="0000217A" w14:paraId="69584C97" w14:textId="52D9B5F7">
-[...86 lines deleted...]
-    <w:p w:rsidR="00D22441" w:rsidP="00F2253D" w:rsidRDefault="00D22441" w14:paraId="7B7F2561" w14:textId="77777777">
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="3B0D7F97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004306E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het belang van versterkte samenhang wordt breed onderschreven door lidstaten. Daarnaast bestaat brede steun om risicovolle strategische afhankelijkheden te mitigeren middels diversificatie, versterking van de interne markt en stimuleren van innovatie. Ook verbetering van informatie-uitwisseling zien veel lidstaten als belangrijk voor versterking van de economische veiligheid. In de uitwerking van voorstellen die zien op economische veiligheid en concurrentievermogen lopen lidstaten uiteen in de mate waarin zij openheid van de interne markt en handel als uitgangspunt willen behouden, of meer nadruk willen leggen op beperkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="0FE4A604" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="008578AE" w:rsidP="00F2253D" w:rsidRDefault="008578AE" w14:paraId="51C198FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004306E4" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="0B16B180" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004306E4" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BE16E15" w14:textId="77777777" w:rsidR="009537ED" w:rsidRDefault="009537ED">
+    <w:p w14:paraId="251D0796" w14:textId="77777777" w:rsidR="00541A20" w:rsidRDefault="00541A20" w:rsidP="008578AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5248EF40" w14:textId="77777777" w:rsidR="009537ED" w:rsidRDefault="009537ED"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A0A8B2C" w14:textId="77777777" w:rsidR="009537ED" w:rsidRDefault="009537ED">
+    <w:p w14:paraId="7E264B06" w14:textId="77777777" w:rsidR="00541A20" w:rsidRDefault="00541A20" w:rsidP="008578AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5189C61D" w14:textId="77777777" w:rsidR="009537ED" w:rsidRDefault="009537ED"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...57 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78D999B6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22E1C859" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="008578AE" w:rsidRDefault="008578AE" w:rsidP="008578AE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="14937D0F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DAE5AD2" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="008578AE" w:rsidRDefault="008578AE" w:rsidP="008578AE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="79315B2C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BDFE117" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="008578AE" w:rsidRDefault="008578AE" w:rsidP="008578AE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C5AFBFD" w14:textId="77777777" w:rsidR="009537ED" w:rsidRDefault="009537ED">
+    <w:p w14:paraId="648E228B" w14:textId="77777777" w:rsidR="00541A20" w:rsidRDefault="00541A20" w:rsidP="008578AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5981EC14" w14:textId="77777777" w:rsidR="009537ED" w:rsidRDefault="009537ED"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13D9155C" w14:textId="77777777" w:rsidR="009537ED" w:rsidRDefault="009537ED">
+    <w:p w14:paraId="3A8892A0" w14:textId="77777777" w:rsidR="00541A20" w:rsidRDefault="00541A20" w:rsidP="008578AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A15174F" w14:textId="77777777" w:rsidR="009537ED" w:rsidRDefault="009537ED"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="50EE8A61" w14:textId="77777777" w:rsidR="0031480C" w:rsidRPr="00791AF3" w:rsidRDefault="0031480C" w:rsidP="0031480C">
+    <w:p w14:paraId="440E1575" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="00791AF3" w:rsidRDefault="008578AE" w:rsidP="0031480C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22112-4407</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6A3F8560" w14:textId="77777777" w:rsidR="0031480C" w:rsidRPr="00791AF3" w:rsidRDefault="0031480C" w:rsidP="0031480C">
+    <w:p w14:paraId="6B59F807" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="00791AF3" w:rsidRDefault="008578AE" w:rsidP="0031480C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Verordening (EU) 2023/1781</w:t>
+        <w:t>Verordening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00791AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="13"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EU) 2023/1781</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="21ECA16C" w14:textId="77777777" w:rsidR="0031480C" w:rsidRPr="00791AF3" w:rsidRDefault="0031480C" w:rsidP="0031480C">
+    <w:p w14:paraId="758D0C2A" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="00791AF3" w:rsidRDefault="008578AE" w:rsidP="0031480C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22 112, nr. 1195, </w:t>
       </w:r>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Non-paper by the Netherlands on the EU Tech Sovereignty Package</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0DF97525" w14:textId="41488022" w:rsidR="0031480C" w:rsidRPr="00791AF3" w:rsidRDefault="0031480C" w:rsidP="0031480C">
+    <w:p w14:paraId="3F18AF8E" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="00791AF3" w:rsidRDefault="008578AE" w:rsidP="0031480C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00791AF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>All EU countries join Semicon Coalition to secure technological leadership | Government.nl</w:t>
+          <w:t xml:space="preserve">All EU countries join </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00791AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="13"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Semicon</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00791AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="13"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Coalition to secure technological leadership | Government.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="420BF471" w14:textId="127A012E" w:rsidR="00AC0341" w:rsidRPr="00791AF3" w:rsidRDefault="00AC0341" w:rsidP="3C4AB31E">
+    <w:p w14:paraId="31139DA6" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="00791AF3" w:rsidRDefault="008578AE" w:rsidP="3C4AB31E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="3C4AB31E" w:rsidRPr="00791AF3">
+      <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk II 2025/26 22 112, nr. 4239 BNC-fiche Mededeling Versterking van de economische veiligheid van de EU</w:t>
       </w:r>
       <w:r w:rsidRPr="00791AF3">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...701 lines deleted...]
-  <w:p w14:paraId="79B27E82" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6681A484" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="008578AE" w:rsidRDefault="008578AE" w:rsidP="008578AE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FC310A3" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="008578AE" w:rsidRDefault="008578AE" w:rsidP="008578AE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37A05AD6" w14:textId="77777777" w:rsidR="008578AE" w:rsidRPr="008578AE" w:rsidRDefault="008578AE" w:rsidP="008578AE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1046 lines deleted...]
-    <w:rsid w:val="7D974C4C"/>
+    <w:rsidRoot w:val="008578AE"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00423F11"/>
+    <w:rsid w:val="004306E4"/>
+    <w:rsid w:val="00472ABB"/>
+    <w:rsid w:val="00541A20"/>
+    <w:rsid w:val="005D670A"/>
+    <w:rsid w:val="006045C9"/>
+    <w:rsid w:val="00624E7D"/>
+    <w:rsid w:val="00804445"/>
+    <w:rsid w:val="008578AE"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009679F4"/>
+    <w:rsid w:val="00C4694F"/>
+    <w:rsid w:val="00D673A2"/>
+    <w:rsid w:val="00ED681C"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6EF3780C"/>
+  <w14:docId w14:val="1AC0965C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6BC292C6-245A-4B9E-91C2-E321E2895D43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5583,74 +2339,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5799,1113 +2556,1071 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008578AE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008578AE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008578AE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008578AE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008578AE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008578AE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008578AE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008578AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008578AE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008578AE"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="008578AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="007A1C53"/>
+    <w:rsid w:val="008578AE"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031480C"/>
+    <w:rsid w:val="008578AE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...61 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00D84424"/>
-[...3 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="008578AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008578AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008578AE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008578AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004306E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/latest/news/2025/09/29/all-eu-countries-join-semicon-coalition-to-secure-technological-leadership" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1503</ap:Words>
-  <ap:Characters>8267</ap:Characters>
+  <ap:Words>1530</ap:Words>
+  <ap:Characters>8417</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>68</ap:Lines>
+  <ap:Lines>70</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9751</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9928</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>