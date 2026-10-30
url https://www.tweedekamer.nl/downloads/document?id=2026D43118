--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,2561 +1,2011 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="632C8C60" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00482768" w:rsidRDefault="00482768" w14:paraId="30F4C4DC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>37 010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="3F121C2A" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van het voorstel van wet tot wijziging van de Wet op de rechterlijke organisatie, de Wet rechtspositie rechterlijke ambtenaren, de Wet op de Raad van State en enige andere wetten in verband met enkele wijzigingen in het belang van integere, onafhankelijke en onpartijdige rechtspraak, alsmede de regeling van enige andere onderwerpen (novelle verval onverenigbaarheid rechterschap met lidmaatschap gemeenteraad en provinciale staten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="210B451E" w14:textId="23A7D42B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="7DD314EF" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MEMORIE VAN TOELICHTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="4867591A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="3FD2260B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. ALGEMEEN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00065F81" w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="25D6FE53" w14:textId="77777777">
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="7C0A478A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze novelle strekt tot aanpassing van het bij de Eerste Kamer aanhangige voorstel van wet tot wijziging van de Wet op de rechterlijke organisatie, de Wet rechtspositie rechterlijke ambtenaren, de Wet op de Raad van State en enige andere wetten in verband met enkele wijzigingen in het belang van integere, onafhankelijke en onpartijdige rechtspraak, alsmede de regeling van enige andere onderwerpen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het wetsvoorstel voorziet, mede ter opvolging van een GRECO-aanbeveling, onder meer in een wettelijk verbod op het gelijktijdig vervullen van het ambt van rechter en het lidmaatschap van de Eerste Kamer, de Tweede Kamer of het Europees Parlement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Tijdens de behandeling van dit wetsvoorstel door de Tweede Kamer is het amendement-Helder aangenomen.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit amendement strekt ertoe het voorgestelde verbod op functiecombinaties uit te breiden naar leden van gemeenteraden en provinciale staten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00B121F7">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Blijkens de toelichting bij het amendement achtte de indiener deze uitbreiding gewenst “in verband met het voorkomen van belangenverstrengeling, politieke onpartijdigheid binnen de rechtspraak en scheiding van de machten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00910989">
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Daarnaast beoogde de indiener blijkens deze toelichting “een consistente lijn in de wetgeving” te borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="31676747" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amendement-Helder, mede op basis van een over het amendement uitgebracht advies van de Afdeling advisering van de Raad van State (hierna: de Afdeling advisering), ontraden omdat er naar het oordeel van het kabinet meer proportionele instrumenten beschikbaar zijn dan een algeheel wettelijk verbod op de functiecombinatie van rechter en het lidmaatschap van de gemeenteraad en de provinciale staten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Volgens de Afdeling advisering moet, gelet op het zwaarwegende belang van het passief kiesrecht, terughoudend worden omgegaan met het regelen van onverenigbaarheden die verder gaan dan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het oorspronkelijke wetsvoorstel van de regering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het passief kiesrecht is het recht van iedere Nederlander te worden verkozen tot lid van algemeen vertegenwoordigende organen (artikel 4 van de Grondwet). Het voorgestelde amendement betekent volgens de Afdeling advisering een substantiële beperking van het passief kiesrecht, die, gelet op het grote aantal lokale volksvertegenwoordigers, aanmerkelijk verder gaat dan de door de regering voorgestelde uitsluiting van alleen het lidmaatschap van de Tweede Kamer, de Eerste Kamer en het Europees Parlement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor een dergelijk vergaande maatregel dient een, gelet op de Nederlandse situatie, overtuigende rechtvaardiging te bestaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij kan volgens de Afdeling advisering de combinatie van rechter en volksvertegenwoordiger op decentraal niveau niet worden gelijkgesteld aan de combinatie van rechter en volksvertegenwoordiger op nationaal niveau, omdat het rechtsprekend ambt in het eerstgenoemde geval niet noodzakelijkerwijs wordt uitgeoefend in het geografische gebied waarbinnen ook de vertegenwoordigende rol wordt vervuld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="43E78667" w14:textId="196E3BF8">
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="66F1E93B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B121F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ook is volgens de Afdeling advisering niet gebleken dat de bestaande regelingen zodanig tekortschieten dat een generiek, wettelijk verbod zoals voorgesteld in het amendement-Helder nodig is om ervoor te zorgen dat mogelijke schijn van belangenverstrengeling of onpartijdigheid in de rechtspraak wordt voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze regelingen hebben betrekking op zowel het tegengaan van ongewenste nevenfuncties in het algemeen als op het voorkomen van de schijn van partijdigheid in het concrete geval. Rechterlijke ambtenaren mogen op grond van artikel 44, vierde lid, Wet rechtspositie rechterlijke ambtenaren (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wrra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) geen betrekkingen vervullen waarvan de uitoefening ongewenst is met het oog op een goede vervulling van hun ambt of op de handhaving van hun onpartijdigheid en onafhankelijkheid of van het vertrouwen daarin. In hoeverre de vervulling van een voorgenomen nevenbetrekking gelet op dit wettelijke criterium wenselijk is, moet op grond van de wet door de president van het gerecht waar de betrokken rechter werkzaam is, worden beoordeeld. De nevenbetrekkingen zijn door eenieder te raadplegen via het jaarlijks geactualiseerde register voor nevenbetrekkingen. Daarnaast kunnen rechterlijke instanties bij de toedeling van zaken rekening houden met feiten of omstandigheden die rechterlijke onpartijdigheid kunnen schaden. Mocht een rechter bij hoge uitzondering alsnog in een situatie komen waarbij de schijn van belangenverstrengeling of partijdigheid wordt gewekt, dan kan deze zich verschonen of gewraakt worden. Bovendien kan een raadslid- of Statenlid zich in die hoedanigheid onthouden van stemming en beraadslaging in het geval er sprake zou zijn van een persoonlijk belang.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="698D5F7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Afdeling advisering wees er, ten slotte, op dat groepen die door de voorgestelde wijziging worden geraakt, niet waren geconsulteerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Raad voor de rechtspraak heeft, op eigen initiatief, per brief aan uw Kamer een negatief advies uitgebracht over het amendement-Helder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inmiddels hebben ook de Vereniging van Nederlandse Gemeenten, de Nederlandse Vereniging voor Raadsleden en Statenlid nu gezamenlijk een reactie geschreven, waarbij zij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hebben aangegeven de appreciatie van het kabinet om het amendement te ontraden, te onderschrijven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0051444B">
-[...2 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="6F951D31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gelet op het voorgaande acht de regering het oorspronkelijke wetsvoorstel meer verenigbaar met het in artikel 4 van de Grondwet beschermde passief kiesrecht. Een algeheel wettelijk verbod op de functiecombinatie van het rechterschap met het lidmaatschap van de gemeenteraad en het lidmaatschap van provinciale staten is naar het oordeel van de regering niet proportioneel, omdat er voldoende andere mogelijkheden zijn om de onpartijdigheid van de rechter te waarborgen. Met de Afdeling advisering meent de regering dat de combinatie van rechter en volksvertegenwoordiger op decentraal niveau niet gelijkgesteld kan worden aan de combinatie van rechter en volksvertegenwoordiger op nationaal niveau. Los van het feit dat, zoals de Afdeling advisering opmerkte, het rechtsprekend ambt in het eerstgenoemde geval niet noodzakelijkerwijs wordt uitgeoefend in het geografische gebied waarbinnen ook de vertegenwoordigende rol wordt vervuld, weegt voor de regering ook mee dat de verordenende bevoegdheden van decentrale overheden beperkter zijn dan de algemene regelgevende bevoegdheden van de wetgever in formele zin. Rechters die zich als gemeenteraadslid of statenlid bezighouden met rechtsgebieden waarop verordeningen van decentrale overheden niet kunnen zien, zouden zodoende van meer worden uitgesloten dan noodzakelijk is. Mocht in een voorkomend geval bij hoge uitzondering toch sprake zijn van een geografische en juridisch inhoudelijke overlap van werkzaamheden, dan zijn de bovengenoemde andere instrumenten voldoende toereikend om ervoor te zorgen dat mogelijke (schijn van) belangenverstrengeling of partijdigheid wordt voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="468DD863" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nadat de Tweede Kamer op 18 maart 2025 eerst (met een nipte meerderheid) het amendement- Helder, en daarna (met een zeer ruime meerderheid) het wetsvoorstel heeft aangenomen, heeft de Eerste Kamer het wetsvoorstel in behandeling genomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...50 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Na een schriftelijk overleg met het kabinet heeft de vaste commissie voor Justitie en Veiligheid van de Eerste Kamer besloten de verdere behandeling van het wetsvoorstel aan te houden. Een meerderheid van de fracties in de Eerste Kamer heeft per brief van 17 september 2025 aan de eerste ondergetekende te kennen gegeven dat het amendement-Helder mogelijk een inbreuk vormt op het passief kiesrecht, zoals beschermd door de Grondwet en het Europees Verdrag voor de Rechten van de Mens, en heeft gevraagd of de regering in dat verband “reparatiemogelijkheden” ziet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het wetsvoorstel bevat naast de incompatibiliteitenregeling een groot aantal andere onderwerpen, waarover niet alleen binnen de rechtspraak brede consensus bestaat, maar waarvoor, blijkens de ruime meerderheid waarmee het wetsvoorstel in de Tweede Kamer is aangenomen, in ieder geval ook in de Tweede Kamer een breed draagvlak bestond.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00716819">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De regering acht het met het oog op het belang van een integere, onafhankelijke en onpartijdige rechtspraak, dan ook van groot belang dat dit wetsvoorstel zo spoedig mogelijk tot wet kan worden verheven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="4AB323E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>op decentraal niveau niet worden gelijkgesteld aan de combinatie van rechter en volksvertegenwoordiger op nationaal niveau</w:t>
-[...29 lines deleted...]
-    <w:p w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="241BE580" w14:textId="238E466D">
+        <w:t>Omdat de regering het oorspronkelijke wetsvoorstel meer verenigbaar acht met het in artikel 4 van de Grondwet beschermde passief kiesrecht en vanwege het grote belang van dit wetsvoorstel wordt door middel van deze novelle voorgesteld de wettelijke onverenigbaarheid van h</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230107961" w:id="0"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et rechterschap met het lidmaatschap van de gemeenteraad en het lidmaatschap van provinciale staten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te schrappen. Hierdoor wordt de te regelen incompatibiliteit van het rechterschap weer beperkt tot het lidmaatschap van de Tweede en Eerste Kamer en het Europees Parlement, overeenkomstig het oorspronkelijk ingediende wetsvoorstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="5575623B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...411 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultatie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F7D1E" w:rsidP="004F7D1E" w:rsidRDefault="0094607D" w14:paraId="123F45BA" w14:textId="76563593">
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="004F7D1E" w:rsidRDefault="00482768" w14:paraId="1346614E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0094607D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een concept van het onderhavige wetsvoorstel is van 2 april tot en met 28 mei 2026 in internetconsultatie gegeven. Deze conceptversie is gedurende dezelfde periode schriftelijk ter consultatie voorgelegd aan de Raad voor de rechtspraak, de Hoge Raad, de Afdeling bestuursrechtspraak van de Raad van State, de procureur-generaal bij de Hoge Raad, de Nederlandse Vereniging voor Rechtspraak, de Vereniging van Nederlandse Gemeenten, de Nederlandse Vereniging voor Raadsleden en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Statenlidnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook is het concept voorgelegd aan het Adviescollege toetsing regeldruk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="0E0FA815" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De reacties op de internetconsultaties zijn, vanuit een meer brede zorg over de onafhankelijkheid en onpartijdigheid van onze rechtspraak, hoofdzakelijk kritisch van aard. De memorie van toelichting is naar aanleiding van deze reacties aangevuld, in die zin dat nader is toegelicht waarom de reeds bestaande wettelijke instrumenten voor het waarborgen van de onafhankelijkheid en onpartijdigheid van de rechter in het geval van de (zeer uitzonderlijke) functiecombinatie van rechter en lidmaatschap van de gemeenteraad en de provinciale staten volstaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="09AFF0B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Hoge Raad en de procureur-generaal bij de Hoge Raad hebben met waardering kennisgenomen van het standpunt dat er onvoldoende grond is om het passief kiesrecht te onthouden aan rechters voor zover het gaat om het lidmaatschap van de gemeenteraad en de provinciale staten en hebben geen aanleiding gezien advies uit te brengen. Ook de Afdeling bestuursrechtspraak geeft in de reactie aan geen vragen of opmerkingen te hebben bij het conceptwetsvoorstel. De Raad voor de rechtspraak sluit in de reactie aan op het eerdere advies dat is uitgebracht naar aanleiding van het amendement-Helder en spreekt steun uit voor de novelle. Daarbij wijst de Raad voor de rechtspraak ook op het feit dat de novelle ervoor zorgt dat het bij de Eerste Kamer aanhangige voorstel van wet dat met de novelle gewijzigd wordt, weer in lijn wordt gebracht met het evaluatierapport van de Groupe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d’Etats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="000E3D43" w:rsidP="00F04ECE" w:rsidRDefault="004F7D1E" w14:paraId="266AA0A7" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>corruption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GRECO), waarin enkel is aanbevolen om de incompatibiliteit van de functiecombinatie rechter en het lidmaatschap van de Staten-Generaal wettelijk te verankeren. De Nederlandse Vereniging voor Rechtspraak deelt het advies van de Afdeling advisering en het standpunt van het kabinet dat er meer proportionele instrumenten beschikbaar zijn dan een algeheel wettelijk verbod op de functiecombinatie en spreekt steun uit voor de novelle. Ook de Vereniging van Nederlandse Gemeenten, de Nederlandse Vereniging voor Raadsleden en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Statenlidnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> steunen, in navolging van het eerder door hen uitgebrachte advies, de novelle. In aanvulling op de andere, ook door de Afdeling advisering genoemde argumenten wijzen deze organisaties op het risico dat het raads- en statenlidmaatschap onnodig wordt ontmoedigd en de beschikbaarheid van raads- en statenleden verder onder druk komt te staan. Het Adviescollege toetsing regeldruk heeft het dossier niet geselecteerd voor een formeel advies, omdat de novelle geen gevolgen heeft voor de regeldruk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00A94DA1" w:rsidRDefault="00482768" w14:paraId="3DB17F95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="00422369" w:rsidP="00F04ECE" w:rsidRDefault="00B80E17" w14:paraId="7E2D42CB" w14:textId="7E7AA430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidRDefault="00482768" w14:paraId="5D784354" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="69BBE34D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...135 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">II. </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00626FF6" w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="09FA6163" w14:textId="77777777">
+        <w:t>II. ARTIKELSGEWIJZE TOELICHTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="680BEF7D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel I </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="6576B97A" w14:textId="23B61507">
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="2CEF8B8B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00626FF6" w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="16B66519" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit artikel regelt het vervallen van de onverenigbaarheid van het rechterschap met het lidmaatschap van de gemeenteraad en het lidmaatschap van provinciale staten. Het artikel stelt in onderdeel A een wijziging van artikel 44 van de Wet rechtspositie rechterlijke ambtenaren voor, waarin tot uitdrukking is gebracht dat de onverenigbaarheid van het rechterschap uitsluitend betrekking heeft op het lidmaatschap van de Staten-Generaal en het Europees Parlement. Onderdeel B voorziet in het vervallen van de artikelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VIa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VIb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, waarin in de Gemeentewet onderscheidenlijk de Provinciewet dezelfde onverenigbaarheden zijn voorgesteld. Onderdeel C wijzigt artikel VII inzake het overgangsrecht, nu deze overgangsregeling na aanvaarding van dit voorstel niet langer hoeft te voorzien in de situatie waarin een rechter tevens lid is van de gemeenteraad of van provinciale staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="7CC91402" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artikel II</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F04ECE" w:rsidP="00F04ECE" w:rsidRDefault="00F04ECE" w14:paraId="6E513982" w14:textId="77777777">
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="491179A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit artikel regelt dat deze wet op hetzelfde tijdstip in werking treedt als het voorstel van wet tot wijziging van de Wet op de rechterlijke organisatie, de Wet rechtspositie rechterlijke ambtenaren, de Wet op de Raad van State en enige andere wetten in verband met enkele wijzigingen in het belang van integere, onafhankelijke en onpartijdige rechtspraak, alsmede de regeling van enige andere onderwerpen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="3E73D45B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze memorie van toelichting wordt mede namens de Minister van Binnenlandse Zaken en Koninkrijksrelaties ondertekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="7CA669BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="17339131" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Staatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidP="00F04ECE" w:rsidRDefault="00482768" w14:paraId="7F6CC561" w14:textId="112DC977">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dit artikel regelt dat deze wet op hetzelfde tijdstip in werking treedt als </w:t>
-[...41 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K.T. van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00482768" w:rsidRDefault="00482768" w14:paraId="3055BF52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00482768" w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="6499814E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00482768" w:rsidR="00EC711E">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41DEDBEC" w14:textId="77777777" w:rsidR="0086461B" w:rsidRDefault="0086461B" w:rsidP="00F04ECE">
+    <w:p w14:paraId="3D07527E" w14:textId="77777777" w:rsidR="008A14E9" w:rsidRDefault="008A14E9" w:rsidP="00482768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ACFAC2D" w14:textId="77777777" w:rsidR="0086461B" w:rsidRDefault="0086461B" w:rsidP="00F04ECE">
+    <w:p w14:paraId="28FC2923" w14:textId="77777777" w:rsidR="008A14E9" w:rsidRDefault="008A14E9" w:rsidP="00482768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="254A4958" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00482768">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61EE2965" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00482768">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EFBDE80" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00482768">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47A59B12" w14:textId="77777777" w:rsidR="0086461B" w:rsidRDefault="0086461B" w:rsidP="00F04ECE">
+    <w:p w14:paraId="63BA94A8" w14:textId="77777777" w:rsidR="008A14E9" w:rsidRDefault="008A14E9" w:rsidP="00482768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69BC75DD" w14:textId="77777777" w:rsidR="0086461B" w:rsidRDefault="0086461B" w:rsidP="00F04ECE">
+    <w:p w14:paraId="17006F0A" w14:textId="77777777" w:rsidR="008A14E9" w:rsidRDefault="008A14E9" w:rsidP="00482768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7B9DC872" w14:textId="708E4A69" w:rsidR="00F04ECE" w:rsidRPr="009F222B" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="18BE7381" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009F222B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F222B">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000156F0">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken I</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 36243, A.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6F1FC82E" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="009F222B" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="5D61E07F" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009F222B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F222B">
-[...60 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De aanleiding voor het in 2022 ingediende wetsvoorstel is het in 2013 verschenen rapport over Nederland, afkomstig van de GRECO (Groupe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d’Etats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>corruption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>; ressorterend onder de Raad van Europa). In dit GRECO-rapport is onder andere aanbevolen om wettelijk te regelen dat het ambt van rechter en het lidmaatschap van de Staten-Generaal niet tegelijkertijd kan worden vervuld. De GRECO benadrukt hierbij dat het ontbreken van zo’n verbod vragen oproept in het licht van de machtenscheiding en de onafhankelijkheid en onpartijdigheid van de rechtspraak. De GRECO aanbeveling ziet uitsluitend op de Staten-Generaal, niet ook op de gemeenteraden en de provinciale staten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="314F75D6" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00E473B4" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="0EEE50AA" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E473B4">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E473B4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E473B4">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E473B4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023/24, 36243, nr. 8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="50686696" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00E473B4" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="67994C24" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E473B4">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E473B4">
-[...28 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een amendement van het lid Vondeling beoogde hetzelfde, maar strekte er tevens toe leden van waterschappen onder de reikwijdte van het voorgestelde verbod te brengen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Dit amendement is door de Tweede Kamer verworpen.</w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023/24, 36243, nr. 8). Dit amendement is door de Tweede Kamer verworpen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="50346C25" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00DF0488" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="7F0AFEBB" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DF0488">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laatstelijk is dat gebeurd per Kamerbrief van 18 februari 2025 (zie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...70 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 36243, nr. 26. Zie voor het advies van de Afdeling advisering d.d. 4 september 2024 en het nader rapport d.d. 7 februari 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 36243, nr. 25. Eerder is het amendement ook tijdens de plenaire behandeling in de Tweede Kamer op 10 april 2024 door de toenmalige Minister voor Rechtsbescherming ontraden (zie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Handelingen II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023/24, nr. 63, item 10, p. 20) en per Kamerbrief daags na het debat (zie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023/24, 36243, nr. 24). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="0625B79D" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00DF0488" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="63DB3D39" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DF0488">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25, 36243, nr. 25, p. 11.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7001B249" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00DF0488" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="6CC8A61F" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DF0488">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25, 36243, nr. 25, p. 2. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="0C2199D4" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="6899DB1C" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DF0488">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 36243, nr. 25, p. 2-3. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0016FE83" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00DF0488" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="7177B815" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DF0488">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2024/25, 36243, nr. 25, p. 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="0D2E8650" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00DF0488" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="18DDE196" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DF0488">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2024/25, 36243, nr. 25, p. 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="53791A0C" w14:textId="3608C706" w:rsidR="00126B8D" w:rsidRPr="006761F5" w:rsidRDefault="00126B8D">
+    <w:p w14:paraId="1323F6F6" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006761F5">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006761F5">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> artikel 28 van de Provinciewet.</w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie artikel 28 van de Gemeentewet en artikel 28 van de Provinciewet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="4CE370AC" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00E91102" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="65C5E912" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E91102">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E91102">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0488">
-[...11 lines deleted...]
-        <w:t>9.</w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 36243, nr. 25, p. 9.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="4C66542A" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00E91102" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="748B5019" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E91102">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E91102">
-[...11 lines deleted...]
-        <w:t>Raad voor de rechtspraak, Advies amendementen GRECO-wetsvoorstel, 22 juli 2024.</w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Raad voor de rechtspraak, Advies amendementen GRECO-wetsvoorstel, 22 juli 2024.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="0CB7A32E" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00E91102" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="1F8CB2E4" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E91102">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E91102">
-[...49 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De VNG, de Nederlandse Vereniging voor Raadsleden en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Statenlidnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Reactie op het wetsvoorstel onverenigbaarheid rechterschap met lidmaatschap Eerste en Tweede Kamer en het Europees Parlement, 10 juni 2025 (bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken I</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25, 36243, C).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="7BFBDFF8" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="000C20C8" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="73B78634" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000C20C8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000C20C8">
-[...21 lines deleted...]
-    <w:p w14:paraId="08CC1925" w14:textId="7F2939BE" w:rsidR="00F04ECE" w:rsidRPr="000C20C8" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het amendement-Helder is met hoofdelijke stemming aangenomen (met 73 stemmen voor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A46DA1" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...46 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en 72 stemmen tegen, de leden van de fracties van PVV, VVD, BBB, DENK, FVD en JA21 stemden voor het amendement, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Handelingen II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/2025, nr. 64, item 10). Het wetsvoorstel is vervolgens bijna Kamerbreed aangenomen (147 stemmen voor, de leden van de fracties PVV, GroenLinks-PvdA, VVD, NSC, D66, BBB, CDA, SP, DENK, ChristenUnie, FVD, SGP, Volt en JA21 stemden voor het wetsvoorstel, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...51 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Handelingen II</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C20C8">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/2025, nr. 64, item 10). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="18ED5139" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00A643CD" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="590E9353" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A643CD">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A643CD">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief van 17 september 2025 van de leden van de fracties van GroenLinks-PvdA, BBB, D66, PvdD, SP, ChristenUnie, Volt en OPNL. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="6351B4B2" w14:textId="77777777" w:rsidR="00F04ECE" w:rsidRPr="00E91102" w:rsidRDefault="00F04ECE" w:rsidP="00F04ECE">
+    <w:p w14:paraId="1F36CF31" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00F04ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000C20C8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482768">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E91102">
-[...11 lines deleted...]
-        <w:t>Zie noot 14 voor de stemmingsuitslag in de Tweede Kamer.</w:t>
+      <w:r w:rsidRPr="00482768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie noot 14 voor de stemmingsuitslag in de Tweede Kamer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A42D934" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00482768">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32DCBF28" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00482768">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C781EBF" w14:textId="77777777" w:rsidR="00482768" w:rsidRPr="00482768" w:rsidRDefault="00482768" w:rsidP="00482768">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F04ECE"/>
-[...86 lines deleted...]
-    <w:rsid w:val="00FE35BA"/>
+    <w:rsidRoot w:val="00482768"/>
+    <w:rsid w:val="00482768"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="008A14E9"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00E076DF"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45E668AE"/>
+  <w14:docId w14:val="3097AB73"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{64D5379C-3439-425F-99C3-239B9AC6D03F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="18"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2902,813 +2352,814 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:lang w:val="nl-NL"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:lang w:val="nl-NL"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F04ECE"/>
+    <w:rsid w:val="00482768"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E139E"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E139E"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00482768"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E139E"/>
+    <w:rsid w:val="00482768"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E139E"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00482768"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3815,52 +3266,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>2122</ap:Words>
-  <ap:Characters>11675</ap:Characters>
+  <ap:Words>2127</ap:Words>
+  <ap:Characters>11701</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>97</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13770</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13801</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>