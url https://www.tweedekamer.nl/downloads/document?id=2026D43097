--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,7277 +1,2269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CE0747" w:rsidR="00A25622" w:rsidP="006E24AD" w:rsidRDefault="0016079E" w14:paraId="5696D851" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="1658A37F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>37 009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Wijziging van de Kaderwet overige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-subsidies in verband met het creëren van een wettelijke grondslag voor het verstrekken van specifieke uitkeringen en bijzondere uitkeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="4C99822A" w14:textId="7231645C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...239 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Memorie van toelichting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="27856991" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="723DF90B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="38237161" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="42C17433" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ALGEMEEN DEEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="129399D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="43811090" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Inleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="49654725" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wetsvoorstel beoogt de Kaderwet overige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-subsidies te wijzigen, door daarin een grondslag op te nemen voor het verstrekken van specifieke uitkeringen en bijzondere uitkeringen op verschillende beleidsterreinen waarvoor de bewindspersonen van het Ministerie van Justitie en Veiligheid verantwoordelijk zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="4D672052" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="084FC761" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">Reikwijdte en opzet </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038731B" w:rsidP="00B079FF" w:rsidRDefault="00D6330D" w14:paraId="2D4CB933" w14:textId="7A8DC5F5">
-[...68 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="77A082B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Als uitgangspunt geldt dat uitkeringen van het Rijk aan provinciale en gemeentelijke overheden geschieden via het provincie- of gemeentefonds, waarbij voor de ontvanger beleids- en bestedingsvrijheid geldt. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">pecifieke uitkeringen </w:t>
-[...107 lines deleted...]
-      <w:r w:rsidR="006B2B6F">
+        <w:t xml:space="preserve">pecifieke uitkeringen verschillen hiervan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nu zij elke bijdrage uit ’s Rijks kas betreffen die door of vanwege een minister onder voorwaarden ten behoeve van een bepaald openbaar belang aan provincies en gemeenten worden verstrekt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="0038731B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038731B" w:rsidP="00B079FF" w:rsidRDefault="0038731B" w14:paraId="3630300F" w14:textId="77777777">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> kunnen onder andere gelegen zijn in de wens om de middelen te oormerken of het belang om bepaalde (</w:t>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="63C2B1D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="3F2C7FF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Redenen om een specifieke uitkering te verstrekken, kunnen onder andere gelegen zijn in de wens om de middelen te oormerken of het belang om bepaalde (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verantwoordings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)informatie te ontvangen. Ook ligt een specifieke uitkering in de rede als het Rijk medeoverheden (achteraf) wil compenseren voor bepaalde kosten. Specifieke uitkeringen staan echter achterin de voorkeursvolgorde voor financiering en kunnen slechts worden verstrekt als deze wijze van bekostiging bijzondere aangewezen moet worden geacht, omdat de verstrekking daarvan administratie- en controlelasten met zich brengt en de beleids- en bestedingsvrijheid van decentrale overheden beperkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het instellen van een specifieke uitkering vereist dus een bijzondere motivering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C12BA2" w:rsidP="00B079FF" w:rsidRDefault="00C12BA2" w14:paraId="3D5D60A6" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="2935BC76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="0D8BC846" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grondslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="468ECAE5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De hoofdregel is dat specifieke uitkeringen bij of krachtens een (formeel)wettelijke grondslag kunnen worden geregeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze bepaling is, kort gezegd, niet van toepassing indien specifieke uitkeringen rechtstreeks op grond van programma’s van de Europese Unie of in incidentele gevallen worden verstrekt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast kunnen specifieke uitkeringen per ministeriële regeling worden verstrekt, indien deze eenmalig zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de praktijk is het gebleken dat de mogelijkheid om per ministeriële regeling incidentele of eenmalige specifieke uitkeringen te verstrekken niet altijd volstaat om het beoogde doel van financiering te bereiken. Een wettelijke grondslag is in die gevallen noodzakelijk, om zo de specifieke uitkering vaker dan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>eenmalig te kunnen verstrekken. Met dit wetsvoorstel wordt beoogd te voorzien in deze benodigde wettelijke grondslag. Ook wordt een grondslag opgenomen voor het verstrekken van bijzondere uitkeringen. Dit financiële instrument is soortgelijk geregeld als de specifieke uitkering en wordt verstrekt aan de openbare lichamen Bonaire, Sint Eustatius en Saba.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="6F0A8622" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="01C8C97B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...609 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positionering in de Kaderwet overige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-subsidies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="0EE6225E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beoogde grondslag voor de verstrekking van specifieke uitkeringen en bijzondere uitkeringen zal worden opgenomen in de Kaderwet overige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-subsidies. Bij de positionering van de grondslag in de Kaderwet is in acht genomen dat een wetsvoorstel waarmee wordt beoogd de Financiële-verhoudingswet te wijzigen (voorstel ‘Wet herziening uitkeringsstelsel financiële verhoudingen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enkele wijzigingen zal doorvoeren in de kaderwetten van andere departementen. In deze kaderwetten worden wettelijke grondslagen voor de verstrekking van specifieke uitkeringen en bijzondere uitkeringen opgenomen, nu de brede grondslag voor het verstrekken van subsidies niet langer volstaat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij de vormgeving van de voorstelde grondslag is hier nauw op aangesloten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="2DC129D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="666F2F10" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgestelde grondslag in de Kaderwet is, net als bij andere departementen, minder algemeen van aard dan de reeds bestaande grondslag voor de verstrekking van subsidies. Hiermee wordt aangesloten bij de regel in de Financiële-verhoudingswet dat financiering van medeoverheden via het provincie- en gemeentefonds de voorkeur heeft boven de verstrekking van specifieke uitkeringen. Verder wordt in de voorgestelde aanpassingen geëxpliciteerd dat er bij of krachtens algemene maatregel van bestuur of ministeriële regeling nadere bepalingen of regels kunnen worden gesteld voor de verstrekking van specifieke uitkeringen of bijzondere uitkeringen. Tot slot wordt, in lijn met de kaderwetten van andere departementen, voorgesteld om de citeertitel te wijzigen naar ‘Kaderwet overige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-subsidies en specifieke uitkeringen’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="526D72B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="4BD6EAFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Regeldruk en gevolgen voor de rijksbegroting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="0F01C634" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wetsvoorstel voorziet slechts in een grondslag voor het verstrekken van specifieke uitkeringen en bijzondere uitkeringen op enkele beleidsterreinen waarvoor de bewindspersonen van het Ministerie van Justitie en Veiligheid verantwoordelijk zijn. Het wetsvoorstel heeft daarom geen gevolgen voor de rijksbegroting en voor de regeldruk van burgers, bedrijven en medeoverheden. Vanzelfsprekend zal in de toelichting op de (wijzigingen van) lagere regelgeving worden stilgestaan bij de effecten van de specifieke uitkering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="521D67A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="4D1E0BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Advies en consultatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="14BDF992" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van 23 december 2025 tot 27 februari 2026 heeft de (internet)consultatie plaatsgevonden over het wetsvoorstel. Het wetsvoorstel is formeel ter consultatie voorgelegd aan het Adviescollege toetsing regeldruk (ATR), de Vereniging van Nederlandse Gemeenten (VNG) en het Interprovinciaal Overleg (IPO). Het ATR heeft het dossier niet geselecteerd voor een formeel advies, omdat het geen gevolgen heeft voor de regeldruk. Verder hebben de VNG en het IPO geen inhoudelijk advies uitgebracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="571C0CA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Via de internetconsultatie zijn twee reacties ontvangen. Een van de betrokkenen reageert dat de daling van criminaliteit plaatsvindt door verbeterde (leef)omstandigheden, waardoor meer zou moeten ingezet op structurele financiering van zaken als huisvesting, onderwijs en werkgelegenheid. Bij de beantwoording staat voorop dat dit wetsvoorstel de grondslag regelt voor de bewindspersonen van het Ministerie van Justitie en Veiligheid om voor verschillende onderwerpen specifieke uitkeringen of bijzondere uitkeringen te verstrekken. Eén van de regelingen die met dit wetsvoorstel worden omgehangen, betreft de verstrekking van specifieke uitkeringen in het kader van het programma Preventie met Gezag. Dit is een onderdeel van het Nationaal Programma Leefbaarheid en Veiligheid, waarin verschillende ministeries, gemeenten, bewoners en lokale organisaties werken aan verbeteringen op het gebied van onderwijs, armoede, gezondheid, wonen en veiligheid. Vanuit het programma Preventie met Gezag wordt ingezet op de voorkoming van jeugdcriminaliteit in zevenentwintig kwetsbare stedelijke gebieden, waarbij het verlagen van risicofactoren en het versterken van beschermende factoren, zoals werk en opleiding, cruciaal zijn. Daarom bestaat zowel aandacht voor de aanwezigheid van meer wijkagenten, als voor een veiligere schoolomgevingen en jongerenwerk. Hiermee kan (jeugd)criminaliteit via een bredere gebiedsgerichte aanpak, en niet enkel vanuit de justitiële hoek, worden voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="6A1E9931" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een andere betrokkene vraagt zich af waarom niet wordt voorzien in een grondslag voor de verstrekking van bijzondere uitkeringen aan de openbare lichamen van Bonaire, Sint Eustatius en Saba. Sinds de consultatiefase is dit onderdeel in het wetsvoorstel verwerkt. Geregeld wordt dat dat de bewindspersonen van het Ministerie van Justitie en Veiligheid, naast specifieke uitkeringen aan gemeenten en provincies, ook bijzondere uitkeringen kunnen verstrekken aan de Caribische openbare lichamen, inzake de genoemde onderwerpen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="32E7D8EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bijzondere uitkeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een concept van het wetsvoorstel is voorgelegd en toegelicht aan de eilandsbesturen van Bonaire, Sint Eustatius en Saba. Het bestuurscollege van Bonaire heeft zich in algemene zin positief uitgelaten over de voorgestelde grondslag voor het verstrekken van bijzondere uitkeringen, maar heeft wel gewezen op de afwijkende bestuurlijke inrichting van de Caribische openbare lichamen ten opzichte van gemeenten, waarbij telkens goed in acht zou moeten worden genomen tot welk bestuursorgaan de uitkering zich richt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="0379B3B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regering zal naar aanleiding van de bovenstaande opmerking een verdere toelichting geven op het onderwerp. Terecht wordt er namelijk op gewezen dat sprake is van enkele verschillen tussen de Caribische openbare lichamen en de gemeenten. Het kader dat voor gemeenten geldt is daarom – met name met betrekking tot de bestrijding en preventie van criminaliteit, waar de eilandbesturen (nog) niet volledig over hetzelfde bestuursrechtelijke instrumentarium beschikken als gemeentebesturen – niet een-op-een toepasbaar op de openbare lichamen. Bij de verstrekking van bijzondere uitkeringen moet hier daarom, voor zover sprake is van dergelijke verschillen, rekening mee worden gehouden, des te meer wanneer sprake is van een regeling waarin voor een bepaald onderwerp zowel specifieke uitkeringen als bijzondere uitkeringen worden verstrekt. Overigens verstrekt de rijksoverheid een specifieke uitkering of een bijzondere uitkering aan de publiekrechtelijke rechtspersoon en niet aan een bestuursorgaan. Na de verstrekking van de bijzondere uitkering bepaalt een openbaar lichaam dus, binnen het daarvoor geldende wettelijk kader, zelf welk bestuursorgaan verantwoordelijk is voor de uitvoering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="6EEF84F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...397 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>subsidies niet langer volstaa</w:t>
-[...479 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...1045 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIKELSGEWIJS DEEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="75CCAE46" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Artikel I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="4846BCA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="5CBF1014" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="28D8B3D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de voorgestelde wijziging van artikel 1 wordt de Minister van Asiel en Migratie toegevoegd aan begripsomschrijving van het begrip ‘Onze Minister’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="1C774FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="28446871" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...356 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="63676E1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorgestelde artikel 2a bevat een grondslag voor de bewindspersonen van het Ministerie van Justitie en Veiligheid om met betrekking tot bepaalde onderwerpen specifieke uitkeringen of bijzondere uitkeringen te verstrekken. Met de gekozen systematiek wordt aangesloten bij de vormgeving van kaderwetten van andere ministeries. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk214895162" w:id="0"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gelet op de uitzonderingspositie van specifieke uitkeringen beoogt dit wetsvoorstel geen grondslag te regelen voor álle beleidsterreinen van het Ministerie van Justitie en Veiligheid. Met de formulering van de onderwerpen is aansluiting gezocht bij activiteiten waarvan bekend is dat daar in het verleden specifieke uitkeringen voor zijn verstrekt, momenteel worden verstrekt of in de toekomst waarschijnlijk verstrekt zullen worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="11F88883" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="0699B6A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...126 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdelen C en D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="51FFD1F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorgestelde wijzigingen van artikelen 3 en 4 geven een delegatiegrondslag en maken het mogelijk om bij of krachtens algemene maatregel van bestuur of bij ministeriële regeling de activiteiten waarvoor een specifieke uitkering of bijzondere uitkering kan worden verstrekt verder te bepalen en hiervoor nadere regels te stellen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="154273"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit geeft de flexibiliteit om aan de hand van de behoefte en noodzaak van het specifieke onderwerp kaders voor het proces en toekenning uit te werken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="5E26F99F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="1843437F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="678126D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het huidige artikel 6 van de Kaderwet overige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-subsidies regelt het toezicht op de naleving van ‘het bepaalde bij of krachtens deze wet’. Met de voorgestelde wijzigingen zal de verstrekking van specifieke uitkeringen mede in deze wet worden bepaald. De verantwoording voor de besteding van gelden uit specifieke uitkeringen is reeds geregeld in de Financiële-verhoudingswet en loopt via de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SiSa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-systematiek. Gelet daarop wordt met deze wijziging tot uitdrukking gebracht dat artikel 6 niet beoogt het toezicht op de ontvangers van specifieke uitkeringen te regelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="60BBFFCA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="2750C1A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...325 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...274 lines deleted...]
-        <w:t xml:space="preserve">van de Kaderwet overige </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="6020D769" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorgestelde wijziging van artikel 10 bevat een naamswijziging. Met deze wijziging wordt aangesloten bij de naamgeving van de kaderwetten van andere departementen, zoals geregeld in het voorstel ‘Wet herziening uitkeringsstelsel financiële verhoudingen’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="66F4D180" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="59160D17" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="3E011348" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="4A4D8886" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Artikel II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="1B7B4E94" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In de Regeling specifieke uitkering Preventie met Gezag 2026–2029 worden aan gemeenten specifieke uitkeringen verstrekt die zich richten op de bestrijding en voorkoming van (jeugd)criminaliteit. De ministeriële regeling betreft een voortzetting van eerdere regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en behoeft daarom een wettelijke grondslag. Ook de Bekostigingsregeling eerste opvang ontheemden Oekraïne door Regionale openbare lichamen, die ziet op een vergoeding in de kosten van de coördinatie en eerste opvang van ontheemden uit Oekraïne, betreft een specifieke uitkering die vaker dan eenmalig wordt verstrekt en daarom een wettelijke grondslag behoeft. Deze twee regelingen vinden momenteel hun grondslag in het tweede lid van artikel 17 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00530253">
-[...5 lines deleted...]
-        <w:t>JenV</w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00530253">
-[...924 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en zijn daarmee in afwachting van de indiening van het onderhavige wetsvoorstel bij de Staten-Generaal. Het voorgestelde artikel II voorziet erin dat deze regelingen zullen worden omgehangen en voortaan hun grondslag vinden in artikel 2a van de gewijzigde wet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="64824BB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Deze memorie van toelichting wordt ondertekend mede namens de Minister van Asiel en Migratie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004233ED" w:rsidP="00470F34" w:rsidRDefault="004233ED" w14:paraId="20CFACD8" w14:textId="77777777">
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="759ED3E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="69339EB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="7C5C4750" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De Minister van Justitie en Veiligheid,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F007E" w:rsidP="00470F34" w:rsidRDefault="005F007E" w14:paraId="1254B38E" w14:textId="77777777">
-[...59 lines deleted...]
-    <w:sectPr w:rsidRPr="00CE0747" w:rsidR="00D02B8C">
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="21F6CDC5" w14:textId="3A7BFAA1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="7B28C5CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="6638CECA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="2C6217B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="4A33A1E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="39D67155" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00D616FF" w:rsidP="00D616FF" w:rsidRDefault="00D616FF" w14:paraId="72C6AAFC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D616FF" w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="4A9A6EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D616FF" w:rsidR="00EC711E">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FE7DC17" w14:textId="77777777" w:rsidR="00285A4F" w:rsidRDefault="00285A4F" w:rsidP="00485645">
+    <w:p w14:paraId="4A7F6408" w14:textId="77777777" w:rsidR="004548DE" w:rsidRDefault="004548DE" w:rsidP="00D616FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C51EA38" w14:textId="77777777" w:rsidR="00285A4F" w:rsidRDefault="00285A4F" w:rsidP="00485645">
+    <w:p w14:paraId="2AEE1C2F" w14:textId="77777777" w:rsidR="004548DE" w:rsidRDefault="004548DE" w:rsidP="00D616FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...47 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2067E8A0" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28C2A977" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C55ACA2" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EF862CA" w14:textId="77777777" w:rsidR="00285A4F" w:rsidRDefault="00285A4F" w:rsidP="00485645">
+    <w:p w14:paraId="3EB01E78" w14:textId="77777777" w:rsidR="004548DE" w:rsidRDefault="004548DE" w:rsidP="00D616FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62115659" w14:textId="77777777" w:rsidR="00285A4F" w:rsidRDefault="00285A4F" w:rsidP="00485645">
+    <w:p w14:paraId="27FDB2C7" w14:textId="77777777" w:rsidR="004548DE" w:rsidRDefault="004548DE" w:rsidP="00D616FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="05AD78F7" w14:textId="3A433246" w:rsidR="006B2B6F" w:rsidRPr="00FA5AB8" w:rsidRDefault="006B2B6F">
+    <w:p w14:paraId="57A34A98" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie artikel 15a van de Financiële-verhoudingswet (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00606DDE" w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00606DDE" w:rsidRPr="00FA5AB8">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="03A5B59E" w14:textId="4871FC81" w:rsidR="008B12EA" w:rsidRPr="00FA5AB8" w:rsidRDefault="008B12EA">
+    <w:p w14:paraId="2E71884E" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie artikel 16, tweede lid, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="41E191AE" w14:textId="4F219B81" w:rsidR="009F607C" w:rsidRPr="00FA5AB8" w:rsidRDefault="009F607C">
+    <w:p w14:paraId="5486DF11" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie artikel 17, eerste lid, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00606DDE" w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="41446F69" w14:textId="46529D40" w:rsidR="009F607C" w:rsidRPr="00FA5AB8" w:rsidRDefault="009F607C">
+    <w:p w14:paraId="55287AFF" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie artikel 17, tweede lid, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00606DDE" w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA5AB8">
-[...123 lines deleted...]
-        <w:t xml:space="preserve">wordt geregeld. </w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in samenhang gelezen met artikel 4:23 van de Algemene wet bestuursrecht. In deze artikelen wordt daarnaast geregeld dat een wettelijke grondslag niet vereist is indien het wetsvoorstel dat beoogt de wettelijke grondslag voor de specifieke uitkering te bieden binnen een jaar wordt ingediend bij de Staten-Generaal. Dit zal er dan uiteindelijk alsnog toe leiden dat een wettelijke grondslag wordt geregeld. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="119F4C45" w14:textId="24EA5E78" w:rsidR="003308E8" w:rsidRPr="00FA5AB8" w:rsidRDefault="003308E8">
+    <w:p w14:paraId="0D037117" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 17, vijfde lid, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00ED6FEF" w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4CCB271D" w14:textId="77777777" w:rsidR="00093D38" w:rsidRPr="00FA5AB8" w:rsidRDefault="00093D38" w:rsidP="00093D38">
+    <w:p w14:paraId="58163AC6" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 91, eerste en tweede lid, van de Wet financiën openbare lichamen Bonaire, Sint Eustatius en Saba.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6A3C7830" w14:textId="558FD425" w:rsidR="00DE7B3F" w:rsidRPr="00ED6FEF" w:rsidRDefault="00DE7B3F" w:rsidP="00DE7B3F">
+    <w:p w14:paraId="67D99957" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FA5AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wijziging van de Financiële-verhoudingswet, de Wet financiën openbare lichamen BES en enkele andere wetten in verband met de herziening van het uitkeringsstelsel, Kamerstukken II 2025/26, 36988, nr. 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="64ECDA4F" w14:textId="4026D7A4" w:rsidR="006E59A3" w:rsidRPr="00FA5AB8" w:rsidRDefault="006E59A3" w:rsidP="006E59A3">
+    <w:p w14:paraId="21DC8F86" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Wet herziening uitkeringsstelsel financiële verhoudingen.  </w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie de voorgestelde artikelen VI, betreffende de Kaderwet EZ-, LVVN- en KGG-subsidies, en artikel VII, betreffende de Kaderwet subsidies I en M, van het voorstel Wet herziening uitkeringsstelsel financiële verhoudingen.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="48357240" w14:textId="30CE0211" w:rsidR="001A3B28" w:rsidRPr="00FA5AB8" w:rsidRDefault="001A3B28">
+    <w:p w14:paraId="257AD741" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> en een ministeriële regeling over verstrekkingen van specifieke uitkeringen aan regionale openbare lichaam voor de opvang van Oekraïense ontheemden. Daarnaast betreft het twee regelingen voor lokale integrale aanpak van radicalisering (gewelddadig) extremisme en terrorisme (</w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit betreft onder meer de twee regelingen genoemd onder artikel II: de specifieke uitkeringen voor Preventie met Gezag, ter voorkoming van (jeugd)criminaliteit en een ministeriële regeling over verstrekkingen van specifieke uitkeringen aan regionale openbare lichaam voor de opvang van Oekraïense ontheemden. Daarnaast betreft het twee regelingen voor lokale integrale aanpak van radicalisering (gewelddadig) extremisme en terrorisme (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00951A00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00951A00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2021, 34710 en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00951A00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00951A00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. 2022, 19011) en twee regelingen voor gemeentelijke maatregelen tegen overlast en criminaliteit bij asielzoekers (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00951A00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00951A00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2020, 37345 en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00951A00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00951A00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2022, 13770), voor zover deze laatstgenoemde regelingen betrekking hebben op het onderwerp ‘criminaliteitsbestrijding- en preventie’. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3BA48802" w14:textId="14E5FFA5" w:rsidR="00617282" w:rsidRPr="00FA5AB8" w:rsidRDefault="00617282">
+    <w:p w14:paraId="74A0AEB4" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">ingle audit. </w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Single information, Single audit. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="25ECC4D0" w14:textId="3E0BB1B6" w:rsidR="007E3937" w:rsidRPr="007E3937" w:rsidRDefault="00BA3015" w:rsidP="007E3937">
+    <w:p w14:paraId="535B2447" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5AB8">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5AB8">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het betreft drie regelingen: de Regeling specifieke uitkering voorkomen georganiseerde en ondermijnende jeugdcriminaliteit 2022 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E3937">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E3937">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 2022, 24113), de Regeling specifieke uitkering ter voorkoming van jeugdcriminaliteit 2023 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E3937">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E3937">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. 2023, 19537) en</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3646B1C4" w14:textId="07473150" w:rsidR="00BA3015" w:rsidRPr="00ED6FEF" w:rsidRDefault="00216241">
+    <w:p w14:paraId="6A8B9F6B" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t>4 (</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>de Regeling specifieke uitkering ter voorkoming van jeugdcriminaliteit 2024 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E3937">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E3937">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D616FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2024, 12052). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...233 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="070AB086" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E58EFB5" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E107326" w14:textId="77777777" w:rsidR="00D616FF" w:rsidRPr="00D616FF" w:rsidRDefault="00D616FF" w:rsidP="00D616FF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0016079E"/>
-[...426 lines deleted...]
-    <w:rsid w:val="00FE783C"/>
+    <w:rsidRoot w:val="00D616FF"/>
+    <w:rsid w:val="004548DE"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="008327CB"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EB52395"/>
+  <w14:docId w14:val="2720D6D8"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{066B2FB1-D116-4D5B-BDD6-8F8D057F18BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7617,898 +2609,848 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D713F9"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B079FF"/>
+    <w:rsid w:val="00D616FF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D616FF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0054648F"/>
+    <w:rsid w:val="00D616FF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00485645"/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00485645"/>
+    <w:rsid w:val="00D616FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="FR,FR1,FR11,FR2,FR21,FR3,FR4,FR5,FZ,Footnotemark,Footnotemark1,Footnotemark11,Footnotemark2,Footnotemark21,Footnotemark3,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Footnotemark8,Ref,bkVoetnootmarkering,de nota al pie,註腳內容"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FootnoteReferenceCharChar1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00485645"/>
+    <w:rsid w:val="00D616FF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteReferenceCharChar1">
     <w:name w:val="Footnote Reference Char Char1"/>
     <w:aliases w:val="Footnote Reference Char Char Char Char Char,Car Char Car Char Car Char Char Char1 Char Char Char,Car Char Car Char Car Char Char Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Voetnootmarkering"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00485645"/>
+    <w:rsid w:val="00D616FF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D6330D"/>
-[...95 lines deleted...]
-    <w:rsid w:val="00916A05"/>
+    <w:rsid w:val="00D616FF"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D616FF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C778BE"/>
-[...6 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="00D616FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D616FF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...442 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -8614,53 +3556,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10663</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1971</ap:Words>
+  <ap:Characters>10841</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>88</ap:Lines>
+  <ap:Lines>90</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12576</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12787</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>