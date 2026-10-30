--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,3602 +1,1722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004C6E11" w:rsidP="000A5506" w:rsidRDefault="004C6E11" w14:paraId="64CABA09" w14:textId="257B71D1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00440A67" w:rsidP="00440A67" w:rsidRDefault="007C640F" w14:paraId="72FD0049" w14:textId="10F1E89C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67" w:rsidR="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00DA1291" w:rsidR="004C6E11" w:rsidP="000A5506" w:rsidRDefault="004C6E11" w14:paraId="47916909" w14:textId="2DE83252">
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67" w:rsidR="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landbouw- en Visserijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00FE0CD7" w:rsidP="00440A67" w:rsidRDefault="00440A67" w14:paraId="5B2DB9F3" w14:textId="3659C5A1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67" w:rsidR="007C640F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1834</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00440A67" w:rsidP="00440A67" w:rsidRDefault="00440A67" w14:paraId="61E18F13" w14:textId="76FBB079">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00440A67" w:rsidP="00440A67" w:rsidRDefault="00440A67" w14:paraId="222952FD" w14:textId="3218F5F5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 14 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00FE0CD7" w:rsidP="00440A67" w:rsidRDefault="00FE0CD7" w14:paraId="6BD7693A" w14:textId="64E55EB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="1C707616" w14:textId="22831B4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 28 en 29 september a.s. vindt de Landbouw- en Visserijraad (hierna: Raad) plaats in Brussel. Met deze brief informeren wij de Kamer over de agenda en de Nederlandse inbreng. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="216EF645" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="38EA8B76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geannoteerde agenda Landbouw- en Visserijraad 28 en 29 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="18F4F1E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="07F10210" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861FA3">
-        <w:rPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voorstellen voor het </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Voorstellen voor het Gemeenschappelijk Landbouwbeleid na 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="43E8DCCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op het moment van schrijven is nog geen achtergronddocument beschikbaar. Het Iers voorzitterschap streeft naar een gedeeltelijke algemene oriëntatie over de verordening voor het toekomstig Gemeenschappelijk Landbouwbeleid (GLB) tijdens de Raad van oktober. De bespreking van dit onderwerp tijdens de Raad biedt daarom een belangrijke gelegenheid om nogmaals de prioriteiten van Nederland op te brengen. Om de Kamer goed te informeren en zoals toegezegd in de beantwoording van het schriftelijk overleg over de informele Raad van september jl. (Kamerstuk 2026D40601), stuurt de minister de Kamer een aparte brief over de voortgang van de GLB-onderhandelingen. Deze brief ontvangt de Kamer nog voorafgaand aan het commissiedebat van 22 september a.s. over de aankomende Raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="576B9F21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>G</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="56C49C17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">emeenschappelijk </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>L</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">Marktsituatie, in het bijzonder na de invasie van Oekraïne  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="4FA4F5CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...158 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De marktsituatie in de verschillende landbouwsectoren in de Europese Unie (EU) staat opnieuw op de agenda. Er is nog geen achtergronddocument beschikbaar, maar de Europese Commissie (hierna: de Commissie) zal naar verwachting ingaan op de actuele ontwikkelingen rond de markten voor landbouwproducten. In de op 3 juli jl. uitgebrachte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>short term outlook</w:t>
       </w:r>
-      <w:r w:rsidRPr="6BAE73BC">
+      <w:r w:rsidRPr="00440A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="6BAE73BC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor 2026 gaf de Commissie aan dat de vooruitzichten voor de EU-landbouwmarkten robuust zijn, ondanks uitdagingen en risico’s voor sectoren als gevolg van aanhoudende handelsspanningen, extreme weersomstandigheden en stijgende productiekosten door onder meer de gevolgen van het conflict in het Midden-Oosten. De Commissie zal naar verwachting ook een nadere update geven over de effecten van de droogte en hitte in de EU afgelopen zomer. Deze hebben enerzijds geleid tot lagere opbrengsten voor diverse gewassen en anderzijds tot mogelijk hogere opbrengstprijzen. Verder zal de Commissie naar verwachting ingaan op de oorlog in Oekraïne en de aanvallen in de Zwarte Zee met de gevolgen daarvan op de exportmogelijkheden van granen en andere landbouwproducten naar de wereldmarkten. De Commissie zal mogelijk wijzen op het belang van het vergroten van alternatieve exportmogelijkheden via de solidariteitscorridors van de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="06766BFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot zal de Commissie naar verwachting een update geven over de blijvende onzekerheden als gevolg van het afsluiten van de Straat van Hormuz. Na de presentatie van het Actieplan Meststoffen tijdens de Raad van mei jl. heeft de Commissie op 27 juli jl. een steunpakket vanuit de Europese landbouwreserve gepresenteerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit pakket is bedoeld om landbouwbouwers te steunen in sectoren die het meest worden getroffen door stijgende kosten voor meststoffen, energieprijzen of beide. Uit het steunpakket van totaal € 540 miljoen is € 14,895 miljoen beschikbaar voor Nederland. Lidstaten kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de steun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zo pragmatisch mogelijk inzetten, waarbij de landbouwers de directe begunstigden zijn. Betalingen aan begunstigden moeten uiterlijk op 28 februari 2027 zijn verricht. Wij zijn voornemens om deze steun via een top-up op de basisinkomenssteun uit het GLB beschikbaar te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">een nadere update geven over de effecten van de droogte en hitte in de EU afgelopen zomer. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">stellen aan grondgebonden landbouwers, aangezien meerkosten voor (kunst)meststoffen en (diesel)kosten voor bewerking van het land direct gekoppeld zijn aan het aantal hectares </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrarische ondernemer heeft. Dit is de meest pragmatische wijze waarop de steun kan worden ingezet, zonder administratieve lasten voor de agrarische ondernemers en de uitvoeringsorganisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="081919A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...302 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zal tijdens de Raad de grote onzekerheid voor de landbouw- en voedselsector onderschrijven. De droogte van de afgelopen zomer toont aan dat het vergroten van de weerbaarheid van de landbouwsector en het opvangen van de effecten van klimaatverandering cruciaal zijn voor voedselzekerheid. Daarnaast zal Nederland het Europese steunpakket voor de landbouwers als gevolg van het Actieplan Meststoffen verwelkomen en het belang van steun voor Oekraïne opnieuw benadrukken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="45F91E17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="010421B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147A78">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Visserij: Onderhandelingen vangstmogelijkheden 2027 en </w:t>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Visserij: Onderhandelingen vangstmogelijkheden 2027 en het Europees Fonds voor Maritieme Zaken Visserij en Aquacultuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="168E164A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>het Europees Fonds voor Maritieme Zaken Visserij en Aquacultuur</w:t>
-[...12 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="63F9E02F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderhandelingen vangstmogelijkheden 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C6E11" w:rsidP="000A5506" w:rsidRDefault="004C6E11" w14:paraId="3E061557" w14:textId="39882A48">
-[...56 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="041A6579" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit najaar vinden onder het Iers voorzitterschap de jaarlijkse onderhandelingen plaats over de vangstmogelijkheden voor 2027. Er wordt gewerkt aan het bereiken van politieke akkoorden met derde landen en binnen de EU over de vangstmogelijkheden voor de Middellandse Zee, de Zwarte Zee, de Oostzee, de Noordzee en de Atlantische Oceaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="03B38E74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00290FAC" w:rsidR="004C6E11" w:rsidP="000A5506" w:rsidRDefault="004C6E11" w14:paraId="2548690E" w14:textId="49AF6728">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="1A6CB429" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Raad zal een gedachtewisseling plaatsvinden over de jaarlijkse consultaties voor vangstmogelijkheden tussen de EU en het Verenigd Koninkrijk (VK) en de consultaties voor vangstmogelijkheden tussen de EU en Noorwegen, de consultaties voor de vangstmogelijkheden tussen de EU, het VK en Noorwegen en de consultaties voor de vangstmogelijkheden tussen de kuststaten. Op het moment van schrijven zijn er nog geen achtergrondstukken beschikbaar. Waarschijnlijk komt dit doordat op dit moment nog niet alle wetenschappelijke vangstadviezen van de Raad voor het Onderzoek naar Zee (ICES) gepubliceerd zijn. De verwachting is dat lidstaten de gedachtewisseling zullen gebruiken om de voor hen geldende prioriteiten en zorgen te benoemen, zowel op inhoud als op het te voeren proces van de onderhandelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="57484F53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="0C181978" w14:textId="27E59AE9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Commissie voert namens de EU-lidstaten bilaterale onderhandelingen met het VK en Noorwegen en ook de trilaterale onderhandelingen tussen de EU, het VK en Noorwegen. Voor de gedeelde visbestanden met het VK geldt dat gedurende het jaar de Commissie met het VK overlegt over technische maatregelen en uitgangspunten in bestandsbeheer in het Gespecialiseerd Comité voor Visserij onder de Handels- en Samenwerkingsovereenkomst. Daarnaast neemt de Commissie namens de EU deel aan de onderhandelingen met de Noordoost-Atlantische kuststaten met betrekking tot makreel, blauwe wijting en Atlanto-Scandische haring (ASH). De aankomende weken wil de Commissie komen tot een mandaat op basis waarvan de onderhandelingen worden gevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="1395BCCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="7278E4C1" w14:textId="4A22B76A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren verliepen de onderhandelingen met het VK, Noorwegen en andere Atlantische kuststaten veelal moeizaam. Dit vindt de staatssecretaris een zorgwekkende ontwikkeling. Noorwegen keerde zich onder meer tegen het EU-standpunt dat de EU na de Brexit kuststaat voor Atlanto Scandian-haring behoort te blijven en vangstrechten hierop behoudt. Wat betreft makreel hebben in 2025 vier kuststaten (het VK, Noorwegen, IJsland, en de Faeröer eilanden) zonder de EU een akkoord gesloten over de hoogte van de vangstmogelijkheden en de verdeelsleutel. De Nederlandse inzet is dat de historische verdelingsarrangementen uitgangspunt dienen te zijn en blijven vanuit het oogpunt van duurzaam bestandsbeheer en stabiliteit voor de visserijondernemingen. In de onderhandelingen met Noorwegen, waar afspraken worden gemaakt over het ruilen van diverse visquota en toegang tot elkaars wateren, zet Nederland dan ook in op een eerlijke verdeling tussen de EU-lidstaten in de uitruil van visbestanden. De staatssecretaris zal zich blijven inzetten voor een gebalanceerde benadering bij het vaststellen van vangstmogelijkheden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(VK) en de consultaties voor vangstmogelijkheden tussen de EU en Noorwegen</w:t>
-[...128 lines deleted...]
-      <w:pPr>
+        <w:t>zodat er naast de lange termijn duurzaamheid van de visbestanden ook aandacht blijft voor de sociaaleconomische impact op de visserijsector. Ook blijft de staatssecretaris zich inzetten voor het waarborgen van meer stabiliteit en voorspelbaarheid bij het vaststellen van de vangstmogelijkheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="22ECA99D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="6C33BC48" w14:textId="185EDC8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:color w:val="CC3595"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5DB9C1CC">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt de toepassing van de Haagse preferenties, zoals ook besproken tijdens de Raad van december 2025, naar verwachting wederom een belangrijk discussiepunt (Kamerstuk 21501-32, nr. 1746). Haagse preferenties zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">speciale afspraken in het Europese visserijbeleid waarmee Ierland extra visquota kan opeisen als de totale vangsthoeveelheden worden verlaagd. </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gezien de sterke daling van het wetenschappelijk vangstadvies van verschillende visbestanden vorig jaar, heeft Nederland zich samen met andere belanghebbende lidstaten succesvol verzet tegen het inroepen van de Haagse preferenties. Nederland heeft zich altijd uitgesproken tegen het inroepen van de Haagse preferenties, omdat dit in strijd is met de afgesproken relatieve stabiliteit van de verdeling van vangstmogelijkheden. Omdat Nederland het al dan niet toekennen van de Haagse preferenties ziet als een Raadsbesluit, zal de staatssecretaris eventuele voorstellen hiervoor beoordelen op sociaaleconomische impact, ook in afstemming met andere lidstaten die geraakt kunnen worden door toekenning van Haagse preferenties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="17CB049A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="627C57E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Appreciatie van de wetenschappelijke vangstadviezen van ICES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C6E11" w:rsidP="000A5506" w:rsidRDefault="004C6E11" w14:paraId="304D4715" w14:textId="38EDBB35">
-[...222 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="5744BEC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris zal zich er in de onderhandelingen voor inzetten dat de vangstmogelijkheden worden vastgesteld op het niveau dat overeenkomt met de doelstellingen van het Gemeenschappelijk Visserijbeleid (GVB), net als in voorgaande jaren. Dit houdt onder meer in dat de staatssecretaris ernaar streeft dat bestanden op het niveau van de maximale duurzame opbrengst worden bevist. Tevens onderschrijft de staatssecretaris het hanteren van een voorzorgsbenadering voor vissoorten waarvoor weinig data beschikbaar is. Dit betekent niet dat er tot automatische reducties moet worden overgegaan; de staatssecretaris is van mening dat dit zorgvuldig en per situatie beoordeeld moet worden. De staatssecretaris vindt het belangrijk dat wetenschappelijke adviezen de basis blijven van de Nederlandse inzet en dat bij besluitvorming de sociaaleconomische impact op de visserijsector zorgvuldig wordt meegewogen (Kamerstuk 21501-32, nr. 1711). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="03571F20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="4051D1C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kijkend naar de reeds verschenen adviezen voor de voor Nederland meest relevante visbestanden valt een aantal adviezen op. De genoemde percentages zijn een verandering ten opzichte van het advies dat vorig jaar door ICES is opgesteld. Adviezen betreffen in de eerste plaats Noordzeetong (+98%) gevolgd door wijting (-47%) en schelvis (-19,3%). Verdere relevante adviezen zijn schol </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="1DE8F617" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(-2,3%), zeebaars (+7,6%), tarbot (+18%), griet (+5,4%), tongschar (+20%), witje (-8,7%) en zeeduivel (12,8%). Voor de Noordzeeharing geldt een advies van +21% ten opzichte van de vastgestelde vangstmogelijkheden in 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A86DBB" w:rsidP="000A5506" w:rsidRDefault="004C6E11" w14:paraId="292AC575" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="5C25D07C" w14:textId="30235DCF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De opvallende stijging in het advies voor Noordzeetong (+98%) staat in schril contrast met de sterke verlaging van tong in het oostelijke deel van het Kanaal (-87%). Op dit moment is niet te duiden wat hier de verklaring voor is. Wel is het zeker dat dit advies voor tong in het Kanaal een grote impact zal hebben op de visserij in België. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="31BC100C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C6E11" w:rsidP="000A5506" w:rsidRDefault="004C6E11" w14:paraId="071174EA" w14:textId="0F3F25EC">
-[...47 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="16C05E86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder verwacht de staatssecretaris dat er dit jaar ook gesproken zal worden over het beheer van de zeeduivel, dat volgt uit internationale verplichtingen. Hoewel het bestand er op dit moment goed voorstaat zijn er wel zorgen over het beheer. Het bestand wordt op dit moment niet gezamenlijk beheerd met alle kuststaten (EU, VK en Noorwegen) en het gebied waar het vangstadvies voor wordt opgesteld sluit niet volledig aan bij het beheergebied. De staatssecretaris is voorstander van het maken van goede duurzame beheersafspraken over deze soort waarbij rekening wordt gehouden met alle kuststaten. Daarnaast zal de staatssecretaris zich er in dit verband voor inzetten dat ook waar mogelijk rekening gehouden wordt met het risico van het stilleggen van een bepaalde visserij, omdat een andere soort zijn quotum heeft bereikt, zogenoemde choke situaties. De komende tijd analyseert de staatsecretaris de reeds gepubliceerde en de nog te verschijnen vangstadviezen nader. Zo worden de adviezen voor de pelagische bestanden, waaronder makreel, blauwe wijting, horsmakreel en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>pelagische bestanden, waaronder makreel, blauwe wijting, horsmakreel en de ASH op 30 september a.s. verwacht en wordt het advies van kabeljauw verwacht op 9 oktober</w:t>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:t>ASH op 30 september a.s. verwacht en wordt het advies van kabeljauw verwacht op 9 oktober a.s. De staatssecretaris is hierover in gesprek met relevante stakeholders. Zodra meer bekend is wordt de Kamer geïnformeerd via de reguliere brieven over de Raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="6CF6FD10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="5A574C77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Europees Fonds voor Maritieme Zaken Visserij en Aquacultuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C6E11" w:rsidP="000A5506" w:rsidRDefault="004C6E11" w14:paraId="455F452B" w14:textId="3B601D9B">
-[...45 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="621D6298" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens de Raad is een wijziging van de huidige European Maritime Fisheries and Aquaculture Fund (hierna: EMFAF)-verordening geagendeerd. Op het moment van schrijven is het achtergronddocument nog niet beschikbaar. De staatssecretaris zal in de Raad aangeven dat de wijziging van de EMFAF-verordening voor Nederland niet noodzakelijk is. Mochten andere lidstaten dit toch wensen, dan zal de staatssecretaris eventuele voorstellen onder meer beoordelen op basis van naleving van de GVB-voorschriften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="1C5C5A9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="1E0CA9AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gedeeltelijke algemene oriëntatie van de Raad ten aanzien van de sectorale verordening voor implementatie van steun aan het Gemeenschappelijk Visserijbeleid, het Oceaanpact en het Europese maritiem en aquacultuurbeleid, onder het Meerjarig Financieel Kader 2028-2034</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="66D6229E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Iers voorzitterschap heeft besluitvorming over een gedeeltelijke algemene oriëntatie voor de sectorale verordening voor implementatie van steun aan het Gemeenschappelijk Visserijbeleid, het Oceaanpact en het Europese maritiem en aquacultuurbeleid (hierna: de sectorale verordening) geagendeerd. Op het moment van schrijven is nog geen akkoord bereikt tussen de lidstaten en lopen de besprekingen nog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="3FFB0042" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="1B45BD4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Commissievoorstel voor de sectorale verordening dateert van 16 juli 2025 en hangt samen met het voorstel voor een verordening voor de Nationale en Regionale Partnerschapsplannen (NRPP) en geeft nadere invulling aan de besteding van middelen die zijn opgenomen in de NRPP. Op 16 juni jl. is reeds een deelakkoord in de Raad bereikt over de NRPP. Hierover is de Kamer geïnformeerd met het verslag van de Raad Algemene Zaken van 16 juni 2026 (Kamerstuk 21501-02, nr. 3449). Ook is de Kamer eerder geïnformeerd over de Nederlandse positie ten aanzien van het NRPP-voorstel alsmede het voorstel voor de sectorale verordening onder het Meerjarig Financieel Kader (MFK) (Kamerstuk 22112, nr. 4146).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="5D7BAD80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="6CBBFDBC" w14:textId="464647A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De overkoepelende Nederlandse inzet richt zich op een ambitieus gemoderniseerd en financieel houdbaar MFK waarbij de focus gelegd dient te worden op strategische prioriteiten. Het kabinet constateert dat in het huidige voorstel voor een gedeeltelijke algemene oriëntatie de belangrijkste doelstelling van versimpeling overeind blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="03020744" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="7FDD79D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het voorstel voor de sectorale verordening beoogt een aantal randvoorwaarden neer te leggen voor de besteding van middelen voor de visserij- en aquacultuursector, de natuuropgave en andere prioriteiten voor maritiem beleid, zoals beschreven in het Commissievoorstel voor een EU-Oceaanpact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 22112, nr. 4104). Ten opzichte van het Commissievoorstel van 16 juli 2025 zijn in de compromistekst voor de gedeeltelijke algemene oriëntatie enkele artikelen toegevoegd, om nadere duiding te geven over de subsidiabele activiteiten, voorwaarden voor steun en aanvullende voorwaarden voor terugvordering van subsidies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="6E973705" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="3A26A18B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is in lijn met de Nederlandse inzet de voorkeursbehandeling voor kleinschalige visserijsectoren met een steunpercentage van 100% uit de verordening geschrapt, met het oog op een gelijk speelveld tussen vlootsegmenten. In tegenstelling tot de vorige programmaperiode zijn in het huidige voorstel voor een gedeeltelijke algemene oriëntatie geen voorwaarden gesteld aan maximale steunpercentages. Lidstaten krijgen daarmee de vrijheid hieraan zelf invulling te geven in de NRPP. Daarnaast is het belangrijk te noemen dat investeringssteun voor modernisering van vaartuigen niet langer aan een lengtegrens is gebonden. In het huidige voorstel is wel opgenomen dat steun voor aanschaf van nieuwe vaartuigen groter dan 30 meter alleen middels financiële instrumenten (bijvoorbeeld leningen en revolverende fondsen) mag lopen. Met name wanneer het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">financieel gezien slecht gaat in de visserij, is de toegang tot private financiering lastig. Financiële instrumenten kunnen daardoor een belangrijke rol spelen bij de investeringen van vissersvaartuigen boven de 30 meter. Hoewel dit tegenstrijdig is aan de Nederlandse wens omtrent een gelijk speelveld tussen vlootsegmenten, is het een verbetering ten opzichte van de huidige programmaperiode onder het EMFAF, waarin vaartuigen boven de 24 meter helemaal uitgesloten waren van investeringssteun aan bijvoorbeeld motoren en romp van het vaartuig. Het kabinet denkt dat hiermee het best haalbare compromis tussen lidstaten is bereikt en dat Nederland hiermee op een goede manier uitvoering kan geven aan de gewenste modernisering en energietransitie in de visserijsector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="77102C88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="428951D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is verder nog geen duidelijkheid over hoe de wettelijke taken voor visserij gefinancierd worden. Deze discussie zal worden beslecht in het kader van de bredere MFK-onderhandelingen. In de sectorale verordening heeft het voorzitterschap, op verzoek van verschillende lidstaten, wel nadere duiding proberen te geven welke subsidiabele activiteiten bedoeld worden onder de noemer wettelijke taken voor handhaving en datacollectie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="2915AFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een andere belangrijke wijziging ten opzichte van het oorspronkelijke Commissievoorstel is dat nadere duiding is opgenomen wanneer een aanvrager in geval van ernstige inbreuken niet in aanmerking kan komen voor subsidies en wanneer terugvordering aan de orde is. Met de nieuwe controleverordening is het aantal inbreuken dat aangemerkt wordt als “ernstige inbreuk” toegenomen, waardoor verschillende lidstaten oordeelden dat de proportionaliteit van uitsluiting en terugvordering opnieuw tegen het licht gehouden moet worden. Ook Nederland ziet dat met de toename van inbreuken die als ernstig aangemerkt worden, disproportioneel veel vissers kunnen worden uitgesloten van deelname aan de subsidieregelingen of geconfronteerd worden met terugvorderingen. Hiertoe heeft het Iers voorzitterschap opgenomen dat een en ander door de Commissie uitgewerkt dient te worden in een gedelegeerde handeling. Het kabinet is positief over deze toevoeging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="40060744" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="42519398" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Net als in de vorige programmaperiode is steun voor investeringen aan boord alleen mogelijk wanneer vlootsegmenten in balans zijn met de beschikbare vangstmogelijkheden. Omdat een transitie naar alternatieve brandstoffen en verbeterde veiligheid aan boord in veel gevallen extra ruimte aan boord vraagt, ervaren veel lidstaten dit zogenaamde capaciteitsplafond als belemmerend voor de energietransitie en modernisering van de vloot. Daarom heeft het voorzitterschap een uitzondering opgenomen op deze regel, onder de expliciete voorwaarde dat de vangstcapaciteit niet toeneemt. In Nederland is het zogenaamde capaciteitsplafond vooralsnog niet knellend voor de beoogde beleidsdoelstellingen ten aanzien van energie-efficiëntie en modernisering. Nederland ziet wel hoe het capaciteitsplafond knellend werkt in andere lidstaten, en dat een oplossing belangrijk is voor de energietransitie en modernisering van de vloot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="4E980A88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="39D8D4DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten slotte zijn ten opzichte van het oorspronkelijke Commissievoorstel nu ook specifieke verwijzingen opgenomen naar artikelen uit het Verdrag betreffende de Werking van de Unie en aanvullende verordeningen ten aanzien van de relevante staatssteunregels, waaronder voor subsidieverlening aan activiteiten in overzeese gebieden van de Unie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="4E6A9A0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="6AA47295" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alles overwegende oordeelt het kabinet dat Nederland met de voorliggende compromistekst voor de sectorale verordening op een goede manier uitvoering kan geven aan de ondersteuning van de visserij en aquacultuur, onderzoek, regionale samenwerking en de implementatie van milieuwetgeving. Het kabinet is daarom voornemens in te stemmen met de gedeeltelijke algemene oriëntatie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Alhoewel lidstaten hun formele positie nog moeten bepalen, acht het kabinet de kans aannemelijk dat er in de Raad voldoende steun is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="41CCAF1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="64670ECD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lange termijn aspecten van het Actieplan Meststoffen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="60AFC6CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens de Raad vindt ook een ministeriële lunch plaats over de lange termijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67" w:rsidDel="00AE72DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...282 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aspecten van het Actieplan Meststoffen. Op het moment van schrijven is nog geen achtergronddocument beschikbaar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Conform het Nederlandse standpunt (Kamerstuk 21501-32, nr. 1810) zal de minister het belang onderschrijven om de beschikbaarheid, betaalbaarheid en strategische autonomie van in de EU geproduceerde meststoffen te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="526AC219" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00440A67" w:rsidP="00440A67" w:rsidRDefault="00440A67" w14:paraId="7F73AD43" w14:textId="68BFD470">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="059AC411">
-[...213 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="3089E5FD" w14:textId="6A1D00A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67" w:rsidR="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...149 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="4B38778B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00440A67" w:rsidP="00440A67" w:rsidRDefault="00440A67" w14:paraId="427A02AC" w14:textId="3C82A9ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00ED2DD0" w:rsidP="00440A67" w:rsidRDefault="00ED2DD0" w14:paraId="5C1F6205" w14:textId="3873B3CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67" w:rsidR="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00440A67" w:rsidR="00932411" w:rsidP="00440A67" w:rsidRDefault="00932411" w14:paraId="345DEF50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00440A67" w:rsidR="00932411" w:rsidSect="007E71E2">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25C419D6" w14:textId="77777777" w:rsidR="00E437CA" w:rsidRDefault="00E437CA">
+    <w:p w14:paraId="0FBFD083" w14:textId="77777777" w:rsidR="005E5AA4" w:rsidRDefault="005E5AA4" w:rsidP="00ED2DD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1FFF9B" w14:textId="77777777" w:rsidR="00E437CA" w:rsidRDefault="00E437CA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74FAA25B" w14:textId="77777777" w:rsidR="00E437CA" w:rsidRDefault="00E437CA">
+    <w:p w14:paraId="6C854F9F" w14:textId="77777777" w:rsidR="005E5AA4" w:rsidRDefault="005E5AA4" w:rsidP="00ED2DD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3373BF" w14:textId="77777777" w:rsidR="00E437CA" w:rsidRDefault="00E437CA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02DF02BC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7859C422" w14:textId="77777777" w:rsidR="00ED2DD0" w:rsidRPr="00ED2DD0" w:rsidRDefault="00ED2DD0" w:rsidP="00ED2DD0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="245D9461" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2011F9BB" w14:textId="77777777" w:rsidR="00ED2DD0" w:rsidRPr="00ED2DD0" w:rsidRDefault="00ED2DD0" w:rsidP="00ED2DD0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3512049C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62BBF0E2" w14:textId="77777777" w:rsidR="00ED2DD0" w:rsidRPr="00ED2DD0" w:rsidRDefault="00ED2DD0" w:rsidP="00ED2DD0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="097C5224" w14:textId="77777777" w:rsidR="00E437CA" w:rsidRDefault="00E437CA">
+    <w:p w14:paraId="1D6D7ED9" w14:textId="77777777" w:rsidR="005E5AA4" w:rsidRDefault="005E5AA4" w:rsidP="00ED2DD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0167ECE6" w14:textId="77777777" w:rsidR="00E437CA" w:rsidRDefault="00E437CA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="628F5947" w14:textId="77777777" w:rsidR="00E437CA" w:rsidRDefault="00E437CA">
+    <w:p w14:paraId="288E17ED" w14:textId="77777777" w:rsidR="005E5AA4" w:rsidRDefault="005E5AA4" w:rsidP="00ED2DD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3060DFDC" w14:textId="77777777" w:rsidR="00E437CA" w:rsidRDefault="00E437CA"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="07D25585" w14:textId="77777777" w:rsidR="004C6E11" w:rsidRDefault="004C6E11" w:rsidP="004C6E11">
+    <w:p w14:paraId="0610B8E6" w14:textId="77777777" w:rsidR="00ED2DD0" w:rsidRPr="00440A67" w:rsidRDefault="00ED2DD0" w:rsidP="00440A67">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>https://agriculture.ec.europa.eu/data-and-analysis/markets/outlook/short-term_en#newsletter</w:t>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://agriculture.ec.europa.eu/data-and-analysis/markets/outlook/short-term_en#newsletter</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2B277A07" w14:textId="77777777" w:rsidR="004C6E11" w:rsidRDefault="004C6E11" w:rsidP="004C6E11">
+    <w:p w14:paraId="4A92068D" w14:textId="77777777" w:rsidR="00ED2DD0" w:rsidRPr="00440A67" w:rsidRDefault="00ED2DD0" w:rsidP="00440A67">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Uitvoeringsverordening (EU) 2026/1894 van de Commissie van 27 juli 2026</w:t>
+      <w:r w:rsidRPr="00440A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uitvoeringsverordening (EU) 2026/1894 van de Commissie van 27 juli 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...109 lines deleted...]
-  <w:p w14:paraId="01346BB9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AECD76B" w14:textId="77777777" w:rsidR="00ED2DD0" w:rsidRPr="00ED2DD0" w:rsidRDefault="00ED2DD0" w:rsidP="00ED2DD0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...103 lines deleted...]
-  <w:p w14:paraId="5BE24E0C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58C4BF8D" w14:textId="77777777" w:rsidR="00ED2DD0" w:rsidRPr="00ED2DD0" w:rsidRDefault="00ED2DD0" w:rsidP="00ED2DD0">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="13D90B7D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...422 lines deleted...]
-  <w:p w14:paraId="3BC96C68" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43096D5F" w14:textId="77777777" w:rsidR="00ED2DD0" w:rsidRPr="00ED2DD0" w:rsidRDefault="00ED2DD0" w:rsidP="00ED2DD0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="168F2907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC848D90"/>
     <w:lvl w:ilvl="0" w:tplc="48A2DBCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -3643,1276 +1763,236 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="33817394">
+  <w:num w:numId="1" w16cid:durableId="229735809">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="388696619">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...596 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00ED2DD0"/>
+    <w:rsid w:val="0014133D"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002E521D"/>
+    <w:rsid w:val="00440A67"/>
+    <w:rsid w:val="005E5AA4"/>
+    <w:rsid w:val="007C640F"/>
+    <w:rsid w:val="007E71E2"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00B0291B"/>
+    <w:rsid w:val="00B31210"/>
+    <w:rsid w:val="00B708C0"/>
+    <w:rsid w:val="00C07E12"/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00F80914"/>
+    <w:rsid w:val="00FC21E5"/>
+    <w:rsid w:val="00FE0CD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E73D226"/>
+  <w14:docId w14:val="02F8EC05"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{53EAF26D-87E8-47AA-8406-A38213045560}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4934,74 +2014,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5150,1096 +2231,1032 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...27 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004C6E11"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="004C6E11"/>
+    <w:rsid w:val="00ED2DD0"/>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C6E11"/>
+    <w:rsid w:val="00ED2DD0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED2DD0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED2DD0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED2DD0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17194</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>3155</ap:Words>
+  <ap:Characters>17353</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>143</ap:Lines>
+  <ap:Lines>144</ap:Lines>
   <ap:Paragraphs>40</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>20280</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20468</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>