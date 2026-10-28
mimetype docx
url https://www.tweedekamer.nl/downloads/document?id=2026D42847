--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -1,8124 +1,5800 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008310BA" w:rsidP="009734E5" w:rsidRDefault="0089482F" w14:paraId="01FCFE8E" w14:textId="733320E2">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00FD460D" w14:paraId="7C76A9B5" w14:textId="1C2F29BA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk232176135" w:id="0"/>
-      <w:r>
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB" w:rsidR="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>199</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB" w:rsidR="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB" w:rsidR="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoorlichting Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="56F8F665" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB" w:rsidR="00FD460D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00FD460D" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="1C6159F6" w14:textId="4A441D95">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="6CAA8CD5" w14:textId="2EA826D7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="4A4FA26A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="79DF0460" w14:textId="59F1629F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over de voorgenomen onderzoeksopzet en planning voor de aankomende Periodieke rapportage over het gevoerde beleid op het terrein van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veiligheid en Lokaal Bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de periode 2020-2026. De Periodieke rapportage zal uiterlijk eind 2027 aan uw Kamer worden aangeboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7BB7CE9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="557E1AB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek vindt plaats in het kader van de Regeling periodiek evaluatieonderzoek (RPE). Hierin is vastgelegd dat elk thema op de Strategische Evaluatieagenda (SEA) ten minste iedere vier tot maximaal zeven jaar wordt geëvalueerd. Binnen dit kader worden Periodieke rapportages opgesteld met als doel om inzicht te geven in de doeltreffendheid en doelmatigheid van het gevoerde beleid. De uitkomsten worden gebruikt om waar nodig bij te sturen en beleidsmatige verbeteringen aan te brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="720EF446" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D90E33" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="61D331BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Afbakening van het onderzoek </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7E285BBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgenomen Periodieke rapportage richt zich op het thema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...175 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veiligheid en Lokaal Bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en betreft het beleid dat valt onder artikel 33.2 van de Begrotingswet van het ministerie van Justitie en Veiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6D53EBA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4783391C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderzoeksperiode zal de jaren 2020-2026 beslaan. De rapportage sluit daarmee aan op de vorige beleidsdoorlichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die in 2021 is gepubliceerd en betrekking heeft op de periode 2014-2019.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Er is gekozen om te rapporteren over een periode van zeven jaar. Dit vanwege de overgang naar een nieuw kader (van beleidsdoorlichting naar Periodieke rapportage) en de benodigde tijd voor het actualiseren van onderliggende beleidstheorieën en het verrichten van aanvullend evaluatieonderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1032B4E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0451B6B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het beleidsthema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veiligheid en Lokaal Bestuur</w:t>
       </w:r>
-      <w:r w:rsidR="0058355A">
-[...87 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> richt zich op het vergroten van de sociale veiligheid in gemeenten. Het maatschappelijk doel is dat inwoners en ondernemers zich veiliger voelen en dat criminaliteit en overlast afnemen. Het ministerie van Justitie en Veiligheid zet zich in voor het ontwikkelen van visie, beleid en samenwerkingsvormen op het terrein van de bestuurlijke aanpak van onveiligheid en criminaliteit. Daarbij vervult het ministerie van Justitie en Veiligheid een stimulerende rol op het terrein van veiligheid en lokaal bestuur, zorgt het voor de (wettelijke) toerusting van de burgemeester ten aanzien van de openbare-ordetaak en voor het ondersteunen van publieke en private partners bij het tegengaan van criminaliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4DDB4CF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="712397CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen het thema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veiligheid en Lokaal Bestuur</w:t>
       </w:r>
-      <w:r w:rsidR="00F03651">
-[...82 lines deleted...]
-    <w:p w:rsidR="007F1D12" w:rsidP="003C2BB8" w:rsidRDefault="007F1D12" w14:paraId="70855B11" w14:textId="77777777">
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden inspanningen verricht op de volgende vijf subthema’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7D83CD5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Veilig Ondernemen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D12" w:rsidP="003C2BB8" w:rsidRDefault="007F1D12" w14:paraId="470389B2" w14:textId="77777777">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="446A8203" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Coffeeshopbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D12" w:rsidP="003C2BB8" w:rsidRDefault="007F1D12" w14:paraId="6DC64881" w14:textId="77777777">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="450A9876" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Burgemeestersbevoegdheden</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D12" w:rsidP="003C2BB8" w:rsidRDefault="007F1D12" w14:paraId="6AD86AB5" w14:textId="77777777">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4287CBDF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Sekswerk en gemeentelijke aanpak mensenhandel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D12" w:rsidP="003C2BB8" w:rsidRDefault="007F1D12" w14:paraId="0B8286B0" w14:textId="77777777">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6EA4FE27" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-[...108 lines deleted...]
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lokale veiligheid(sgevoelens) en overlast in (semi)publieke ruimte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4AB71DB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6DFB157F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inspanningen zijn gericht op het vergroten van de weerbaarheid tegen overlast en criminaliteit van publieke en private lokale partners door middel van integrale en preventieve aanpakken en het (wettelijk) toerusten van burgemeesters ten aanzien van vervulling van de openbare orde-taak. Dit gebeurt met financiering, beleid en wetgeving, agendering, kennis, onderzoek, gedragsbeïnvloeding en het verstevigen en bestendigen van het bestuurlijke netwerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="54748F30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="16A60D91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inspanningen vinden plaats in nauwe samenwerking met gemeenten, de Vereniging van Nederlandse Gemeenten (VNG), het Centrum voor Criminaliteitspreventie en Veiligheid (CCV), de Platforms Veilig Ondernemen (PVO’s), de Regionale Informatie en Expertisecentra (RIECs), politie, brancheorganisaties en individuele particuliere partners, zoals ondernemers en overige maatschappelijke organisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7B632114" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="24F8FF51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de bijlage bij deze Kamerbrief is een beknopte toelichting van de doelen en de onderbouwing van het beleid per subthema opgenomen (de beleidstheorie).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273CD9" w:rsidP="00A4622A" w:rsidRDefault="00273CD9" w14:paraId="3F299896" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7F67946C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="43B5F6CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Budgettaire grondslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006651B" w:rsidP="00DB5F85" w:rsidRDefault="00DB5F85" w14:paraId="398D2908" w14:textId="48829156">
-[...42 lines deleted...]
-      <w:r w:rsidR="00B17851">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="36CA3B8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De budgettaire grondslag voor het in de Periodieke rapportage uitgevoerde beleid betreft alle uitgaven voor het beleid op dit thema in de onderzoeksperiode 2020-2026. In het onderzoek zal de nadruk liggen op de beleidsinspanningen waaraan de grootste financiële uitgaven zijn gekoppeld. In onderstaande tabel zijn de bedragen per jaar terug te vinden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B2512" w:rsidP="00B052E8" w:rsidRDefault="0006651B" w14:paraId="45FCFCD2" w14:textId="663C3CF5">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="075AFCE5" w14:textId="586073D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="7650" w:type="dxa"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="3256"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="7E7151A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="707880DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="632DB2D9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="48A495E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="15CABB6C" w14:textId="2B5C0EB9">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6D17F8BD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="6B330991" w14:textId="5029200E">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4BAE567B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="2002FE9B" w14:textId="033BEAB6">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7A389535" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="2DEE4EC3" w14:textId="08F5ACDE">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="67C0FB00" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="2A504923" w14:textId="1DB63FA8">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="716A2CCD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="65128354" w14:textId="3442174C">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1145B3B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="12450F86" w14:textId="35E7D400">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3A0BC45A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="6919843C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="350AFF9D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="5C559867" w14:textId="5FA56A65">
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="59F4AC20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bijdrage aan ZBO/RWT’s</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="0B7C6425" w14:textId="178401B0">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1A7C1B9F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="5AC49EA1" w14:textId="6F7F844E">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="263C6DFE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="44065FF4" w14:textId="4958ED78">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="77546AD5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="439BE8D6" w14:textId="18249C3C">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7C936B1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="4F40215F" w14:textId="0AF24F0D">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3E80E338" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="6A4D2C3A" w14:textId="5EF6DD65">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7199B149" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="2DA68A6F" w14:textId="4F34A9A3">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="30332479" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="49A616CA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="29D7EC57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="01FCF2B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="1F1B152C" w14:textId="34423E23">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5FF837A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="0CE19FAF" w14:textId="63A07AEF">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="507C3ECA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="46B7BC43" w14:textId="70FBF694">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4981A78B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="11BE3F51" w14:textId="72648E7F">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0E056960" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="4A8FCC42" w14:textId="33D382AA">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="00A82E3E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="099BE4E9" w14:textId="2BBF5E8A">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4F02B400" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="3CA96575" w14:textId="31A6F6EF">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="35C035AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="22189079" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="09580C3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="007B2512" w14:paraId="03C522B2" w14:textId="53C80AB9">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5B928BD0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bijdrage aan medeoverheden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="65071107" w14:textId="725BB6C3">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="200A8BF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9.960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="3CD0BBF0" w14:textId="3550441B">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4FA88807" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9.494</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="2EC6C5A6" w14:textId="2D7A451D">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0F7753B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 16.449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="1A993485" w14:textId="48061F1C">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6FD2EE17" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="0280832C" w14:textId="708910A4">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0A04D00F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="1734F2F2" w14:textId="06F0626C">
-[...18 lines deleted...]
-              <w:t>3.194</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="75AE91E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 63.194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="6558FE16" w14:textId="17402F2F">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="452075E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="4BE24085" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="2B853240" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="11DA5A87" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Regionale Informatie- en Expertisecentra (RIEC’s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="3ADDCBD3" w14:textId="531DEA9D">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="00CFA2C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8.640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="6408BCA5" w14:textId="1C3B6CB6">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="38A41C1C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8.183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="3E39F1EA" w14:textId="6879D2EA">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0AD72F06" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13.409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="50026E08" w14:textId="6D47EA80">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7C33B7BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.530</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="08440273" w14:textId="508B6382">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="671CE790" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="341EAB94" w14:textId="4D13AE70">
-[...18 lines deleted...]
-              <w:t>62.898</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5AEC5CBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 62.898</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="17A91047" w14:textId="33C3C919">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="38AEF8A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 64.873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="0CAF30B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="59586A38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2FE57B19" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitstapprogramma’s prostituees</w:t>
             </w:r>
-            <w:r w:rsidR="00D23700">
+            <w:r w:rsidRPr="00007BEB">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="7C66191F" w14:textId="1FFA79B6">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="11B02A41" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="318FB834" w14:textId="35C54D15">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2E51AD9F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="719A7C47" w14:textId="21940769">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0E7E7479" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="4E9EA461" w14:textId="2DC5C95D">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2446F2EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="37150F5B" w14:textId="5A3D639B">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="50E1D43F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="3DFAE209" w14:textId="0235A59C">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="02985B8B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="5CBE5426" w14:textId="35AAAED3">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="29FC9121" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="46A96CE6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="4B132EFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2FEFBEE9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="1BAFB545" w14:textId="6D3D9828">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1B7BBEF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="3EC9D549" w14:textId="5B294A5B">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="75591CA2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="6008145B" w14:textId="126E6C18">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="76AC6111" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="3101C1CC" w14:textId="4968BCE5">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4E14D0DF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 844</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="2B7487AD" w14:textId="62C34516">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0F9DD30E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.776</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="3085C626" w14:textId="3857C943">
-[...18 lines deleted...]
-              <w:t>296</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="34B683F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="170F7287" w14:textId="5CF4209E">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="58F1B0A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19.553</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="11961E0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="3545CA8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="7B023ABB" w14:textId="16E331D5">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="39FE99D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Subsidies (regelingen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00AE0D2F" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="1F942148" w14:textId="737FBEE9">
-[...18 lines deleted...]
-              <w:t>12.411</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="775FD511" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12.411</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="10CD78B0" w14:textId="259DD38E">
-[...32 lines deleted...]
-              <w:t>205</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="327DEDD4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="359BADE3" w14:textId="1EF8BD8E">
-[...18 lines deleted...]
-              <w:t>15.125</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2419B336" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15.125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00D21D4E" w14:paraId="306AAEEA" w14:textId="7A6169A7">
-[...18 lines deleted...]
-              <w:t>21.396</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="08FCE641" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21.396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00D21D4E" w14:paraId="07C50B7F" w14:textId="203C279E">
-[...18 lines deleted...]
-              <w:t>25.865</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6919F19A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25.865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="2D56BB5D" w14:textId="3ACA8125">
-[...39 lines deleted...]
-              <w:t>126</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="23567E4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24.126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="735EA969" w14:textId="764C0CBB">
-[...18 lines deleted...]
-              <w:t>26.513</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="48385C9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 26.513</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="086E8197" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="2426EB98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5178630E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Centrum voor Criminaliteitspreventie en Veiligheid (CCV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="6E5FCAEA" w14:textId="442F5298">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="127CF624" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.070 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="6BF8522A" w14:textId="34F664B0">
-[...32 lines deleted...]
-              <w:t>139</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5EFB85B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="30750979" w14:textId="5436A8A6">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="72449D22" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.712 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="14F9364F" w14:textId="74DEF315">
-[...32 lines deleted...]
-              <w:t>956</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4D4D0648" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="37A535E3" w14:textId="06288E2E">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1EF6C569" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6.173 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="5811205A" w14:textId="733223BF">
-[...18 lines deleted...]
-              <w:t>5.264</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7C000B08" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.264</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="24130333" w14:textId="579C17DE">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="28B43376" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.712 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="271899B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="44347AE8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0428E2C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Actieprogramma Veilig Ondernemen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="57507866" w14:textId="312FCD3D">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2F9023B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="4527BB6B" w14:textId="7AD5902F">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="47B5F067" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="204DD3F6" w14:textId="748FF7A6">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="29D4749D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="64C940E8" w14:textId="2E9D9AF1">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="568A72AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="17CBFB7F" w14:textId="1708C0A8">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="185DD67A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="077BEA3E" w14:textId="6CE3687A">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="62F9BD51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="37D5FB5B" w14:textId="335B910F">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="21E0B2B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="2CC598FA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="42920FF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2C5BF61E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Platform Veilig Ondernemen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12F82" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="619E92B4" w14:textId="3908A3BC">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5EFD9C96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12F82" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="1B6EFF2D" w14:textId="554F95A3">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="426D0F78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12F82" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="0C401786" w14:textId="66E5DB29">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6CF7346D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12F82" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="11D32FAC" w14:textId="64B6208D">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="62A31E86" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12F82" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="6DD8919A" w14:textId="7CB5C792">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="26D6EE4C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00C12F82" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="2856C306" w14:textId="01C25B94">
-[...18 lines deleted...]
-              <w:t>951</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1E809781" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11.951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00C12F82" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="23847D3F" w14:textId="003DC271">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4640E4B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11.891</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="2F17CD0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="2979E0F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="787AB936" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitstapprogramma’s prostituees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="5A906139" w14:textId="4CCFCBE2">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="172047F4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.924</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="6FEEB45A" w14:textId="6D468E2D">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4C750E84" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="3389C912" w14:textId="32310B55">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="41BAC49B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="47F3926D" w14:textId="0E6D52A7">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3515424E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="66454619" w14:textId="4B82916E">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0B9D7591" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="0A9F1982" w14:textId="7DC32AE6">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="32B3FD3D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="14A23D56" w14:textId="34EE73E1">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3E06E487" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="2F7D8992" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="6364FAAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="43B7457B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Veiligheid Kleine Bedrijven (VKB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="1D3F5926" w14:textId="1BDE8AE9">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="68F167E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="224BC226" w14:textId="33737425">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="102C2286" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="4F640040" w14:textId="5A957AC0">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="08353019" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="4A6A65ED" w14:textId="26F4C369">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7B82D225" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="6ED5044B" w14:textId="754D8577">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="64C4D5F1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="7D12B138" w14:textId="2FFFC86E">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6E506C2B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="5125BAD6" w14:textId="54F7791F">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1E52A3DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="02F3DFD8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="3BDE3A84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="33F18AD3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="1FCBAF18" w14:textId="276EC9C8">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5467A189" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.626</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="6408F466" w14:textId="111518AD">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="26ACD94A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.653</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="4694CE3D" w14:textId="11946939">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5018C186" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.413</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="55B8C430" w14:textId="1A6514F9">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="60C5231F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17.440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="2C4B50F6" w14:textId="7674FADA">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="05E13641" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19.692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="606DB9F1" w14:textId="1F9A6C53">
-[...18 lines deleted...]
-              <w:t>6.911</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2BEB14DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6.911</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="007B2512" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="6C8344D0" w14:textId="2DB53E53">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="748C0D11" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9.910</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="58EE420D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="60FDC7B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="21887EE7" w14:textId="492B8B04">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="57779ED0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Opdrachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00D21D4E" w14:paraId="0C792004" w14:textId="1F4B7306">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="231468A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00D21D4E" w14:paraId="1DCDE07E" w14:textId="0BB3A7DF">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="60FEC4E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00D21D4E" w14:paraId="7E2A0D99" w14:textId="0227A0DF">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="28D39DCB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00D21D4E" w14:paraId="2E589FE4" w14:textId="616708FB">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5959351C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00D21D4E" w14:paraId="18FACAAB" w14:textId="046DF098">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4E574E22" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3.232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="683DB79E" w14:textId="38A89AD8">
-[...18 lines deleted...]
-              <w:t>2.134</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="065D5BD3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="22BA1CC4" w14:textId="67567208">
-[...18 lines deleted...]
-              <w:t>308</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="46986F97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="5284C497" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="1845CAFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...12 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="02E301B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="4DD81DB8" w14:textId="2DD3E0B7">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="59C46061" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="76F8F142" w14:textId="7B2705F7">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5DB23FDB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="474C73E0" w14:textId="557F3564">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1A48A481" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="5B063ECD" w14:textId="1144CB8E">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6FDBAA93" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="19A423EE" w14:textId="4B08901A">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="592BAEB4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3.232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00C12F82" w14:paraId="490312B0" w14:textId="0E1FBED8">
-[...18 lines deleted...]
-              <w:t>2.134</w:t>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7BDA1F68" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00215FFC" w14:paraId="15F0D0BE" w14:textId="0729B90A">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="79F3C7D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="77019C9E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="21645E8A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4888FD96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="48D0A3D9" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4A754DBD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="072A911B" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="11343B3B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="070D610D" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1BD10BAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="2750D198" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3DB972AB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="62856B97" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0E70D1E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="337D629D" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="19316536" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B2512" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="6C3CE3F2" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="17047760" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C3842" w:rsidTr="00AA58BA" w14:paraId="62A9A98C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidTr="00007BEB" w14:paraId="3FE2114B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="228BA49C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="18AD489F" w14:textId="12233C10">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6236AB4B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 22.371</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6656460B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16.699</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="16CA001F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 32.074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5E735CDB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 49.942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0ABE3539" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 62.150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3E0C8241" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>49.942</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 89.454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A0548D" w:rsidR="00A0548D" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="1C039F51" w14:textId="3E759AA3">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="00EDDA73" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...77 lines deleted...]
-              <w:t>111.247</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 111.247</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00A0548D" w:rsidR="00DB5F85" w:rsidP="00DB5F85" w:rsidRDefault="00A0548D" w14:paraId="776BFCD5" w14:textId="33F13358">
-[...63 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5EBE47D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 1. Budgettaire gevolgen van beleidsartikel 33.2 (bedragen x €1.000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="63BC5CD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D90E33" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="44D696A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Inzichtbehoefte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="775EBAE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Periodieke rapportage moet primair inzicht geven in de doeltreffendheid en doelmatigheid van het gevoerde beleid. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231914842" w:id="2"/>
-      <w:r>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doeltreffendheid betreft: (1) de mate waarin de lokale veiligheid en het veiligheidsgevoel aantoonbaar is toegenomen, en (2) de mate waarin overlast en criminaliteit zijn afgenomen dankzij het gevoerde beleid </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...39 lines deleted...]
-      <w:r w:rsidR="00812234">
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en (3) in hoeverre de integrale en preventieve aanpak via onder andere de RIECs en het LIEC, de PVO’s, de CCV-instrumenten en de bestuurlijke netwerken werkt zoals beoogd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00D00D64">
-[...58 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doelmatigheid vraagt om zicht op de kosteneffectiviteit van de ingezette netwerken en instrumenten: welke onderdelen leveren de meeste veiligheidswinst per euro op en waar zijn eenvoudiger of goedkopere alternatieven mogelijk?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0834B371" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="68D4BE34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder is inzicht nodig in de samenhang en governance van de instrumentenmix, de rolzuiverheid tussen Rijk, gemeenten en private partners en de werking van overleg- en besluitvormingsstructuren. De uitvoerbaarheid en naleving zijn randvoorwaardelijk: hoe worden bijvoorbeeld de administratieve lasten en capaciteitsvraag ervaren en zijn de wettelijke instrumenten voor burgemeesters uitvoerbaar en handhaafbaar? De rapportage dient tevens onbedoelde effecten (zoals verplaatsing van overlast of criminaliteit en effecten op het ondernemersklimaat) en eventuele risico’s te signaleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4491CE05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="28997CB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot vraagt de lerende cyclus om indicatoren en nulmetingen voor lokale veiligheid, overlast, en criminaliteit en een plausibele koppeling van output aan outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="3DC658F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D90E33" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="23517B34" w14:textId="5C6585AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>3. Onderzoeksvragen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000436B0" w:rsidR="00C35745" w:rsidP="00A44FCA" w:rsidRDefault="00C35745" w14:paraId="6A4CD6D0" w14:textId="3C2679C7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="07F038C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00F37867" w:rsidP="003C2BB8" w:rsidRDefault="00F37867" w14:paraId="64E09BAB" w14:textId="627F7451">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De hoofd- en deelvragen zullen de volgende elementen bevatten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="25BE2D2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0BD77110" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wat is de aangescherpte beleidstheorie achter het beleid van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F37867">
-        <w:rPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veiligheid en Lokaal Bestuur</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in de periode 2020-2026?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37867" w:rsidP="003C2BB8" w:rsidRDefault="00F37867" w14:paraId="66470C99" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="63192D41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00F37867" w:rsidP="003C2BB8" w:rsidRDefault="00F37867" w14:paraId="46AAB00E" w14:textId="711FCF0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="57EA0A87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Welke ontwikkelingen binnen het beleid voor </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veiligheid en Lokaal Bestuur</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="474914D6" w14:textId="77777777">
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben plaatsgevonden in de periode 2020-2026, en wat was de aanleiding voor deze ontwikkelingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="48A2B6CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="4B4DA16A" w14:textId="1F1685D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="254BEDE8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00B02603" w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="7C3632AD" w14:textId="77777777">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In welke mate heeft het beleid van veiligheid en lokaal bestuur gedurende de periode 2020-2026 aantoonbaar bijgedragen aan de afname van overlast en criminaliteit en het verhogen van de lokale veiligheid en veiligheidsbeleving van inwoners en ondernemers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6CF2946D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="31350DD0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B02603">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In welke mate is een afname van overlast en criminaliteit bereikt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="46430884" w14:textId="77777777">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5B5FB3E9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B02603">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In welke mate is een verhoging van de veiligheidsbeleving bereikt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B02603" w:rsidR="00E37428" w:rsidP="003C2BB8" w:rsidRDefault="00E37428" w14:paraId="295DFF19" w14:textId="7B412853">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0185D933" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In welke mate is een verhoging van de lokale veiligheid bereikt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="14AA7890" w14:textId="416F5003">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="06EA2E0E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00E4334C" w:rsidP="003C2BB8" w:rsidRDefault="00E4334C" w14:paraId="23F8ED1F" w14:textId="5114352F">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In welke mate heeft het gevoerde beleid op het gebied van het weerbaar maken van publieke en private lokale partners tegen overlast en criminaliteit bijgedragen aan de waargenomen veranderingen onder sub a, b en c?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="60F58F39" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00B02603" w:rsidR="00E4334C" w:rsidP="003C2BB8" w:rsidRDefault="00E4334C" w14:paraId="5805711F" w14:textId="631C3656">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In welke mate kan worden vastgesteld dat de integrale en preventieve aanpak heeft bijgedragen aan de waargenomen veranderingen onder sub a, b en c?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="478475A1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00B02603" w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="6ADFE029" w14:textId="214B0839">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In welke mate draagt de huidige governance en samenwerking tussen JenV, lokaal bestuur, ketenpartners en ondernemers bij aan de waargenomen veranderingen onder sub a, b en c?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3FA183A5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...29 lines deleted...]
-    <w:p w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="4B2872A8" w14:textId="497A6B75">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In welke mate heeft het gevoerde beleid op het gebied van de (wettelijke) toerusting van burgemeesters ten aanzien van de vervulling van de openbare orde taak bijgedragen aan de waargenomen veranderingen onder sub a, b en c?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="324428D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7BDF4FB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B02603">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op welke wijze kan 20% bespaard worden op de budgettaire grondslag, met een zo groot mogelijke doeltreffendheid en doelmatigheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B02603" w:rsidR="003C2BB8" w:rsidP="003C2BB8" w:rsidRDefault="003C2BB8" w14:paraId="22E38EFF" w14:textId="77777777">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="41010AC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B02603" w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="69C37FEE" w14:textId="190A4FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="60062C4F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B02603" w:rsidP="003C2BB8" w:rsidRDefault="00B02603" w14:paraId="0C0FB2B1" w14:textId="561A4935">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoe verhouden de kosten zich tot de bereikte uitkomsten per hoofdonderdeel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="67DEB441" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w:rsidR="00112CAF" w:rsidP="003C2BB8" w:rsidRDefault="00112CAF" w14:paraId="71CCE8DE" w14:textId="5392A46F">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welke onderdelen zijn relatief gezien het meest en minst doelmatig?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="65B60E7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="55C4AF2E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wat zijn mogelijkheden voor verbetering, om het beleid op het terrein van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB08BF">
-        <w:rPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veiligheid en Lokaal Bestuur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00112CAF">
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> doeltreffender en doelmatiger vorm te geven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00112CAF" w:rsidR="00BF1289" w:rsidP="00BF1289" w:rsidRDefault="00BF1289" w14:paraId="7FEDFCEA" w14:textId="77777777">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7581585E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00462225" w:rsidR="00112CAF" w:rsidP="003C2BB8" w:rsidRDefault="00112CAF" w14:paraId="5D0E77CC" w14:textId="69FEAA11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="7E27F41F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00112CAF" w:rsidR="00112CAF" w:rsidP="003C2BB8" w:rsidRDefault="00E87C7A" w14:paraId="0F16A8C0" w14:textId="5A60986C">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In hoeverre is verbetering mogelijk voor eventuele knelpunten ten aanzien van de uitvoering van het beleid (zoals administratieve lasten en capaciteitsvraagstukken)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5DCD51B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00E87C7A" w:rsidP="003C2BB8" w:rsidRDefault="00112CAF" w14:paraId="094FA492" w14:textId="4947B80E">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In hoeverre sluiten instrumenten en ketenpartners voldoende op elkaar aan? Welke eventuele mogelijkheden tot verbetering zijn er?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="28C45DC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00112CAF" w:rsidP="003C2BB8" w:rsidRDefault="00112CAF" w14:paraId="0CC5F60C" w14:textId="77777777">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In hoeverre is er sprake van onbedoelde positieve of negatieve neveneffecten van het gevoerde beleid? Op welke wijze kunnen de negatieve neveneffecten binnen de eigen beleidsverantwoordelijkheid voorkomen of verminderd worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="104D7627" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00112CAF">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welke indicatoren en nulmetingen zijn geschikt voor periodieke sturing?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B02603" w:rsidR="00112CAF" w:rsidP="003C2BB8" w:rsidRDefault="00CC2BEE" w14:paraId="4AAD90B1" w14:textId="0D0F47B9">
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="06BA8320" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In welke mate is opvolging gegeven aan de aanbevelingen uit de vorige beleidsdoorlichting?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="002C2BA0" w:rsidR="002C2BA0" w:rsidP="00C452CC" w:rsidRDefault="00E70D76" w14:paraId="2CC9A7DD" w14:textId="320ABAD0">
-[...41 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="1B293340" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D90E33" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3C4504A5" w14:textId="12F9FB45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Onderzoeksaanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="3ECFF340" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderdeel van de opdracht is het verder aanscherpen en aanvullen van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>beleidstheorie</w:t>
       </w:r>
-      <w:r w:rsidR="0005376B">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor het thema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veiligheid en Lokaal Bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4AB3B8C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="6BC3FADC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek richt zich vooral op een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>synthese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de beschikbare monitoren, evaluaties en andere relevante onderzoeken met betrekking tot het beleidsthema die betrekking hebben op de periode 2020-2026. In de nadere uitwerking van het onderzoek wordt met de onderzoekers nog gekeken of eerder onderzoek voldoende aanknopingspunten biedt om de bevindingen samen te vatten en overkoepelende conclusies over de doeltreffendheid en doelmatigheid van het beleid te trekken. Daarbij worden de methode en concrete beleidsdoelen voorgelegd aan de onderzoekers om zo de beleidstheorie (instrumenten en doelen) en onderzoeksaanpak verder aan te scherpen. Hierbij wordt ook aandacht besteed aan het operationaliseren van doelstellingen, zodat beleidseffecten waar mogelijk meetbaar worden gemaakt. De Periodieke rapportage zal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>concrete aanknopingspunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opleveren voor eventuele verbetering van beleid en geeft aan waar er nog witte vlekken bestaan voor volgende evaluaties. Onderdeel van het onderzoek is daarnaast het uitwerken van één of meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>besparingsvarianten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die op doelmatige wijze leiden tot een besparing van 20% op de budgettaire grondslag van het beleidsthema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="587BCAF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="20259E07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...128 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitvoering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5E2C2C89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek zal worden uitgevoerd met inachtneming van de kwaliteitseisen conform artikel 4, vijfde lid, van de Regeling Periodiek Evaluatieonderzoek (RPE). De uitvoering van het onderzoek wordt extern uitbesteed. De beleidsdirectie draagt zorg voor de begeleiding. Het is belangrijk dat het departement goed betrokken blijft en er voldoende (tussentijdse) lessen kunnen worden getrokken uit de voortgang en de bevindingen van het onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5FB5743C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4F391449" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoeksmateriaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F3412" w:rsidP="00FA1C6B" w:rsidRDefault="003F3412" w14:paraId="7A57E5C5" w14:textId="0B801DEA">
-[...257 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5BCC2356" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In een bijlage bij deze Kamerbrief is een voorlopig overzicht opgenomen van lopende en afgeronde onderzoeken die de bouwstenen zullen vormen voor de Periodieke rapportage. Deze lijst zal worden aangevuld met overige relevante (externe) onderzoeken die voor de rapportage worden gebruikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="41748CE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D90E33" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="2F4D907F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Borging kwaliteit en onafhankelijkheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="4DAD1C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de voorbereiding en uitvoering van het onderzoek wordt een onafhankelijk deskundige betrokken. Deze deskundige zal worden gevraagd om na afronding van de Periodieke rapportage de kwaliteit en validiteit van het onderzoek te beoordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="051E9B21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="0231FDFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast zal er een begeleidingscommissie worden ingesteld die toeziet op de voortgang van het onderzoek en de methodologische kwaliteit van de analyses. De commissie zal worden geleid door een onafhankelijke voorzitter. In de commissie nemen naast de onafhankelijk deskundige, ambtelijke vertegenwoordigers deel van het ministerie van JenV (zowel de beleidsdirectie Veiligheid en Bestuur als de directie Financieel-Economische Zaken) en Financiën (Inspectie der Rijksfinanciën) en een vertegenwoordiger vanuit het lokaal bestuur. Daarnaast zullen waar nodig aanvullende deskundigen vanuit de wetenschap en de praktijk worden betrokken bij het onderzoeksproces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00007BEB" w:rsidP="00007BEB" w:rsidRDefault="00007BEB" w14:paraId="134273D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D90E33" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="52E95A7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="5D40E16C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik streef ernaar dat begin 2027 kan worden gestart met de onderzoeksfase en het opstellen van de Periodieke rapportage. Uiterlijk voor het eind van dat jaar zal de Periodieke rapportage samen met een kabinetsreactie en het oordeel van de onafhankelijk deskundige aan uw Kamer worden aangeboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1D14DAAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="1E30D8BA" w14:textId="16444391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB" w:rsidR="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00F624B4" w:rsidP="00007BEB" w:rsidRDefault="00F624B4" w14:paraId="02E7A2AC" w14:textId="623DA4A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA3585" w:rsidP="00CA3585" w:rsidRDefault="00CA3585" w14:paraId="7B187456" w14:textId="6525C3A6"/>
-[...4 lines deleted...]
-      <w:pgMar w:top="3119" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00007BEB" w:rsidR="00932411" w:rsidP="00007BEB" w:rsidRDefault="00932411" w14:paraId="0B584AE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00007BEB" w:rsidR="00932411" w:rsidSect="00037125">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C53CC38" w14:textId="77777777" w:rsidR="001C1648" w:rsidRDefault="001C1648">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D86C72E" w14:textId="77777777" w:rsidR="00CD4E85" w:rsidRDefault="00CD4E85" w:rsidP="00F624B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B438DC5" w14:textId="77777777" w:rsidR="001C1648" w:rsidRDefault="001C1648">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A7E1E08" w14:textId="77777777" w:rsidR="00CD4E85" w:rsidRDefault="00CD4E85" w:rsidP="00F624B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E75699B" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00F624B4" w:rsidRDefault="00F624B4" w:rsidP="00F624B4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50E30399" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00F624B4" w:rsidRDefault="00F624B4" w:rsidP="00F624B4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DCF4B3A" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00F624B4" w:rsidRDefault="00F624B4" w:rsidP="00F624B4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01CD0EAD" w14:textId="77777777" w:rsidR="001C1648" w:rsidRDefault="001C1648">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18186BA3" w14:textId="77777777" w:rsidR="00CD4E85" w:rsidRDefault="00CD4E85" w:rsidP="00F624B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7096BE16" w14:textId="77777777" w:rsidR="001C1648" w:rsidRDefault="001C1648">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="40F6A1D4" w14:textId="77777777" w:rsidR="00CD4E85" w:rsidRDefault="00CD4E85" w:rsidP="00F624B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="29458DF9" w14:textId="77777777" w:rsidR="006975F4" w:rsidRPr="006975F4" w:rsidRDefault="006975F4" w:rsidP="006975F4">
+    <w:p w14:paraId="056B7296" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00007BEB" w:rsidRDefault="00F624B4" w:rsidP="00007BEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006975F4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006975F4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006975F4">
-        <w:rPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="006975F4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021/22, 33199, nr. 48.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5DE6DE75" w14:textId="09CBBCD1" w:rsidR="006975F4" w:rsidRPr="00EA2977" w:rsidRDefault="006975F4" w:rsidP="00EA2977">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006975F4">
+    <w:p w14:paraId="06178564" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00007BEB" w:rsidRDefault="00F624B4" w:rsidP="00007BEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00EA2977">
-[...70 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De vorige beleidsdoorlichting had betrekking op het volledige begrotingsartikel 33. Vanwege de inhoudelijke samenhang is er gekozen voor een rapportage specifiek gericht op het beleidsthema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Veiligheid en Lokaal Bestuur</w:t>
       </w:r>
-      <w:r w:rsidR="008144FD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2975B4D4" w14:textId="77777777" w:rsidR="007F1D12" w:rsidRPr="00147EB3" w:rsidRDefault="007F1D12" w:rsidP="007F1D12">
+    <w:p w14:paraId="4F64F6D6" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00007BEB" w:rsidRDefault="00F624B4" w:rsidP="00007BEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00147EB3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00147EB3">
-[...99 lines deleted...]
-        <w:t>urgemeestersbevoegdheden.</w:t>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gelet op de overlap tussen de twee eerdere subthema’s bestuurlijke aanpak en burgemeestersbevoegdheden, zijn deze samengevoegd tot één subthema onder de voorlopige noemer burgemeestersbevoegdheden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="60940D22" w14:textId="6AF2CC8A" w:rsidR="00B17851" w:rsidRDefault="00B17851" w:rsidP="00B17851">
+    <w:p w14:paraId="6F5E61B5" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00007BEB" w:rsidRDefault="00F624B4" w:rsidP="00007BEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00147EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00147EB3">
-[...25 lines deleted...]
-        <w:t>2026 zijn nog niet vastgesteld en betreffen dus begrote uitgaven.</w:t>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De bedragen voor 2026 zijn nog niet vastgesteld en betreffen dus begrote uitgaven.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="17F21280" w14:textId="3107DE65" w:rsidR="00D23700" w:rsidRPr="005B486E" w:rsidRDefault="00D23700">
+    <w:p w14:paraId="12D74129" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00007BEB" w:rsidRDefault="00F624B4" w:rsidP="00007BEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005B486E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B486E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk237271052"/>
-      <w:r w:rsidR="005E7EA5">
-[...53 lines deleted...]
-        <w:t>uitgekeerd.</w:t>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met ingang van 2021 worden de gelden voor de uitstapprogramma’s structureel gefinancierd en door middel van een decentralisatie-uitkering uit het gemeentefonds aan de aangewezen gemeenten uitgekeerd.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="59535B20" w14:textId="74DFC0C8" w:rsidR="00812234" w:rsidRPr="008A7DD6" w:rsidRDefault="00812234">
+    <w:p w14:paraId="66EB84A7" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00007BEB" w:rsidRDefault="00F624B4" w:rsidP="00007BEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D23700">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D23700">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00007BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een beknopte toelichting van de beoogde beleidsdoelen is opgenomen in bijlage 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="288BA930" w14:textId="6F9FAB8E" w:rsidR="00995A1B" w:rsidRDefault="00145794">
-[...511 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5C43B29A" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00F624B4" w:rsidRDefault="00F624B4" w:rsidP="00F624B4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5296629C" w14:textId="3A78AA49" w:rsidR="00995A1B" w:rsidRDefault="002D4066">
+  <w:p w14:paraId="0A57D942" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00F624B4" w:rsidRDefault="00F624B4" w:rsidP="00F624B4">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1410 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="206817E8" w14:textId="77777777" w:rsidR="00F624B4" w:rsidRPr="00F624B4" w:rsidRDefault="00F624B4" w:rsidP="00F624B4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="CFAB488C"/>
-[...204 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F864E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C04513E"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8160,1100 +5836,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...1048 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8177B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A1A7E7A"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9295,164 +5922,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6164158C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDA0697C"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9521,51 +6035,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630A4130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD846DEC"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9607,428 +6121,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...376 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="777170D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDA0697C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10097,943 +6234,170 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...202 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="1" w16cid:durableId="2008481840">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="705644943">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1774327808">
+  <w:num w:numId="2" w16cid:durableId="1126696359">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="236213115">
-[...44 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1126696359">
+  <w:num w:numId="3" w16cid:durableId="1523975749">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="576020925">
-[...35 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="2049835704">
+  <w:num w:numId="4" w16cid:durableId="1292593285">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="517932613">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="5" w16cid:durableId="1897354072">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00995A1B"/>
-[...492 lines deleted...]
-    <w:rsid w:val="00FE7DD9"/>
+    <w:rsidRoot w:val="00F624B4"/>
+    <w:rsid w:val="00007BEB"/>
+    <w:rsid w:val="00037125"/>
+    <w:rsid w:val="00045515"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002E521D"/>
+    <w:rsid w:val="006143A8"/>
+    <w:rsid w:val="00780A09"/>
+    <w:rsid w:val="008B768E"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00BB3E37"/>
+    <w:rsid w:val="00CD4E85"/>
+    <w:rsid w:val="00D90E33"/>
+    <w:rsid w:val="00F6246E"/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
+    <w:rsid w:val="00FD460D"/>
+    <w:rsid w:val="00FE76E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3EA3C491"/>
+  <w14:docId w14:val="14DF1CC3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{10FAD6D1-7220-4CA3-AC61-22D3A0D78712}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11042,77 +6406,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11137,75 +6501,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11240,55 +6604,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -11360,1072 +6724,708 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F624B4"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapuntniveau1">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F624B4"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...239 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...37 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...27 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F624B4"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F624B4"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...80 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00F624B4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F624B4"/>
     <w:rPr>
-      <w:sz w:val="9"/>
-      <w:szCs w:val="9"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F624B4"/>
     <w:rPr>
-      <w:sz w:val="27"/>
-      <w:szCs w:val="27"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009734E5"/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009734E5"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F624B4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009734E5"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F624B4"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...127 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F624B4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...157 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12699,55 +7699,87 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10731</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1980</ap:Words>
+  <ap:Characters>10895</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>89</ap:Lines>
+  <ap:Lines>90</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12657</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12850</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>