--- v0 (2026-09-10)
+++ v1 (2026-11-02)
@@ -1,3000 +1,1132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0000215E" w:rsidP="002424E3" w:rsidRDefault="00DC025E" w14:paraId="319FBAFF" w14:textId="632C285C">
+    <w:p w:rsidR="0046043A" w:rsidP="0046043A" w:rsidRDefault="0046043A" w14:paraId="0D05C067" w14:textId="7738CD4F">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:t>G</w:t>
-[...2 lines deleted...]
-        <w:t>eachte voorzitter,</w:t>
+        <w:t>AH 3023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001741E7" w:rsidP="002424E3" w:rsidRDefault="001741E7" w14:paraId="025BFD76" w14:textId="77777777">
+    <w:p w:rsidR="0046043A" w:rsidP="0046043A" w:rsidRDefault="0046043A" w14:paraId="1EF1396E" w14:textId="532234A4">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z16988</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0046043A" w:rsidP="0046043A" w:rsidRDefault="0046043A" w14:paraId="5EF6DE5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F96266" w:rsidR="001741E7" w:rsidP="002424E3" w:rsidRDefault="001741E7" w14:paraId="7CC3D6E2" w14:textId="18B65AC5">
+    <w:p w:rsidR="0046043A" w:rsidP="0046043A" w:rsidRDefault="0046043A" w14:paraId="5A9AAB17" w14:textId="41581E83">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="0046043A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister-president Jetten (Algemene Zaken) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10 september 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F96266" w:rsidR="00F96266" w:rsidP="002424E3" w:rsidRDefault="00F96266" w14:paraId="57D58AB9" w14:textId="77777777">
+    <w:p w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="59E81AAA" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F96266" w:rsidR="00AD7A2F" w:rsidP="002424E3" w:rsidRDefault="00AD7A2F" w14:paraId="3637BCFD" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="5C6BE45F" w14:textId="30B2E42B">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Herinnert u zich nog dat u op 12 augustus 2026 een bezoek heeft gebracht aan Shell bij de Rotterdamse haven en daarbij ook een rood pak aan heeft getrokken met het logo van Shell?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F96266" w:rsidR="00AD7A2F" w:rsidP="002424E3" w:rsidRDefault="00E00AC0" w14:paraId="135A1153" w14:textId="77777777">
+    <w:p w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="3224E5DB" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9188E">
-[...3 lines deleted...]
-        <w:t>DE MINISTER-PRESIDENT,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Bent u ervan op de hoogte dat Shell in augustus 2026 een overeenkomst heeft gesloten om zijn volledige Europese portefeuille van duurzame energieprojecten op land aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TotalEnergies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> te verkopen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A9188E" w:rsidR="00A9188E" w:rsidP="008D5405" w:rsidRDefault="00E00AC0" w14:paraId="015767B6" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="4C92D820" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9188E">
-[...189 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005D56BA">
         <w:t xml:space="preserve">Het kabinet heeft kennisgenomen van berichten over een mogelijke verkoop van Shells Europese duurzame energieprojecten aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D56BA">
         <w:t>TotalEnergies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D56BA">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DC025E">
-[...27 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 3:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Deelt u de mening dat het terugtrekken van Shell uit Europese hernieuwbare energieprojecten moeilijk te rijmen is met de voorstelling van Shell als een geloofwaardige partner in de energietransitie? Zo nee, waarom niet?</w:t>
       </w:r>
-      <w:r w:rsidR="00DC025E">
-[...27 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6A01">
         <w:t xml:space="preserve">edrijven nemen commerciële besluiten op basis van hun eigen strategie en marktomstandigheden. Het kabinet vindt het belangrijk dat bedrijven transparant zijn over hun plannen en de gevolgen daarvan voor de energietransitie. Indien de verkoop van projecten leidt tot vertragingen of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B12604">
-        <w:t xml:space="preserve">afname van investeringen in Nederland, zal het kabinet dit met Shell bespreken. </w:t>
-[...16 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">afname van investeringen in Nederland, zal het kabinet dit met Shell bespreken. Daarnaast zal ook Shell haar bestaande portfolio moeten verduurzamen om te voldoen aan de Parijs- en Europese klimaatdoelstellingen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B12604">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 4</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B12604" w:rsidR="00DC025E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12604">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12604">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B12604">
         <w:t>Kunt u precies aangeven welke concrete klimaatprestaties van Shell tijdens het bezoek zijn besproken? Wat is daarbij concreet besproken over de verkoop van de Europese duurzame energieportefeuille, de investeringen van Shell in nieuwe olie- en gaswinning, de klimaatdoelen en emissiereducties van Shell en de fossiele infrastructuur die Shell nog decennia wil blijven exploiteren?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B12604" w:rsidR="00DC025E">
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B12604">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B12604" w:rsidR="00DC025E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12604">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12604">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B12604">
         <w:t xml:space="preserve">Het werkbezoek aan de Rotterdamse Haven op 12 augustus 2026 bestond uit meerdere onderdelen: een bezoek aan de APM Terminals op de Maasvlakte II, een gesprek met een aantal bedrijven bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B12604">
         <w:t>Portlantis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B12604">
         <w:t xml:space="preserve"> en een bezoek aan </w:t>
       </w:r>
       <w:r w:rsidRPr="00B12604">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Holland </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B12604">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hydrogen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B12604">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B12604">
         <w:t xml:space="preserve"> (HHI). Dit project voor groene waterstof levert een concrete bijdrage aan de klimaatdoelstellingen. HHI krijgt een elektrolysecapaciteit van 200 MW</w:t>
       </w:r>
-      <w:r w:rsidR="00321955">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B12604">
         <w:t xml:space="preserve">en zal naar verwachting ongeveer 60 ton hernieuwbare waterstof per dag produceren. </w:t>
       </w:r>
-      <w:r w:rsidR="00321955">
+      <w:r>
         <w:t xml:space="preserve">Hiermee </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B12604" w:rsidR="00321955">
+      <w:r w:rsidRPr="00B12604">
         <w:t xml:space="preserve">wordt </w:t>
       </w:r>
-      <w:r w:rsidR="00321955">
+      <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B12604" w:rsidR="00321955">
-[...2 lines deleted...]
-      <w:r w:rsidR="00321955">
+      <w:r w:rsidRPr="00B12604">
+        <w:t xml:space="preserve">t.z.t. één van de grootste groene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12604">
+        <w:lastRenderedPageBreak/>
+        <w:t>waterstoffabrieken ter wereld</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B12604" w:rsidR="00321955">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B12604">
-        <w:t xml:space="preserve">De installatie wordt gevoed met hernieuwbare elektriciteit, onder meer afkomstig van het </w:t>
+        <w:t xml:space="preserve"> De installatie wordt gevoed met hernieuwbare elektriciteit, onder meer afkomstig van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B12604">
         <w:t>offshorewindpark</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B12604">
         <w:t xml:space="preserve"> Hollandse Kust Noord. Tijdens mijn</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bezoek aan HHI is gesproken over de energietransitie in brede zin en de opgave en uitdagingen die Shell, maar ook andere bedrijven, daarin zien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6C80">
         <w:t>Over de verkoop van Shells Europese duurzame energieportefeuille is geen concrete informatie gedeeld.</w:t>
       </w:r>
-      <w:r w:rsidR="00DC025E">
-[...27 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 5:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Vindt u het verantwoord om Shell als een van de grootste aanjagers van de klimaat- en biodiversiteitscrisis publiekelijk legitimiteit te verschaffen met uw bezoek en door uzelf in een Shellpak te hijsen, juist nu het bedrijf zijn activiteiten op het gebied van hernieuwbare energie afbouwt en zijn kernactiviteiten in fossiele brandstoffen voortzet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC025E" w:rsidR="00EB4555" w:rsidP="00EB4555" w:rsidRDefault="00EB4555" w14:paraId="0C97F496" w14:textId="2112522E">
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="387A2E19" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BA6C80">
         <w:t xml:space="preserve">Het kabinet begrijpt de zorgen over de impact van fossiele brandstoffen op klimaat en biodiversiteit. </w:t>
       </w:r>
       <w:r>
         <w:t>Het is</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6C80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">juist daarom ook </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6C80">
         <w:t xml:space="preserve">van belang dat het kabinet in gesprek </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is en </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6C80">
         <w:t xml:space="preserve">blijft met alle partijen die een rol spelen in de transitie, </w:t>
       </w:r>
       <w:r>
         <w:t>waaronder</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6C80">
         <w:t xml:space="preserve"> bedrijven die zowel in fossiele als hernieuwbare energie actief zijn. Shell is daar een voorbeeld van.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Daarbij was het project wat werd bezocht, zoals in het antwoord op de vorige vraag is aangegeven, een belangrijk project in de energietransitie in Nederland en de bredere ontwikkeling van de waterstofmarkt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6C80">
         <w:t>Het dragen van beschermende kleding was een praktische veiligheidseis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC025E" w:rsidR="00EB4555" w:rsidP="00EB4555" w:rsidRDefault="00EB4555" w14:paraId="370CC786" w14:textId="0AA9C6FC">
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="42475331" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 6</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+        <w:t>Vraag 6:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Vindt u het premierwaardig dat u rondloopt met het Shell-logo en Shell prijst, terwijl het bedrijf bekend staat als een van de grootste aanjagers van de klimaat- en biodiversiteitcrisis en haar bijdrage aan ernstige aantasting van de leefomgeving van mensen en dieren (o.a. in Nigeria)? Zo ja, waarom beloont u fossiel bedrijf dat zich zo heeft misdragen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC025E" w:rsidR="00EB4555" w:rsidP="00EB4555" w:rsidRDefault="00EB4555" w14:paraId="065D6BF1" w14:textId="64841B56">
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="454F5E09" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00864045">
         <w:t>Het bezoek aan Shells waterstofproject was gericht op het bespreken van concrete stappen in de Nederlandse energietransitie.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ik zie een dergelijk werkbezoek dan ook niet als beloning. </w:t>
       </w:r>
       <w:r w:rsidRPr="00864045">
         <w:t>Het kabinet blijft Shell aanspreken op haar verantwoordelijkheid om fossiele activiteiten af te bouwen en versneld te investeren in duurzame oplossingen, in lijn met onze klimaatdoelstellingen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC025E">
-[...27 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 7:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Kunt u zich verplaatsen in al die Nederlanders die u hebben leren kennen als voorvechter voor het klimaat, als klimaatdrammer, en nu verbijsterd zijn dat u doodleuk in een Shell-overall op bezoek gaat bij Shell, een van de grootste vervuilers ter wereld, nota bene vlak nadat Shell naar buiten had gebracht zich terug te trekken uit windenergie?</w:t>
       </w:r>
-      <w:r w:rsidR="00DC025E">
-[...27 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 8:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Wat denkt u dat het doet met het vertrouwen van deze mensen in de politiek als zij zien dat hun premier na de verkiezingen een totaal ander standpunt inneemt dan voor de verkiezingen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC025E" w:rsidR="00EB4555" w:rsidP="00EB4555" w:rsidRDefault="00EB4555" w14:paraId="0B463A28" w14:textId="136963EB">
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="10D753F1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord op vraag 7 en 8</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Mijn werkbezoek aan HHI heeft niet geleid tot een ander standpunt met betrekking tot de energietransitie. Zoals afgesproken in het Coalitieakkoord is het kabinet met volle kracht aan het werk om de klimaatdoelen te halen. We gaan vol door met de implementatie en realisatie van maatregelen die reeds zijn afgesproken, lossen knelpunten in de uitvoering op en versnellen doorbraken waar mogelijk. Door in te zetten op lange termijnbeleid en een slimme Europese aanpak doen we alles wat nodig is om de klimaatdoelen voor 2040 en 2050 te halen. Deze boodschap heb ik ook uitgestraald tijdens het werkbezoek. Het kabinet blijft bedrijven aanspreken op hun verantwoordelijkheid en blijft ook in gesprek om samen verdere stappen te kunnen zetten waar het gaat om het oplossen van knelpunten om de benodigde investeringen te kunnen doen.  </w:t>
+        <w:t>Antwoord op vraag 7 en 8:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mijn werkbezoek aan HHI heeft niet geleid tot een ander standpunt met betrekking tot de energietransitie. Zoals afgesproken in het Coalitieakkoord is het kabinet met volle kracht aan het werk om de klimaatdoelen te halen. We gaan vol door met de implementatie en realisatie van maatregelen die reeds zijn afgesproken, lossen knelpunten in de uitvoering op en versnellen doorbraken waar mogelijk. Door in te zetten op lange termijnbeleid en een slimme Europese </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aanpak doen we alles wat nodig is om de klimaatdoelen voor 2040 en 2050 te halen. Deze boodschap heb ik ook uitgestraald tijdens het werkbezoek. Het kabinet blijft bedrijven aanspreken op hun verantwoordelijkheid en blijft ook in gesprek om samen verdere stappen te kunnen zetten waar het gaat om het oplossen van knelpunten om de benodigde investeringen te kunnen doen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC025E" w:rsidR="00EB4555" w:rsidP="00EB4555" w:rsidRDefault="00EB4555" w14:paraId="043D4F50" w14:textId="1E34232F">
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="2FBC01C5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 9</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+        <w:t>Vraag 9:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Welk signaal denkt u dat uw afgeeft met uw draai sinds de verkiezingen ten gunste van de rijke vervuiler Shell, juist in een tijd waarin het Sociaal Cultureel Planbureau rapporteert dat mensen uw klimaatbeleid als onrechtvaardig ervaren o.a. doordat vervuilers als Shell te veel worden ontzien ten koste van gewone burgers?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4555" w:rsidP="00EB4555" w:rsidRDefault="00EB4555" w14:paraId="70A39F7B" w14:textId="2C0FB29A">
+    <w:p w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="5A9CA567" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00DC025E">
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00812D61">
         <w:t xml:space="preserve">Het kabinet begrijpt de zorgen over de perceptie van rechtvaardigheid in het klimaatbeleid, zoals gerapporteerd door het SCP. De energietransitie moet voor iedereen eerlijk en betaalbaar zijn. Het bezoek aan </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de Rotterdamse Haven en specifiek aan HH1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00812D61">
-        <w:t xml:space="preserve">was gericht op concrete projecten voor de Nederlandse energietransitie, zoals groene waterstof. Tegelijkertijd blijft het kabinet bedrijven </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00812D61">
+        <w:t>was gericht op concrete projecten voor de Nederlandse energietransitie, zoals groene waterstof. Tegelijkertijd blijft het kabinet bedrijven aanspreken op hun verantwoordelijkheid. De dialoog met bedrijven als Shell is hierbij geen vrijbrief, maar een middel om de transitie te versnellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="46823B28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 10:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Welke criteria en afwegingen hanteert het kabinet bij het plannen van werkbezoeken en om te bepalen of een fossiel bedrijf een geloofwaardige gesprekspartner is over beleid?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 11:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Hoe is de keuze gemaakt om u als premier van Nederland Shell te laten bezoeken en u een pak aan te laten trekken met het Shell–logo, terwijl het bedrijf bekendstaat als een van de grootste aanjagers van de klimaat- en biodiversiteitcrisis en bijdragen aan ernstige aantasting van de leefomgeving van mensen en dieren (o.a. in Nigeria)?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord op vraag 10 en 11:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Als minister-president krijg ik veel verzoeken tot kennismakingen en werkbezoeken. Elk verzoek vraagt een eigen, individuele afweging en is maatwerk. Afspraken worden vooraf afgestemd en voorbereid met het relevante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vakministerie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Het werkbezoek op 12 augustus 2026 betrof een breder werkbezoek aan de Rotterdamse Haven, waarbij een van de onderdelen een bezoek aan HHI was in het kader van de energietransitie. Dit was mijn eerste werkbezoek aan de Rotterdamse Haven in mijn functie als minister-president. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 12:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Bent u bereid om deze criteria te heroverwegen, zodat u als minister-president niet langer bijdraagt aan legitimering van de fossiele industrie?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Zoals aangegeven in het antwoord op vraag 10 en 11 vraagt elk verzoek een eigen, individuele afweging. Deze maatwerkbenadering blijf ik hanteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC025E" w:rsidR="0046043A" w:rsidP="00EB4555" w:rsidRDefault="0046043A" w14:paraId="0D24461A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 13:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Bent u bereid deze vragen één voor één en op tijd te beantwoorden?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>aanspreken op hun verantwoordelijkheid. De dialoog met bedrijven als Shell is hierbij geen vrijbrief, maar een middel om de transitie te versnellen.</w:t>
+        <w:br/>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC025E" w:rsidR="00EB4555" w:rsidP="00EB4555" w:rsidRDefault="00DC025E" w14:paraId="7620B203" w14:textId="380E324B">
-[...191 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="005A183A" w:rsidR="0046043A" w:rsidP="005A183A" w:rsidRDefault="0046043A" w14:paraId="43A1FB62" w14:textId="77777777">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC025E" w:rsidR="00EB4555" w:rsidP="00EB4555" w:rsidRDefault="00DC025E" w14:paraId="39A2B3D3" w14:textId="2A4D0975">
-[...78 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="3835B153" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D1676FC" w14:textId="77777777" w:rsidR="00F53347" w:rsidRDefault="00F53347">
+    <w:p w14:paraId="2A7FC6E0" w14:textId="77777777" w:rsidR="00C50E95" w:rsidRDefault="00C50E95" w:rsidP="0046043A">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23628F99" w14:textId="77777777" w:rsidR="00F53347" w:rsidRDefault="00F53347">
+    <w:p w14:paraId="4A465C52" w14:textId="77777777" w:rsidR="00C50E95" w:rsidRDefault="00C50E95" w:rsidP="0046043A">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...183 lines deleted...]
-  <w:p w14:paraId="6815266C" w14:textId="77777777" w:rsidR="00F300A5" w:rsidRDefault="00F300A5"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="463C5787" w14:textId="77777777" w:rsidR="0046043A" w:rsidRPr="0046043A" w:rsidRDefault="0046043A" w:rsidP="0046043A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...183 lines deleted...]
-  <w:p w14:paraId="5812E23D" w14:textId="77777777" w:rsidR="00F300A5" w:rsidRDefault="00F300A5"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77EBF81C" w14:textId="77777777" w:rsidR="0046043A" w:rsidRPr="0046043A" w:rsidRDefault="0046043A" w:rsidP="0046043A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4599A1AB" w14:textId="77777777" w:rsidR="0046043A" w:rsidRPr="0046043A" w:rsidRDefault="0046043A" w:rsidP="0046043A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DBFC1B4" w14:textId="77777777" w:rsidR="00F53347" w:rsidRDefault="00F53347">
+    <w:p w14:paraId="21E040EF" w14:textId="77777777" w:rsidR="00C50E95" w:rsidRDefault="00C50E95" w:rsidP="0046043A">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E0A77B0" w14:textId="77777777" w:rsidR="00F53347" w:rsidRDefault="00F53347">
+    <w:p w14:paraId="1782F112" w14:textId="77777777" w:rsidR="00C50E95" w:rsidRDefault="00C50E95" w:rsidP="0046043A">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...190 lines deleted...]
-  <w:p w14:paraId="03CCF6CE" w14:textId="77777777" w:rsidR="006E0DDF" w:rsidRPr="008237A1" w:rsidRDefault="006E0DDF" w:rsidP="00A600B7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75B4B30B" w14:textId="77777777" w:rsidR="0046043A" w:rsidRPr="0046043A" w:rsidRDefault="0046043A" w:rsidP="0046043A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...592 lines deleted...]
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...93 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B9F5472" w14:textId="77777777" w:rsidR="0046043A" w:rsidRPr="0046043A" w:rsidRDefault="0046043A" w:rsidP="0046043A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="627D898E" w14:textId="77777777" w:rsidR="0046043A" w:rsidRPr="0046043A" w:rsidRDefault="0046043A" w:rsidP="0046043A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F1591"/>
-[...303 lines deleted...]
-    <w:rsid w:val="00FF4877"/>
+    <w:rsidRoot w:val="0046043A"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="0046043A"/>
+    <w:rsid w:val="00714A30"/>
+    <w:rsid w:val="00C50E95"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1D23111A"/>
+  <w14:docId w14:val="1F6F289A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1168853B-70F7-4C97-81DA-4005F8846177}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3003,50 +1135,51 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3069,158 +1202,163 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="Medium List 2 Accent 1"/>
-[...81 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3290,723 +1428,779 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F1591"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0046043A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046043A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...4 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...27 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...23 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0046043A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D10A12"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="0046043A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046043A"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...234 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Verdana (Min AZ)">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4116,52 +2310,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1292</ap:Words>
-  <ap:Characters>7106</ap:Characters>
+  <ap:Words>1264</ap:Words>
+  <ap:Characters>6995</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
+  <ap:Lines>142</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8382</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8243</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>