--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -1,3364 +1,1378 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00EC102B" w:rsidRDefault="00A97BB8" w14:paraId="3A2DC6DC" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00AD60C2" w:rsidRDefault="00CD3076" w14:paraId="6B09E11D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28828</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2" w:rsidR="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2" w:rsidR="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fraudebestrijding in de zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00AD60C2" w:rsidP="00EC102B" w:rsidRDefault="00AD60C2" w14:paraId="00437392" w14:textId="39376A1D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A97BB8" w:rsidP="00EC102B" w:rsidRDefault="00A97BB8" w14:paraId="0932BE7E" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>168</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00AD60C2" w:rsidP="00EC102B" w:rsidRDefault="00AD60C2" w14:paraId="3E41B0F8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00AD60C2" w:rsidP="00EC102B" w:rsidRDefault="00AD60C2" w14:paraId="00369A98" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...47 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00AD60C2" w:rsidP="00EC102B" w:rsidRDefault="00AD60C2" w14:paraId="5E016A5E" w14:textId="5578392F">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...18 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="390FA284" w14:textId="5466C0B0">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...72 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van uw verzoek om een reactie op het krantenartikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 5 juni 2026 over de veroordeling van de voormalig bestuurder van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ammi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zorg, ga ik hieronder in op uw vraag hoe het mogelijk is dat betrokken organisaties of personen onder een andere naam hun activiteiten voortzetten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00AD60C2" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="4F70CDCC" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...51 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het artikel gaat over een strafzaak, waarin de voormalig bestuurder van een zorgbemiddelingsbureau is veroordeeld vanwege aangetroffen vervalste diploma’s en verklaringen omtrent het gedrag (VOG) binnen de organisatie. Volgens het artikel hebben familieleden de zorgactiviteiten vervolgens voortgezet onder een andere naam.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00AD60C2" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="7A46C500" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...339 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voorop staat dat het kabinet zorgfraude onacceptabel vindt. Fraude in de zorg raakt niet alleen de rechtmatige besteding van publieke middelen, maar brengt ook de kwaliteit en veiligheid van zorg voor kwetsbare cliënten in gevaar. Iedereen moet erop kunnen vertrouwen dat zorg wordt verleend door bevoegde en gekwalificeerde medewerkers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="67AA7F60" w14:textId="639C3269">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EC102B" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="06ADB6AF" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanpak van fraude kan alleen samen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="12E569E8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...54 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het antwoord op uw vraag hoe het mogelijk is dat personen onder een andere naam activiteiten kunnen voortzetten is tweeledig. Aan de ene kant geldt dat Nederland een rechtsstaat is waarin individuele verantwoordelijkheid centraal staat. Een strafrechtelijke veroordeling is persoonsgebonden en heeft geen gevolgen voor andere personen die niet zelf zijn veroordeeld. Dit uitgangspunt is een belangrijk onderdeel van onze rechtsstaat. Dit betekent in deze casus dat andere personen – in dit geval familieleden die niet zijn veroordeeld – in beginsel een nieuwe onderneming kunnen starten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004454B9" w:rsidP="00EC102B" w:rsidRDefault="004454B9" w14:paraId="4DB5551D" w14:textId="1288017C">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="061CAF91" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Anderzijds is het natuurlijk zeer onwenselijk als criminele activiteiten onder een andere naam voortgezet worden. Het kabinet is het met de kamer eens dat dit voorkomen en aangepakt moet worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004454B9" w:rsidP="00EC102B" w:rsidRDefault="004454B9" w14:paraId="0B30DC73" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="15880FB1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EC102B" w:rsidP="00EC102B" w:rsidRDefault="00EC102B" w14:paraId="741FD972" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="1FCEADC1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000D387F" w:rsidP="00EC102B" w:rsidRDefault="004454B9" w14:paraId="11FDCEF2" w14:textId="0D5795F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="56EC7E48" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="000D387F" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="50F8E358" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn verschillende mogelijkheden om fraude en criminaliteit in de zorg tegen te gaan. Het is daarbij van belang om goed zicht te houden op waar de risico’s en kwetsbaarheden in het zorgstelsel liggen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en om op die momenten effectief op te treden. Daarvoor hebben verschillende partijen binnen het zorgstelsel ieder voor zich én in gezamenlijkheid een belangrijke verantwoordelijkheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="49B580B3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0059050A" w:rsidR="000D387F" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="7736811B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="5317261F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkgevers en zorgaanbieders </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC102B" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="4997E5A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="3A1E5DF6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zo hebben zorgaanbieders, in hun hoedanigheid als werkgever, een belangrijke rol bij het waarborgen van de kwaliteit en veiligheid van de zorg. Op grond van hun vergewisplicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00DD710B">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vanuit goed werkgeverschap moeten zij zich ervan vergewissen dat de zorgprofessionals die zij inzetten bevoegd en bekwaam zijn. Werkgevers en zorgaanbieders hebben de verantwoordelijkheid om diploma’s, registraties en andere relevante documenten zorgvuldig te controleren en alert te zijn op signalen die kunnen wijzen op fraude. Deze plicht en verantwoordelijkheden gelden onverminderd wanneer personeel wordt ingehuurd via een zorgbemiddelingsbureau of een uitzendorganisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D387F" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="0103D65C" w14:textId="09562A0D">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="3A077305" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een recent voorbeeld</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD60C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00DD710B">
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laat zien dat werkgevers het verschil kunnen maken. Zorgorganisatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eemhart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft bij interne controles geconstateerd dat van een deel van de ingehuurde zzp'ers en uitzendkrachten de diploma's, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VOG's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of identiteitsgegevens niet op orde waren, en heeft mede naar aanleiding daarvan en van bredere landelijke signalen over zorgfraude besloten de inhuur van zzp'ers en uitzendkrachten in de directe cliëntenzorg volledig te beëindigen. Deze casus laat zien dat zorgvuldig controleren bijdraagt aan het voorkomen van onveilige zorg en het weren van onbevoegde zorgverleners. Ik blijf zorgaanbieders en werkgevers daarom oproepen om hun verantwoordelijkheid op dit punt nadrukkelijk te nemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D387F" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="0B432A1E" w14:textId="6AC6618F">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="4AD459B0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Inkopers en toezichthouder(s) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="00937DEC" w:rsidR="00937DEC">
         <w:t xml:space="preserve">Gemeenten, zorgkantoren en zorgverzekeraars zijn bij de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00937DEC" w:rsidR="00937DEC">
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>contractering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00937DEC" w:rsidR="00937DEC">
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van zorgaanbieders zelf verantwoordelijk voor het beoordelen van de integriteit en betrouwbaarheid van aanbieders, bijvoorbeeld aan de hand van contracteisen of, waar mogelijk, door toepassing van de Wet bevordering integriteitsbeoordelingen door het openbaar bestuur (Wet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00937DEC" w:rsidR="00937DEC">
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bibob</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00937DEC" w:rsidR="00937DEC">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Daarnaast houdt de Inspectie Gezondheidszorg en Jeugd (IGJ) toezicht op de kwaliteit en veiligheid van de zorg en kan zij, indien daartoe aanleiding bestaat, handhavend optreden. De Nederlandse Zorgautoriteit (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004454B9">
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) houdt toezicht op de rechtmatige uitvoering van de Zorgverzekeringswet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004454B9">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en de Wet langdurige zorg (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004454B9">
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wlz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004454B9">
-[...21 lines deleted...]
-    <w:p w:rsidR="000D387F" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="2AB37833" w14:textId="77777777">
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en ziet onder meer toe op de naleving van regelgeving door zorgaanbieders en zorgverzekeraars. Bij signalen van onrechtmatigheden of fraude kan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderzoek doen en, waar nodig, handhavend optreden. Afhankelijk van de omstandigheden kunnen ook andere toezichthouders en opsporingsinstanties een rol vervullen. Een effectieve aanpak van zorgfraude vraagt om een gezamenlijke en multidisciplinaire inzet van alle betrokken partijen in de zorgketen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="4F818ABB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EC102B" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="049A1363" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="37B400F3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00EC102B" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="4972F5B4" w14:textId="04E5F2A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juist door de samenwerking tussen zorgaanbieders, inkopende partijen, toezichthouders en opsporingsinstanties te versterken, kunnen fraudesignalen eerder worden herkend, kan informatie beter worden benut en kan sneller en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="0F953C07" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">gerichter worden opgetreden tegen fraude en misstanden. Via het Aanvullend Zorg- en Welzijnsakkoord (AZWA) zijn daarom middelen beschikbaar gesteld om deze samenwerking verder te versterken en de aanpak van zorgfraude gezamenlijk vorm te geven. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC102B" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="360F9FFA" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="6B2C9289" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00DD710B" w:rsidDel="00693CD2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Specifiek voor de situatie waarin een bestuurder of organisatie na fraude zelf elders of onder een andere bedrijfsnaam doorgaat, werkt het kabinet daarnaast aan strengere toelatingseisen voor nieuwe en herstartende zorgaanbieders, waaronder een verplichte Verklaring Omtrent het Gedrag (VOG) voor bestuurders, eigenaren en interne toezichthouders en een uitbreiding van de vergunningplicht naar meer typen zorgaanbieders. Deze maatregelen maken het lastiger voor personen die eerder betrokken waren bij fraude om ongehinderd een nieuwe zorgonderneming te starten. De maatregelen die ik hiertoe met betrokken partijen heb uitgewerkt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2" w:rsidDel="00693CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD710B">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heb ik op 8 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00DD710B">
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met uw Kamer gedeeld.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D387F" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="4216FD74" w14:textId="35987D67">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="27FE823D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D387F" w:rsidP="00EC102B" w:rsidRDefault="000D387F" w14:paraId="070620D3" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="69D72A5C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="004542AB" w:rsidP="00EC102B" w:rsidRDefault="004542AB" w14:paraId="722E1163" w14:textId="1125FA00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft zich inzetten voor een zorgstelsel waarin kwaliteit, integriteit en veiligheid vooropstaan. Hoewel individuele verantwoordelijkheid en rechtsstatelijke beginselen altijd moeten worden gerespecteerd, wordt er alles aan gedaan om de ruimte voor fraude en misbruik in de zorg zoveel mogelijk te beperken. Alleen door een gezamenlijke inzet en inzet van individuele bevoegdheden en verantwoordelijkheden van alle betrokken partijen kunnen we het vertrouwen in de zorg behouden en beschermen dat publieke middelen terechtkomen bij goede en veilige zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="7E810135" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="004542AB" w:rsidP="00EC102B" w:rsidRDefault="00140855" w14:paraId="372E6766" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00AD60C2" w:rsidRDefault="00AD60C2" w14:paraId="6C4DA5EC" w14:textId="2B9DBE9C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2" w:rsidR="00F32318">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2" w:rsidR="00F32318">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00AD60C2" w:rsidRDefault="00AD60C2" w14:paraId="5EB31E38" w14:textId="62057C80">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD60C2" w:rsidR="00F32318">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00F32318" w:rsidP="00EC102B" w:rsidRDefault="00F32318" w14:paraId="189B2E4D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...72 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD60C2" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="144BFF4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AD60C2" w:rsidR="00932411">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3177E9F3" w14:textId="77777777" w:rsidR="00DB194E" w:rsidRDefault="00DB194E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F3CE05D" w14:textId="77777777" w:rsidR="00065897" w:rsidRDefault="00065897" w:rsidP="00F32318">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FCCE5FE" w14:textId="77777777" w:rsidR="00DB194E" w:rsidRDefault="00DB194E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="57B63BDE" w14:textId="77777777" w:rsidR="00065897" w:rsidRDefault="00065897" w:rsidP="00F32318">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...57 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C797594" w14:textId="77777777" w:rsidR="00DB194E" w:rsidRDefault="00DB194E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B1EFBCA" w14:textId="77777777" w:rsidR="00065897" w:rsidRDefault="00065897" w:rsidP="00F32318">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DD5FAE9" w14:textId="77777777" w:rsidR="00DB194E" w:rsidRDefault="00DB194E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="20A26AF5" w14:textId="77777777" w:rsidR="00065897" w:rsidRDefault="00065897" w:rsidP="00F32318">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="01C1E5CF" w14:textId="77777777" w:rsidR="000D387F" w:rsidRDefault="000D387F" w:rsidP="000D387F">
+    <w:p w14:paraId="5C049A7B" w14:textId="77777777" w:rsidR="00F32318" w:rsidRDefault="00F32318" w:rsidP="000D387F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="008A6221">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008A6221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="008A6221">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>https://www.ad.nl/arnhem/bestuurder-ammi-zorg-had-moeten-weten-dat-zorgdiplomas-vals-waren-krijgt-celstraf-opgelegd~a519b7b2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0699F6B7" w14:textId="77777777" w:rsidR="000D387F" w:rsidRPr="008A6221" w:rsidRDefault="000D387F" w:rsidP="000D387F">
+    <w:p w14:paraId="37A745D6" w14:textId="77777777" w:rsidR="00F32318" w:rsidRPr="008A6221" w:rsidRDefault="00F32318" w:rsidP="000D387F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6221">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008A6221">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Art. 4 Wet kwaliteit, klachten en geschillen zorg (Wkkgz).</w:t>
+        <w:t xml:space="preserve"> Art. 4 Wet kwaliteit, klachten en geschillen zorg (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6221">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wkkgz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6221">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5B9A8D05" w14:textId="77777777" w:rsidR="000D387F" w:rsidRDefault="000D387F" w:rsidP="000D387F">
+    <w:p w14:paraId="272F04D3" w14:textId="77777777" w:rsidR="00F32318" w:rsidRDefault="00F32318" w:rsidP="000D387F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="008A6221">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008A6221">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="000D387F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Zorgorganisatie Eemhart stopt met inhuur zzp’ers en uitzendkrachten na zorgfraude-signalen - Al het nieuws uit Hilversum</w:t>
+          <w:t xml:space="preserve">Zorgorganisatie </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D387F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Eemhart</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D387F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> stopt met inhuur zzp’ers en uitzendkrachten na zorgfraude-signalen - Al het nieuws uit Hilversum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5320CEAD" w14:textId="77777777" w:rsidR="000D387F" w:rsidRPr="000D387F" w:rsidRDefault="000D387F" w:rsidP="000D387F">
+    <w:p w14:paraId="51D8E393" w14:textId="77777777" w:rsidR="00F32318" w:rsidRPr="000D387F" w:rsidRDefault="00F32318" w:rsidP="000D387F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D387F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000D387F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 28 828, nr. 163</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1458 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...265 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="00F32318"/>
+    <w:rsid w:val="00065897"/>
+    <w:rsid w:val="00195A17"/>
+    <w:rsid w:val="002158FE"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003B0C18"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00AD60C2"/>
+    <w:rsid w:val="00CD3076"/>
+    <w:rsid w:val="00E74316"/>
+    <w:rsid w:val="00F32318"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="009E23CB"/>
+  <w14:docId w14:val="15A0FDCD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CD5843B8-3F9D-403A-A0FE-BD530D1E826B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3380,74 +1394,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3596,1431 +1611,1034 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F32318"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...170 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...12 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00F32318"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D387F"/>
+    <w:rsid w:val="00F32318"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D387F"/>
+    <w:rsid w:val="00F32318"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...11 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004454B9"/>
+    <w:rsid w:val="00F32318"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...15 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F32318"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F32318"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F32318"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD60C2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hilversumsnieuws.nl/zorg-gezondheid/zorg-gezondheid/374361/zorgorganisatie-eemhart-stopt-met-inhuur-zzpers-en-uitzendkrachten-na-zorgfraude-signalen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/arnhem/bestuurder-ammi-zorg-had-moeten-weten-dat-zorgdiplomas-vals-waren-krijgt-celstraf-opgelegd~a519b7b2/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>949</ap:Words>
-  <ap:Characters>5869</ap:Characters>
+  <ap:Words>1032</ap:Words>
+  <ap:Characters>5677</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6805</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6696</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>