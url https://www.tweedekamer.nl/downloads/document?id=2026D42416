--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -1,4761 +1,2151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B9265C" w:rsidP="00760B11" w:rsidRDefault="00B9265C" w14:paraId="0194F56B" w14:textId="44327626">
-[...62 lines deleted...]
-      <w:r w:rsidR="00180CDD">
+    <w:p w:rsidRPr="006E5E01" w:rsidR="006E5E01" w:rsidP="006E5E01" w:rsidRDefault="003673AC" w14:paraId="235A8BB4" w14:textId="675D4F3E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01" w:rsidR="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000045A4">
-[...55 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>861</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01" w:rsidR="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01" w:rsidR="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoorlichting Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="006E5E01" w:rsidP="006E5E01" w:rsidRDefault="00596B34" w14:paraId="452B2787" w14:textId="66C32487">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01" w:rsidR="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01" w:rsidR="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01" w:rsidR="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bodembeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="006E5E01" w:rsidP="006E5E01" w:rsidRDefault="006E5E01" w14:paraId="2C97EF1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="006E5E01" w:rsidP="006E5E01" w:rsidRDefault="006E5E01" w14:paraId="27B6376C" w14:textId="50F36716">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="006E5E01" w:rsidP="006E5E01" w:rsidRDefault="006E5E01" w14:paraId="73C2A99D" w14:textId="2795034F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="006E5E01" w:rsidP="006E5E01" w:rsidRDefault="006E5E01" w14:paraId="6C5105C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="023A6A96" w14:textId="5B33CABC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bodem en ondergrond vormen de basis van ons bestaan en van de leefomgeving. De bodem is essentieel voor landbouw en natuur en vormt het fundament voor woningbouw. Daarnaast zijn bodem en ondergrond van belang voor de drinkwatervoorziening, het vasthouden van kool- en stikstof en bevat ze kabels en leidingen. Ook vangt de bodem gevolgen op van klimaatverandering zoals extreme regenval, hittestress en droogte. Het Ministerie van Infrastructuur en Waterstaat (IenW) is verantwoordelijk voor het beleid en de regelgeving voor bodem en ondergrond. Hierbij informeer ik u over de voorgenomen periodieke rapportage over dit beleidsthema dat valt onder beleidsartikel 13 van Hoofdstuk XII van de Rijksbegroting dat gaat over dit beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="1617A0FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="2387A8A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De beleidsinzet van IenW op dit thema is in 2020 voor het laatst geëvalueerd. Geadviseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0078136A">
-[...116 lines deleted...]
-      <w:r w:rsidRPr="0078136A">
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is destijds om nieuwe afspraken te maken met de decentrale overheden, gezien het sterk gedecentraliseerde karakter van het bodembeleid en de daarmee samenhangende gezamenlijke verantwoordelijkheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="265D2B77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="5F593B30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij deze afspraken moest aandacht zijn voor kennisdoorwerking en de ontwikkeling van indicatoren voor doelmatigheid. Deze aanbevelingen zijn opgevolgd middels de bestuurlijke afspraken, eerst afspraken per jaar en sinds 2023 voor een langere periode, tot 2030. De bestuurlijke afspraken fungeren als het vervolg op het Bodemconvenant, dat in 2020 afliep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="7D407ACC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="2DB3E690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook beleidsinhoudelijk hebben de afgelopen zes jaar de nodige wijzigingen plaatsgevonden. Bodem en ondergrond blijven in de politieke en maatschappelijke aandacht staan. Zo heeft Nederland te maken met nieuwe uitdagingen rond PFAS en andere diffuse stoffen, en vraagstukken over toepassing van circulaire materialen. De hersanering en herontwikkeling van het EMK-terrein in Krimpen aan den IJssel is gestart, waarmee één van de meest verontreinigde locaties uit het verleden weer geschikt wordt gemaakt voor gebruik als bedrijventerrein. Tegelijkertijd neemt de aandacht toe voor andere, niet-chemische aspecten van bodemkwaliteit. Voorbeelden hiervan zijn bodemdaling en de sponswerking van de bodem waarmee droogte en extreme regenval kunnen worden opvangen. Het belang hiervan neemt toe door de gevolgen van klimaatverandering, waaronder toenemende extremen in droogte en neerslag. De implementatie van de Europese Bodemmonitoringsrichtlijn betekent een nieuwe ontwikkeling in het beleid rond bodem en ondergrond. De afgelopen jaren werkte IenW ook aan de versterking van het stelsel Kwaliteitsborging in het bodembeheer (Kwalibo) en de versterking van het toezicht door de Inspectie Leefomgeving en Transport (ILT). Daarnaast blijft het werk aan de ruimtelijke ordening van bodem en ondergrond doorgaan, via de structuurvisie ondergrond (STRONG) die deels opgaat in het in ontwikkeling zijnde programma Bodem, Ondergrond en Grondwater (BOG). Met dit programma zetten we een nieuwe stap in het duurzaam omgaan met bodem en ondergrond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="69A0DEED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="5B952847" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegen de achtergrond van deze ontwikkelingen laat ik in 2027 een periodieke rapportage opstellen conform de Regeling periodiek evaluatieonderzoek 2022. Deze rapportage moet inzicht geven in de doeltreffendheid en doelmatigheid van het gevoerde beleid in de periode 2020-2026 en daarmee een basis bieden om de komende jaren gericht verder te werken aan de opgaven rond bodem en ondergrond en de opkomende uitdagingen. Deze rapportage wordt opgesteld door een bureau dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">belang hiervan neemt toe door de gevolgen van klimaatverandering, </w:t>
-[...187 lines deleted...]
-      <w:pPr>
+        <w:t>kwalitatief en onafhankelijk in staat is om de rapportage op te stellen. Verder zal een onafhankelijke deskundige worden gevraagd om het rapport te beoordelen. Dit oordeel zal samen met het rapport aan de Kamer worden aangeboden. Vanwege de Regeling uit 2022 worden periodieke rapportages verricht per thema, niet per artikel. Deze rapportage ziet dus op het thema bodem en ondergrond, en niet op heel Artikel 13. Aldus wordt beleid ten behoeve van drinkwater in Caribisch Nederland, anders dan in 2020, niet meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="04370124" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="4D337148" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het werken aan deze opgaven rond bodem en ondergrond, zowel de oude als de nieuwe, is een gezamenlijke inspanning. Al sinds de start van de grote saneringsopgave in de jaren ’80 van de vorige eeuw is er een belangrijke rol voor decentrale overheden, wetenschap en bedrijfsleven. Het Ministerie van IenW is systeemverantwoordelijk. Dit is verwoord in de Memorie van Toelichting van Hoofdstuk XII:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="498DC1A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="5E4A1B99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0078136A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De Minister van IenW heeft voor Bodem en Ondergrond een systeem - en stelselverantwoordelijkheid en is daarbij enerzijds verantwoordelijk voor het systeem van wet- en regelgeving omtrent beheer en gebruik van bodem, ondergrond en water en stimuleert anderzijds de investeringen en de bescherming daarvan en draagt zo bij aan een veilig leefbaar en bereikbaar Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="79F67A53" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="5C119BD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078136A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="2A937599" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Met als bijbehorende specifieke doelstelling het “bewuster en duurzamer omgaan met bodem en ondergrond in het Rijksbeleid en het ondersteunen van decentrale overheden bĳ het uitvoeren van de bodemtaken”. Hieronder vallen twee subdoelstellingen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="6353765F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="76132BCC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het saneren van historische bodemverontreiniging met onaanvaardbare risico’s en het in beeld brengen en aanpakken van PFAS-aandachtlocaties door bevoegde overheden in de periode t/m 2030.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="13F10058" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="58841A4F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het continu behouden van de maatschappelijke functies van de bodem en ondergrond en deze waar nodig duurzaam te versterken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="1FA6DDAD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="006E5E01" w:rsidP="006E5E01" w:rsidRDefault="006E5E01" w14:paraId="2EB10194" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="5EF22370" w14:textId="75E35E99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Middelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="5F93080B" w14:textId="40F848AC">
-[...55 lines deleted...]
-        <w:t>(x €1000):</w:t>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="0A465842" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het thema bodem en ondergrond valt onder Artikel 13 van de begroting van IenW, onderdeel 4 ‘Ruimtegebruik bodem’. In de periode 2020 t/m 2025 zijn voor dit onderdeel, minus de uitgaven voor drinkwater in Caribisch Nederland, de volgende bedragen uitgegeven en voor 2026 begroot (x €1000):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7885" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="778"/>
         <w:gridCol w:w="778"/>
         <w:gridCol w:w="893"/>
         <w:gridCol w:w="893"/>
         <w:gridCol w:w="893"/>
         <w:gridCol w:w="1109"/>
         <w:gridCol w:w="1109"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidTr="00BE782F" w14:paraId="0B272CB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidTr="00BE782F" w14:paraId="721382D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="26A871CD" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="47B483EA" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="27229D37" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="73357ABA" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="75F6155A" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="65B21FCA" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="7C9E1DBF" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="7D7A69B6" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="58E8128F" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="5C366972" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="5A1CE09F" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="2E781DD8" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="20E22A73" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="511DC2BB" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="1F834CD4" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="7DC462E9" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidTr="00BE782F" w14:paraId="63E77408" w14:textId="77777777">
+      <w:tr w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidTr="00BE782F" w14:paraId="23025F2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidP="00FC387A" w:rsidRDefault="00FC387A" w14:paraId="78EA6DAB" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="718EADFE" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidP="00FC387A" w:rsidRDefault="00FC387A" w14:paraId="547E447D" w14:textId="289640BA">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="09B5E549" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76469">
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>23.727</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidP="00FC387A" w:rsidRDefault="00FC387A" w14:paraId="0B16438F" w14:textId="0F9602D2">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="2229C650" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76469">
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>67.614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidP="00FC387A" w:rsidRDefault="00FC387A" w14:paraId="702A77BF" w14:textId="02C822A8">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="37A9A5A8" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76469">
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>102.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidP="00FC387A" w:rsidRDefault="00FC387A" w14:paraId="2840E06F" w14:textId="6342F736">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="0244F986" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76469">
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>97.804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidP="00FC387A" w:rsidRDefault="00FC387A" w14:paraId="5BEEDA83" w14:textId="3AEF8251">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="2B2534D7" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76469">
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>128.589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidP="00FC387A" w:rsidRDefault="00FC387A" w14:paraId="7541CBC6" w14:textId="3F3EA332">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="4D68E78F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76469">
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>125.786</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00FC387A" w:rsidP="00FC387A" w:rsidRDefault="00FC387A" w14:paraId="78335241" w14:textId="790056CD">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="4C88466B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76469">
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>109.140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidTr="00BE782F" w14:paraId="2E4C2532" w14:textId="77777777">
+      <w:tr w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidTr="00BE782F" w14:paraId="7D993833" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="415B50D1" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="2D09EED5" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="673829B4" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="711C1EAB" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="70A4DF0A" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="5ED1764A" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="000D7E1E" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="24B3CB94" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="20AC0590" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="2095A650" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="025E35CA" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="281A11B9" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466C2C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="73424AA4" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="0B26A4B3" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00466C2C" w:rsidR="00760B11" w:rsidP="00BE782F" w:rsidRDefault="00760B11" w14:paraId="513661A0" w14:textId="77777777">
+          <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="64892D3C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="3A3BC27C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="7A0E01D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="0668DAE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Raakvlakken en afbakening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="34FC1F2C" w14:textId="54573F56">
-[...51 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="7FA20B35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De activiteiten van IenW op het thema bodem en ondergrond bevinden zich in uiteenlopende fasen van de beleidscyclus. Sommige onderwerpen zitten nog in de verkenningsfase, andere zijn al jarenlang in uitvoering en worden gevolgd via langlopende monitoring. Gevolg hiervan is dat de op dit moment beschikbare evaluaties verschillen. Van sommige onderwerpen zijn op dit moment alleen nog voortgangsberichten beschikbaar, zoals onder andere te vinden in de periodieke verzamelbrieven bodem en ondergrond aan de Tweede Kamer. Ik zal opdracht geven om een synthese van het beschikbare materiaal te maken. Daarbij hoort ook een advies voor toekomstige evaluaties van onderwerpen die nog in het begin van de beleidscyclus zitten. Waar nodig en zinvol worden ad-hoc-evaluaties uitgevoerd om eventuele witte vlekken te adresseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="0694DACE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="179ACFB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De activiteiten dragen bij aan doelen op andere beleidsthema’s, met name waterkwaliteit, drinkwater, energie en klimaat. Specifiek beleid voor landbouwbodems valt onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verantwoordelijkheid van de Minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01" w:rsidDel="002455C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078136A">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="0078136A">
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en zal daarom geen onderwerp zijn van de rapportage.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="35217A6C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="291EEF14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="22C69F12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidstheorie en onderzoeksvragen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="733F0A11" w14:textId="3225985D">
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="38D12FFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de rapportage zal de opdrachtnemer het beleid voor bodem en ondergrond analyseren aan de hand van de maatschappelijke opgaven en beleidsmatige ontwikkelingen in de periode 2020-2026. Aan de hand van deze beleidstheorie beantwoordt opdrachtnemer de volgende vragen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="4C2AA419" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In hoeverre zijn de doelen met betrekking tot bodemsanering voldoende concreet en meetbaar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="1AE62CD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In hoeverre worden de middelen voor bodemsanering doelmatig en doeltreffend ingezet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="0B534B8A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In welke mate dragen nieuw ontwikkelde en in ontwikkeling zijnde instrumenten effectief bij aan de aanpak van de nieuwe uitdagingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en worden ze doelmatig ingezet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="1585A448" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In welke mate is de intensivering van het bodemtoezicht van de ILT doelmatig en effectief?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="42FC2C02" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe wordt door IenW uitvoering gegeven aan de doelen van de Structuurvisie Ondergrond (STRONG) en in hoeverre is dit doelmatig en doeltreffend?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="44212FA2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="5F311800" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat zijn aandachtspunten en methodologische opties voor evaluaties die in de komende periode moeten worden uitgevoerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="79729894" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welke opties zijn er en welke gevolgen hebben deze opties voor het behalen van de doelstellingen indien het beleid met 20% minder middelen wordt uitgevoerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="3C546B23" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat zijn de gevolgen voor het behalen van de doelstellingen indien het beleid met 20% meer middelen wordt uitgevoerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A40B03" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="31DA81F2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="0D9F03D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In hoeverre is het totaal aan beleidsinstrumenten over deze periode doeltreffend en doelmatig geweest?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078136A" w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="26B801F3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="28633F0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning uitvoering onderzoek en opstellen rapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00760B11" w:rsidP="00760B11" w:rsidRDefault="00760B11" w14:paraId="7C2F835E" w14:textId="2F29A170">
-[...25 lines deleted...]
-    <w:p w:rsidR="009A2247" w:rsidRDefault="00180CDD" w14:paraId="3735564A" w14:textId="77777777">
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="02769770" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek zal van start gaan in het laatste kwartaal van 2026 en neemt naar verwachting een halfjaar in beslag. Ik zal de rapportage en mijn appreciatie van de aanbevelingen in het najaar van 2027 versturen aan Uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="1A9C62A1" w14:textId="47D1DD21">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...37 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="006E5E01" w:rsidP="006E5E01" w:rsidRDefault="006E5E01" w14:paraId="0E867E21" w14:textId="484170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00AB4F35" w:rsidP="006E5E01" w:rsidRDefault="00AB4F35" w14:paraId="4C4AB6BB" w14:textId="117B74ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01" w:rsidR="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5E01" w:rsidR="00932411" w:rsidP="006E5E01" w:rsidRDefault="00932411" w14:paraId="69510F3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006E5E01" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BA80FD8" w14:textId="77777777" w:rsidR="006C4FCD" w:rsidRDefault="006C4FCD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0D436FE0" w14:textId="77777777" w:rsidR="006947D4" w:rsidRDefault="006947D4" w:rsidP="00AB4F35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39C61F6D" w14:textId="77777777" w:rsidR="006C4FCD" w:rsidRDefault="006C4FCD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B138DB9" w14:textId="77777777" w:rsidR="006947D4" w:rsidRDefault="006947D4" w:rsidP="00AB4F35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7EE54B3A" w14:textId="77777777" w:rsidR="00180CDD" w:rsidRDefault="00180CDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19A54882" w14:textId="77777777" w:rsidR="00AB4F35" w:rsidRPr="00AB4F35" w:rsidRDefault="00AB4F35" w:rsidP="00AB4F35">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="08E207F9" w14:textId="77777777" w:rsidR="00180CDD" w:rsidRDefault="00180CDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F1577FE" w14:textId="77777777" w:rsidR="00AB4F35" w:rsidRPr="00AB4F35" w:rsidRDefault="00AB4F35" w:rsidP="00AB4F35">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7D2AB911" w14:textId="77777777" w:rsidR="00180CDD" w:rsidRDefault="00180CDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DC289B4" w14:textId="77777777" w:rsidR="00AB4F35" w:rsidRPr="00AB4F35" w:rsidRDefault="00AB4F35" w:rsidP="00AB4F35">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A92A9C4" w14:textId="77777777" w:rsidR="006C4FCD" w:rsidRDefault="006C4FCD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5AD05FF5" w14:textId="77777777" w:rsidR="006947D4" w:rsidRDefault="006947D4" w:rsidP="00AB4F35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1673D871" w14:textId="77777777" w:rsidR="006C4FCD" w:rsidRDefault="006C4FCD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E20A20F" w14:textId="77777777" w:rsidR="006947D4" w:rsidRDefault="006947D4" w:rsidP="00AB4F35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0F5F5090" w14:textId="77777777" w:rsidR="00760B11" w:rsidRPr="00184886" w:rsidRDefault="00760B11" w:rsidP="00760B11">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="73C8293F" w14:textId="77777777" w:rsidR="00AB4F35" w:rsidRPr="006E5E01" w:rsidRDefault="00AB4F35" w:rsidP="00AB4F35">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3E00">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB3E00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beleidsdoorlichting Artikel 13 Bodem en ondergrond, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00AB3E00">
+        <w:r w:rsidRPr="006E5E01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/ronl-82302a54-4d2e-48e2-adcb-a73579c1a65b/pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AB3E00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="56A25697" w14:textId="77777777" w:rsidR="00760B11" w:rsidRPr="00AB3E00" w:rsidRDefault="00760B11" w:rsidP="00760B11">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="60E3532A" w14:textId="77777777" w:rsidR="00AB4F35" w:rsidRPr="006E5E01" w:rsidRDefault="00AB4F35" w:rsidP="00AB4F35">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3E00">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB3E00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006E5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zoals verontreiniging door PFAS, verzilting, ruimtelijke druk in de ondergrond en bodemdaling.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3478F032" w14:textId="77777777" w:rsidR="00180CDD" w:rsidRDefault="00180CDD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="151388E2" w14:textId="77777777" w:rsidR="00AB4F35" w:rsidRPr="00AB4F35" w:rsidRDefault="00AB4F35" w:rsidP="00AB4F35">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...416 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56CF97BA" w14:textId="77777777" w:rsidR="00AB4F35" w:rsidRPr="00AB4F35" w:rsidRDefault="00AB4F35" w:rsidP="00AB4F35">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1A094C55" w14:textId="77777777" w:rsidR="009A2247" w:rsidRDefault="00180CDD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13EDA7A0" w14:textId="77777777" w:rsidR="00AB4F35" w:rsidRPr="00AB4F35" w:rsidRDefault="00AB4F35" w:rsidP="00AB4F35">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1380 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="84E37313"/>
-[...813 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05413522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0CC5CFA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4824,324 +2214,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...272 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28E877A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="970C1FDC"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5183,673 +2300,157 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...418 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="1" w16cid:durableId="1185634871">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...60 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="2" w16cid:durableId="1206215630">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00760B11"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00FD0906"/>
+    <w:rsidRoot w:val="00AB4F35"/>
+    <w:rsid w:val="000F239F"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003673AC"/>
+    <w:rsid w:val="00505148"/>
+    <w:rsid w:val="00596B34"/>
+    <w:rsid w:val="006947D4"/>
+    <w:rsid w:val="006E5E01"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rsid w:val="00B21EB8"/>
+    <w:rsid w:val="00BF0F0F"/>
+    <w:rsid w:val="00C72656"/>
+    <w:rsid w:val="00E74D79"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="30CA08CD"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="56195AF2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{44926A58-E992-4AE0-8DA3-68A107D6FB44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5858,77 +2459,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5953,75 +2554,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6056,55 +2657,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6167,3521 +2768,760 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4F35"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00AB4F35"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AB4F35"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AB4F35"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AB4F35"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="25"/>
-[...257 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...22 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB4F35"/>
     <w:pPr>
-      <w:spacing w:line="800" w:lineRule="exact"/>
-[...171 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskop">
-[...24 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB4F35"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
-[...255 lines deleted...]
-    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kader">
-[...2364 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00760B11"/>
+    <w:rsid w:val="00AB4F35"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...37 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00760B11"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00AB4F35"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...24 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD03F7"/>
+    <w:rsid w:val="00AB4F35"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD03F7"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00AB4F35"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD03F7"/>
+    <w:rsid w:val="00AB4F35"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD03F7"/>
-[...63 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AB4F35"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...28 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-82302a54-4d2e-48e2-adcb-a73579c1a65b/pdf" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9957,154 +3797,79 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7311</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1352</ap:Words>
+  <ap:Characters>7439</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
+  <ap:Lines>61</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Harbersbrief Bodem en Ondergrond</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8576</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8774</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>