--- v0 (2026-09-10)
+++ v1 (2026-10-27)
@@ -1,169 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BA5119" w:rsidP="269D2635" w:rsidRDefault="00BA5119" w14:paraId="0B432504" w14:textId="1833714C">
-      <w:pPr>
+    <w:p w:rsidRPr="00045163" w:rsidR="00045163" w:rsidP="00045163" w:rsidRDefault="00BA5119" w14:paraId="10C2BCCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1410" w:hanging="1410"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="269D2635" w:rsidR="174037CF">
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="269D2635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">36 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="269D2635" w:rsidR="174037CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>935</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004317AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004317AB" w:rsidR="00C334B4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00045163" w:rsidR="00045163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorstel van wet van de leden Keijzer, Claassen en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004317AB" w:rsidR="00C334B4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00045163" w:rsidR="00045163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Clemminck</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004317AB" w:rsidR="00C334B4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00045163" w:rsidR="00045163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004317AB" w:rsidR="00C334B4">
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot wijziging van de Huisvestingswet 2014 inzake het verbod op voorrang voor vergunninghouders (Wet nieuwe regels inzake huisvesting vergunninghouders)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA5119" w:rsidR="0009713F" w:rsidP="00045163" w:rsidRDefault="0009713F" w14:paraId="74327FA1" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004317AB" w:rsidR="00C334B4">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA5119" w:rsidR="00321766" w:rsidP="00BA5119" w:rsidRDefault="00BA5119" w14:paraId="174F95FD" w14:textId="274498B2">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5119">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004317AB" w:rsidR="00C334B4">
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00045163">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Nr. </w:t>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5119">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5119" w:rsidR="00321766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">BRIEF VAN </w:t>
       </w:r>
       <w:r w:rsidR="00863366">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>DE TIJDELIJKE COMMISSIE GRONDRECHTEN EN CONSTITUTIONELE TOETSING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000307B1" w:rsidR="00BA5119" w:rsidP="00321766" w:rsidRDefault="00BA5119" w14:paraId="3BABE34C" w14:textId="77777777">
       <w:pPr>
@@ -240,340 +229,324 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F530ED" w:rsidR="00101820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De tijdelijke commissie Grondrechten en constitutionele toetsing (hierna: tijdelijke commissie) heeft tijdens haar procedurevergadering van 10 september 2026 besloten, gelet op het dictum en het advies van de Afdeling advisering van de Raad van State (hierna: Raad van State), te adviseren over het voorstel van wet van de leden Keijzer, Claassen en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F530ED" w:rsidR="00101820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Clemminck</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F530ED" w:rsidR="00101820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tot wijziging van de Huisvestingswet 2014 inzake het verbod op voorrang voor vergunninghouders (36935). Aangezien dit wetsvoorstel inhoudelijk overeenkomt met het wetsvoorstel Wijziging van de Huisvestingswet 2014 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> tot wijziging van de Huisvestingswet 2014 inzake het verbod op voorrang voor vergunninghouders (36935). Aangezien dit wetsvoorstel inhoudelijk overeenkomt met het wetsvoorstel Wijziging van de Huisvestingswet 2014 inzake het verbod op voorrang voor vergunninghouders (36831), verwijst de tijdelijke commissie voor het advies naar haar advies over laatstgenoemd wetsvoorstel.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F530ED" w:rsidR="00101820">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
       <w:r w:rsidRPr="00F530ED" w:rsidR="00101820">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> het verbod op voorrang voor vergunninghouders (36831), verwijst de tijdelijke commissie voor het advies naar haar advies over laatstgenoemd wetsvoorstel.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F530ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F530ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F530ED" w:rsidR="00101820">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De tijdelijke commissie adviseert de leden om dit eerdere advies te betrekken bij de behandeling van het onderhavige wetsvoorstel.</w:t>
       </w:r>
       <w:r w:rsidR="00F530ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F530ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F530ED" w:rsidR="00101820">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F530ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F530ED">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F530ED" w:rsidR="000307B1">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De voorzitter van de </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk190098863" w:id="0"/>
       <w:r w:rsidRPr="00F530ED" w:rsidR="000307B1">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tijdelijke commissie Grondrechten en Constitutionele toetsing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F530ED" w:rsidR="000307B1">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F530ED" w:rsidR="000307B1">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Bushoff</w:t>
       </w:r>
       <w:r w:rsidR="00F530ED">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F530ED">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F530ED" w:rsidR="000307B1">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De griffier van de tijdelijke commissie Grondrechten en Constitutionele toetsing,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F530ED" w:rsidR="000307B1">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Kling</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F530ED" w:rsidR="000307B1" w:rsidP="000307B1" w:rsidRDefault="000307B1" w14:paraId="5910C50A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F530ED" w:rsidR="004527F6" w:rsidP="00E6581C" w:rsidRDefault="004527F6" w14:paraId="2D210876" w14:textId="7363FDBA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00F530ED" w:rsidR="004527F6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BE16420" w14:textId="77777777" w:rsidR="005A71A2" w:rsidRDefault="005A71A2" w:rsidP="004527F6">
+    <w:p w14:paraId="34FD87EB" w14:textId="77777777" w:rsidR="002C0AD6" w:rsidRDefault="002C0AD6" w:rsidP="004527F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62AC401D" w14:textId="77777777" w:rsidR="005A71A2" w:rsidRDefault="005A71A2" w:rsidP="004527F6">
+    <w:p w14:paraId="1C58717C" w14:textId="77777777" w:rsidR="002C0AD6" w:rsidRDefault="002C0AD6" w:rsidP="004527F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="235F794D" w14:textId="77777777" w:rsidR="005A71A2" w:rsidRDefault="005A71A2" w:rsidP="004527F6">
+    <w:p w14:paraId="6695F4FC" w14:textId="77777777" w:rsidR="002C0AD6" w:rsidRDefault="002C0AD6" w:rsidP="004527F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1664AA85" w14:textId="77777777" w:rsidR="005A71A2" w:rsidRDefault="005A71A2" w:rsidP="004527F6">
+    <w:p w14:paraId="4D6AFC1A" w14:textId="77777777" w:rsidR="002C0AD6" w:rsidRDefault="002C0AD6" w:rsidP="004527F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5C57CEF1" w14:textId="77777777" w:rsidR="00101820" w:rsidRPr="00F530ED" w:rsidRDefault="00101820" w:rsidP="00101820">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F530ED">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F530ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2026/26, 36831, nr. 6. Volledigheidshalve wordt vermeld dat het wetsvoorstel Wet versterking regie volkshuisvesting – vermeld op pagina 2 van het advies – onlangs is aangenomen door de Eerste Kamer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="211E3A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C150A80A"/>
@@ -904,202 +877,210 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1048379885">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1589341749">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="712265082">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="113"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00321766"/>
     <w:rsid w:val="000139D7"/>
     <w:rsid w:val="00026AE4"/>
     <w:rsid w:val="000307B1"/>
+    <w:rsid w:val="00045163"/>
     <w:rsid w:val="00061B0B"/>
     <w:rsid w:val="0009713F"/>
     <w:rsid w:val="000B3D4D"/>
     <w:rsid w:val="00101820"/>
     <w:rsid w:val="001339F4"/>
     <w:rsid w:val="001451AB"/>
     <w:rsid w:val="001B475B"/>
     <w:rsid w:val="001D1CA1"/>
     <w:rsid w:val="001E429A"/>
     <w:rsid w:val="00287F4A"/>
     <w:rsid w:val="002B7C70"/>
+    <w:rsid w:val="002C0AD6"/>
     <w:rsid w:val="003019EC"/>
     <w:rsid w:val="00321766"/>
     <w:rsid w:val="0033472A"/>
     <w:rsid w:val="00335706"/>
+    <w:rsid w:val="003509EE"/>
     <w:rsid w:val="0038253B"/>
     <w:rsid w:val="00397B98"/>
     <w:rsid w:val="003B326E"/>
     <w:rsid w:val="00410D2A"/>
     <w:rsid w:val="00413C83"/>
     <w:rsid w:val="004317AB"/>
     <w:rsid w:val="004527F6"/>
     <w:rsid w:val="00463FA8"/>
     <w:rsid w:val="00485649"/>
     <w:rsid w:val="004873C0"/>
     <w:rsid w:val="004E70EA"/>
     <w:rsid w:val="005160DC"/>
     <w:rsid w:val="00552EE8"/>
     <w:rsid w:val="005A71A2"/>
     <w:rsid w:val="005B76B3"/>
     <w:rsid w:val="005E3F57"/>
     <w:rsid w:val="0060024B"/>
+    <w:rsid w:val="00620F72"/>
     <w:rsid w:val="00632788"/>
     <w:rsid w:val="006506AF"/>
     <w:rsid w:val="006D71D9"/>
     <w:rsid w:val="006F5890"/>
     <w:rsid w:val="007016FA"/>
     <w:rsid w:val="007264CB"/>
     <w:rsid w:val="007413C3"/>
     <w:rsid w:val="00751811"/>
     <w:rsid w:val="007F1A8A"/>
     <w:rsid w:val="00823144"/>
     <w:rsid w:val="0084053C"/>
     <w:rsid w:val="00851E16"/>
     <w:rsid w:val="00856C85"/>
     <w:rsid w:val="00863366"/>
+    <w:rsid w:val="00882F3E"/>
     <w:rsid w:val="0089745A"/>
     <w:rsid w:val="008B709C"/>
     <w:rsid w:val="008E530C"/>
     <w:rsid w:val="0092177C"/>
     <w:rsid w:val="00925F2D"/>
     <w:rsid w:val="009B2AC0"/>
     <w:rsid w:val="009B37AE"/>
     <w:rsid w:val="009B7F50"/>
     <w:rsid w:val="009D4F86"/>
     <w:rsid w:val="00A25CA8"/>
     <w:rsid w:val="00A54998"/>
+    <w:rsid w:val="00A568F8"/>
     <w:rsid w:val="00A651CF"/>
     <w:rsid w:val="00A7609F"/>
     <w:rsid w:val="00A80636"/>
     <w:rsid w:val="00AB3391"/>
     <w:rsid w:val="00AB38B8"/>
     <w:rsid w:val="00AC1574"/>
     <w:rsid w:val="00B25B61"/>
     <w:rsid w:val="00B279DA"/>
     <w:rsid w:val="00B33B6B"/>
     <w:rsid w:val="00B57E49"/>
     <w:rsid w:val="00BA5119"/>
     <w:rsid w:val="00BD4559"/>
     <w:rsid w:val="00BF71A9"/>
     <w:rsid w:val="00C334B4"/>
     <w:rsid w:val="00C37458"/>
     <w:rsid w:val="00C37F8D"/>
     <w:rsid w:val="00CB7C0F"/>
     <w:rsid w:val="00CD533D"/>
     <w:rsid w:val="00CE3886"/>
+    <w:rsid w:val="00CF1D87"/>
     <w:rsid w:val="00CF2477"/>
     <w:rsid w:val="00D2188A"/>
     <w:rsid w:val="00D2718A"/>
     <w:rsid w:val="00D370B0"/>
     <w:rsid w:val="00DC2153"/>
     <w:rsid w:val="00E02655"/>
     <w:rsid w:val="00E20618"/>
     <w:rsid w:val="00E211C4"/>
     <w:rsid w:val="00E26ECA"/>
     <w:rsid w:val="00E35725"/>
     <w:rsid w:val="00E35B72"/>
     <w:rsid w:val="00E42E76"/>
     <w:rsid w:val="00E4716D"/>
     <w:rsid w:val="00E6581C"/>
     <w:rsid w:val="00EC330F"/>
     <w:rsid w:val="00F07137"/>
     <w:rsid w:val="00F374FB"/>
     <w:rsid w:val="00F530ED"/>
     <w:rsid w:val="00F86B78"/>
     <w:rsid w:val="00FA7998"/>
     <w:rsid w:val="00FD1E28"/>
     <w:rsid w:val="00FE1B3E"/>
     <w:rsid w:val="00FE6BC7"/>
     <w:rsid w:val="174037CF"/>
     <w:rsid w:val="269D2635"/>
     <w:rsid w:val="61E467F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="49FE2491"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4F0DC287-AC26-40B6-AD3B-8C2574B74718}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -1459,225 +1440,226 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Basis">
     <w:name w:val="Basis"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00321766"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DejaVu Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="DejaVu Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:rsid w:val="004527F6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Voetnoottekst Openbaar Ministerie"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004527F6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:aliases w:val="Voetnoottekst Openbaar Ministerie Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004527F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004527F6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B3D4D"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E6581C"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE3886"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE3886"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE3886"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE3886"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A25CA8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="42995763">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1745,51 +1727,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141217094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2052,70 +2034,70 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>208</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Words>215</ap:Words>
+  <ap:Characters>1186</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>9</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1398</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1399</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2024-10-23T12:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100099DAAE26EC95442B242DD938A8DFF2E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>f2a6efd8-2361-44ef-8288-3e725f78b253</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>