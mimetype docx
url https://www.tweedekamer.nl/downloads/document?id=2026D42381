--- v0 (2026-09-10)
+++ v1 (2026-10-29)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00B0084F" w:rsidR="00C101C2" w:rsidP="00C175DA" w:rsidRDefault="00C101C2" w14:paraId="38BCA4E2" w14:textId="475863E8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
       <w:r w:rsidRPr="009E3752">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">VERSLAG </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3752" w:rsidR="006D215F">
         <w:rPr>
           <w:b/>
@@ -107,131 +108,75 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000401DA" w:rsidP="00C175DA" w:rsidRDefault="000401DA" w14:paraId="3F3FC76F" w14:textId="56A597F6">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Op dinsdag 1 en woensdag 2 september </w:t>
       </w:r>
       <w:r w:rsidR="00F75319">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">jl. </w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">vond in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>vond in Wicklow, Ierland, de informele Raad Buitenlandse Zaken (RBZ) plaats, de zogeheten ‘Gymnich’. De minister van Buitenlandse Zaken heeft deelgenomen. Op de agenda stonden de volgende onderwerpen: de Russische agressie tegen Oekraïne,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75319">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de situatie in het Midden-Oosten,</w:t>
+      </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Wicklow</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> de effectiviteit van het externe beleid van de Europese Unie (EU) alsook de rol van de EU in multilaterale fora. De ministers van Buitenlandse Zaken van Canada, IJsland, Noorwegen, Oekraïne en het Verenigd Koninkrijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00221596">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VK)</w:t>
+      </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>, Ierland, de informele Raad Buitenlandse Zaken (RBZ) plaats, de zogeheten ‘</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> vonden bilaterale gesprekken plaats over het Meerjarig Financieel Kader (MFK) en EU-uitbreiding.</w:t>
+        <w:t>, evenals de staatssecretaris van Buitenlandse Zaken van Zwitserland, waren aanwezig voor zowel de bespreking over de Russische agressie tegen Oekraïne als voor het diner. Het doel van deze Gymnich was het voeren van een strategische discussie. Er zijn geen conclusies, Raadsbesluiten of mededelingen aangenomen. En marge van de Gymnich vonden bilaterale gesprekken plaats over het Meerjarig Financieel Kader (MFK) en EU-uitbreiding.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000401DA" w:rsidR="000401DA" w:rsidP="00C175DA" w:rsidRDefault="000401DA" w14:paraId="3AEAC3FA" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="000401DA" w:rsidR="000401DA" w:rsidP="00C175DA" w:rsidRDefault="000401DA" w14:paraId="0CD2D5B4" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Russische agressie tegen Oekraïne</w:t>
       </w:r>
@@ -412,63 +357,55 @@
       </w:r>
       <w:r w:rsidR="00692EFC">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Vertegenwoordiger</w:t>
       </w:r>
       <w:r w:rsidR="00692EFC">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F75319">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">(HV) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Kallas</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> concludeerde dat er steun is om te kijken naar de verdere inperking van visumverlening aan Russen. Tijdens de aankomende High Level Week van de Algemene Vergadering van de Verenigde Naties (AVVN) z</w:t>
+        <w:t>Kallas concludeerde dat er steun is om te kijken naar de verdere inperking van visumverlening aan Russen. Tijdens de aankomende High Level Week van de Algemene Vergadering van de Verenigde Naties (AVVN) z</w:t>
       </w:r>
       <w:r w:rsidR="00977A41">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>ullen</w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> de EU</w:t>
       </w:r>
       <w:r w:rsidR="00977A41">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">-lidstaten gezamenlijk optrekken </w:t>
       </w:r>
       <w:r w:rsidR="0095037A">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>met als</w:t>
       </w:r>
@@ -758,309 +695,203 @@
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0084F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Raad besprak de recente </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0084F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>escalatie in de Bab-el-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">escalatie in de Bab-el-Mandeb </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en de mogelijke gevolgen voor de maritieme veiligheid in de Rode Zee en mogelijke </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B0084F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Mandeb</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>terugkeer van oorlog in Jemen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B0084F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
+        <w:t xml:space="preserve">De Raad besprak </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>in dat kader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0084F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het belang van coördinatie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>van EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0084F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">missies, met name ASPIDES en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andere internationale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0084F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>inspanningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, waaronder de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0084F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E83FB4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Multilateral Military Mission Stra</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">en de mogelijke gevolgen voor de maritieme veiligheid in de Rode Zee en mogelijke </w:t>
+          <w:i/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83FB4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>t of Hormuz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MMM-SoH) en de</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0084F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>terugkeer van oorlog in Jemen.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">De Raad besprak </w:t>
+        <w:t>door Saoedi-Arabi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83FB4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ë</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>in dat kader</w:t>
-[...50 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> opgezette </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E83FB4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Multilateral</w:t>
-[...148 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Multinational Maritime Defensive Coalition</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B0084F" w:rsidDel="00C9129A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(MMDC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0084F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1460,65 +1291,56 @@
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">De Raad sprak over </w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA" w:rsidR="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">de effectiviteit van het EU buitenlandbeleid en het functioneren van EU instituties. </w:t>
       </w:r>
       <w:r w:rsidR="00253BF2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>HV</w:t>
       </w:r>
       <w:r w:rsidR="003D766B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000401DA" w:rsidR="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Kallas</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> stelde dat er reflectie nodig is over hoe de EU tot externe actie komt, voordat eventuele institutionele hervormingen besproken worden. Daarnaast benadrukte de HV het belang van een gezamenlijke EU-inzet voor de aankomende High Level Week van de </w:t>
+        <w:t xml:space="preserve">Kallas stelde dat er reflectie nodig is over hoe de EU tot externe actie komt, voordat eventuele institutionele hervormingen besproken worden. Daarnaast benadrukte de HV het belang van een gezamenlijke EU-inzet voor de aankomende High Level Week van de </w:t>
       </w:r>
       <w:r w:rsidR="00C175DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>AV</w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA" w:rsidR="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>VN. Ook werd een verklaring aangenomen door de EU en haar lidstaten ter ondersteuning van effectief multilateralisme.</w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA" w:rsidR="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000401DA" w:rsidR="000401DA" w:rsidP="00C175DA" w:rsidRDefault="000401DA" w14:paraId="2E1C9116" w14:textId="77777777">
@@ -1530,175 +1352,108 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009B7DD6" w:rsidR="000401DA" w:rsidP="00C175DA" w:rsidRDefault="000401DA" w14:paraId="18F6C546" w14:textId="342824C8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>De ministers bespraken het belang van verbeterde besluitvorming, waarbij onder andere Nederland opriep tot het gebruik van</w:t>
       </w:r>
       <w:r w:rsidR="00C175DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C175DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Qualified</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Qualified Majority Voting </w:t>
+      </w:r>
       <w:r w:rsidR="00C175DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000401DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>QMV</w:t>
+      </w:r>
       <w:r w:rsidR="00C175DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:i/>
-[...40 lines deleted...]
-        <w:t>(</w:t>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>QMV</w:t>
-[...6 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> waar de verdragen dit mogelijk maken.</w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> waar de verdragen dit mogelijk maken.</w:t>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:vertAlign w:val="superscript"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de sessie werd tevens verwezen naar </w:t>
       </w:r>
       <w:r w:rsidR="00AF4EC6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">een kort voor de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> opgesteld</w:t>
+        <w:t>een kort voor de Gymnich opgesteld</w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA" w:rsidR="00AF4EC6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Duits non-paper, dat Nederland steunt. Het non-paper </w:t>
       </w:r>
       <w:r w:rsidR="006C232A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">(in bijlage) </w:t>
       </w:r>
       <w:r w:rsidRPr="000401DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -1786,261 +1541,222 @@
     </w:p>
     <w:p w:rsidRPr="009B7DD6" w:rsidR="00444AE0" w:rsidP="00C175DA" w:rsidRDefault="00444AE0" w14:paraId="3E595FAC" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009B7DD6" w:rsidR="006D215F" w:rsidP="00C175DA" w:rsidRDefault="000158CE" w14:paraId="2FB2B52F" w14:textId="50F5B985">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7DD6">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bilaterale gesprekken en marge van </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Bilaterale gesprekken en marge van Gymnich</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidRPr="009B7DD6" w:rsidR="000158CE" w:rsidP="00C175DA" w:rsidRDefault="000158CE" w14:paraId="4726EED7" w14:textId="7DC6F36E">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7DD6">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesprek met Eurocommissaris </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DD6" w:rsidR="005074E6">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DD6">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Kos</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001A2F18" w:rsidR="000158CE" w:rsidP="00C175DA" w:rsidRDefault="00134915" w14:paraId="191EE21E" w14:textId="00046EA5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7DD6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">En marge van de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">En marge van de Gymnich sprak de minister van Buitenlandse Zaken met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="005074E6">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B7DD6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Gymnich</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Eurocommissaris voor EU-Uitbreiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="005074E6">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="009B7DD6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sprak de minister van Buitenlandse Zaken met </w:t>
+        <w:t xml:space="preserve"> Marta Kos. De minister deelde de Nederlandse prioriteiten ten aanzien van EU-uitbreiding conform de Kamerbrief EU-uitbreiding die op 10 juni met uw Kamer is gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="008222B7">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00641395">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook werd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00205D21">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>gesproken over het toetredingsproces van Servië, waarbij de minister herbevestigde het openen van Cluster 3 vanuit een bredere beoordeling van de rechtsstaat</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DD6" w:rsidR="005074E6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t>situatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00205D21">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="005074E6">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00205D21">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">steunen, en dat verdere opvolging van hervormingsstappen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="005E65F7">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en voortgang op de betrekkingen met Kosovo noodzakelijk zijn. De minister onderstreepte ook het belang dat Servië zich beter aansluit bij het GBVB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00205D21">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00641395">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00205D21">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Met betrekking tot het overlijden van Mladic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00641395">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="008222B7">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7DD6">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Marta Kos. De minister deelde de Nederlandse prioriteiten ten aanzien van EU-uitbreiding conform de Kamerbrief EU-uitbreiding die op 10 juni met uw Kamer is gedeeld.</w:t>
+      <w:r w:rsidRPr="009B7DD6" w:rsidR="00641395">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>minister aan dat elke</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DD6" w:rsidR="008222B7">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> vorm van staats- of militair eerbetoon </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DD6" w:rsidR="00641395">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ook werd </w:t>
+        <w:t>aan Ml</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DD6" w:rsidR="00205D21">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>gesproken over het toetredingsproces van Servië, waarbij de minister herbevestigde het openen van Cluster 3 vanuit een bredere beoordeling van de rechtsstaat</w:t>
-[...97 lines deleted...]
-        </w:rPr>
         <w:t>adic</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7DD6" w:rsidR="00641395">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> volstrekt ongepast en teleurstellend zou zijn.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DD6" w:rsidR="00205D21">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DD6" w:rsidR="001A2F18">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het gegeven eerbetoon rondom de uitvaart is bijzonder kwetsend voor de slachtoffers en nabestaanden, waaronder die van de genocide in Srebrenica. Dit past niet bij wat wij van een EU kandidaat-lidstaat verwachten en druist sterk in tegen de gemeenschappelijke Europese waarden, zoals respect voor de rechtsstaat, erkenning van uitspraken van internationale tribunalen en inzet voor verzoening en verwerking van het verleden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000158CE" w:rsidP="00C175DA" w:rsidRDefault="000158CE" w14:paraId="6204CC31" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2073,65 +1789,51 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83FB4">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Op dinsdag 1 september sprak </w:t>
       </w:r>
       <w:r w:rsidR="00AC6B04">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de minister van Buitenlandse Zaken</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83FB4" w:rsidR="2B1826FA">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83FB4">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">voorafgaand aan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">voorafgaand aan Gymnich </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83FB4" w:rsidR="2B1826FA">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">met </w:t>
       </w:r>
       <w:r w:rsidR="00C175DA">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83FB4" w:rsidR="2B1826FA">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Ierse minister </w:t>
       </w:r>
       <w:r w:rsidR="004E4FED">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>voor</w:t>
       </w:r>
@@ -2226,51 +1928,50 @@
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A763DA" w:rsidR="00A763DA" w:rsidP="00C175DA" w:rsidRDefault="00A763DA" w14:paraId="2BAFA213" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A763DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Overige zaken</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A763DA" w:rsidP="00C175DA" w:rsidRDefault="00A763DA" w14:paraId="48D5BFE2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A763DA" w:rsidR="00A763DA" w:rsidP="00C175DA" w:rsidRDefault="00A763DA" w14:paraId="0BE973F2" w14:textId="077C5BAD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A763DA">
         <w:rPr>
           <w:b/>
@@ -2381,61 +2082,61 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00B35D16" w:rsidR="000D1EC1" w:rsidSect="00B0084F">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C964EC5" w14:textId="77777777" w:rsidR="00A37470" w:rsidRDefault="00A37470" w:rsidP="00823D7C">
+    <w:p w14:paraId="2725F390" w14:textId="77777777" w:rsidR="00ED0CF7" w:rsidRDefault="00ED0CF7" w:rsidP="00823D7C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C45F5B5" w14:textId="77777777" w:rsidR="00A37470" w:rsidRDefault="00A37470" w:rsidP="00823D7C">
+    <w:p w14:paraId="1CDFBB99" w14:textId="77777777" w:rsidR="00ED0CF7" w:rsidRDefault="00ED0CF7" w:rsidP="00823D7C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2497,71 +2198,71 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C8BD0C3" w14:textId="77777777" w:rsidR="00823D7C" w:rsidRDefault="00823D7C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1728636285"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="49DE48C4" w14:textId="77777777" w:rsidR="00823D7C" w:rsidRDefault="00823D7C" w:rsidP="00823D7C">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Voettekst"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Pa</w:t>
         </w:r>
         <w:r w:rsidRPr="003C73EB">
           <w:rPr>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t xml:space="preserve">gina </w:t>
         </w:r>
         <w:r w:rsidRPr="003C73EB">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="003C73EB">
           <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r w:rsidRPr="003C73EB">
@@ -2605,192 +2306,192 @@
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="003C73EB">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2A43C0F4" w14:textId="77777777" w:rsidR="00823D7C" w:rsidRDefault="00823D7C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="558E2996" w14:textId="77777777" w:rsidR="00823D7C" w:rsidRDefault="00823D7C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ADAF5A0" w14:textId="77777777" w:rsidR="00A37470" w:rsidRDefault="00A37470" w:rsidP="00823D7C">
+    <w:p w14:paraId="0E803CDB" w14:textId="77777777" w:rsidR="00ED0CF7" w:rsidRDefault="00ED0CF7" w:rsidP="00823D7C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75094C69" w14:textId="77777777" w:rsidR="00A37470" w:rsidRDefault="00A37470" w:rsidP="00823D7C">
+    <w:p w14:paraId="11AF1CA8" w14:textId="77777777" w:rsidR="00ED0CF7" w:rsidRDefault="00ED0CF7" w:rsidP="00823D7C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4DFABE75" w14:textId="77777777" w:rsidR="000401DA" w:rsidRPr="006F194A" w:rsidRDefault="000401DA" w:rsidP="000401DA">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F194A">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F194A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="006F194A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Declaration by the EU and its Member States in support of effective multilateralism | EEAS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="276978E7" w14:textId="77777777" w:rsidR="000401DA" w:rsidRPr="00E83FB4" w:rsidRDefault="000401DA" w:rsidP="000401DA">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F194A">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F194A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F194A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="006F194A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>21 501-20, nr. 2360</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DCC8D5D" w14:textId="77777777" w:rsidR="00823D7C" w:rsidRDefault="00823D7C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1750297E" w14:textId="77777777" w:rsidR="00823D7C" w:rsidRDefault="00823D7C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="441155C1" w14:textId="77777777" w:rsidR="00823D7C" w:rsidRDefault="00823D7C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23064E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65DE92EA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
@@ -3598,54 +3299,54 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1203325285">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1973049992">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002634F1"/>
     <w:rsid w:val="00002370"/>
     <w:rsid w:val="000138AF"/>
     <w:rsid w:val="000143E3"/>
     <w:rsid w:val="000158CE"/>
     <w:rsid w:val="00016B8E"/>
     <w:rsid w:val="00021187"/>
@@ -4205,50 +3906,51 @@
     <w:rsid w:val="00722B88"/>
     <w:rsid w:val="00722D29"/>
     <w:rsid w:val="00723F7D"/>
     <w:rsid w:val="00724DF5"/>
     <w:rsid w:val="007264DF"/>
     <w:rsid w:val="0073091D"/>
     <w:rsid w:val="007309B3"/>
     <w:rsid w:val="00730EC2"/>
     <w:rsid w:val="0073269E"/>
     <w:rsid w:val="007349F5"/>
     <w:rsid w:val="00737F74"/>
     <w:rsid w:val="00740C15"/>
     <w:rsid w:val="007411C3"/>
     <w:rsid w:val="00746B00"/>
     <w:rsid w:val="00747308"/>
     <w:rsid w:val="00752050"/>
     <w:rsid w:val="00752F22"/>
     <w:rsid w:val="00754062"/>
     <w:rsid w:val="007543D5"/>
     <w:rsid w:val="00761CC8"/>
     <w:rsid w:val="00762934"/>
     <w:rsid w:val="00765122"/>
     <w:rsid w:val="00765E92"/>
     <w:rsid w:val="00765F42"/>
     <w:rsid w:val="00766504"/>
+    <w:rsid w:val="0076774D"/>
     <w:rsid w:val="00770BFF"/>
     <w:rsid w:val="007736D1"/>
     <w:rsid w:val="00774828"/>
     <w:rsid w:val="007765C0"/>
     <w:rsid w:val="00776F8E"/>
     <w:rsid w:val="007828CD"/>
     <w:rsid w:val="00782C34"/>
     <w:rsid w:val="007830E7"/>
     <w:rsid w:val="007839EA"/>
     <w:rsid w:val="00783CD4"/>
     <w:rsid w:val="00790D77"/>
     <w:rsid w:val="00791A91"/>
     <w:rsid w:val="00792850"/>
     <w:rsid w:val="00793C82"/>
     <w:rsid w:val="00796B51"/>
     <w:rsid w:val="00797152"/>
     <w:rsid w:val="007A311B"/>
     <w:rsid w:val="007A385A"/>
     <w:rsid w:val="007A42D2"/>
     <w:rsid w:val="007A4883"/>
     <w:rsid w:val="007A6F73"/>
     <w:rsid w:val="007A7361"/>
     <w:rsid w:val="007B0D9D"/>
     <w:rsid w:val="007B103F"/>
     <w:rsid w:val="007B1F07"/>
@@ -4703,50 +4405,51 @@
     <w:rsid w:val="00D30C76"/>
     <w:rsid w:val="00D3262D"/>
     <w:rsid w:val="00D339DD"/>
     <w:rsid w:val="00D343BC"/>
     <w:rsid w:val="00D354F7"/>
     <w:rsid w:val="00D40507"/>
     <w:rsid w:val="00D41752"/>
     <w:rsid w:val="00D43620"/>
     <w:rsid w:val="00D441BE"/>
     <w:rsid w:val="00D468A0"/>
     <w:rsid w:val="00D507B6"/>
     <w:rsid w:val="00D51FDB"/>
     <w:rsid w:val="00D5399B"/>
     <w:rsid w:val="00D53A2E"/>
     <w:rsid w:val="00D562BA"/>
     <w:rsid w:val="00D601D4"/>
     <w:rsid w:val="00D60F6B"/>
     <w:rsid w:val="00D616D4"/>
     <w:rsid w:val="00D75A66"/>
     <w:rsid w:val="00D77705"/>
     <w:rsid w:val="00D81849"/>
     <w:rsid w:val="00D82C09"/>
     <w:rsid w:val="00D84233"/>
     <w:rsid w:val="00D852E9"/>
     <w:rsid w:val="00D906CE"/>
+    <w:rsid w:val="00D918AE"/>
     <w:rsid w:val="00D93933"/>
     <w:rsid w:val="00D93DEF"/>
     <w:rsid w:val="00D95D0E"/>
     <w:rsid w:val="00D96DE4"/>
     <w:rsid w:val="00D97927"/>
     <w:rsid w:val="00D97E98"/>
     <w:rsid w:val="00DA06A3"/>
     <w:rsid w:val="00DA09E1"/>
     <w:rsid w:val="00DA1355"/>
     <w:rsid w:val="00DA20C1"/>
     <w:rsid w:val="00DA47A8"/>
     <w:rsid w:val="00DA76AC"/>
     <w:rsid w:val="00DA7862"/>
     <w:rsid w:val="00DB3810"/>
     <w:rsid w:val="00DB3B84"/>
     <w:rsid w:val="00DB536A"/>
     <w:rsid w:val="00DB56E1"/>
     <w:rsid w:val="00DB6394"/>
     <w:rsid w:val="00DB78C7"/>
     <w:rsid w:val="00DC2EA3"/>
     <w:rsid w:val="00DC3C26"/>
     <w:rsid w:val="00DC5BE0"/>
     <w:rsid w:val="00DC5CFF"/>
     <w:rsid w:val="00DD06DB"/>
     <w:rsid w:val="00DD0E47"/>
@@ -4817,50 +4520,51 @@
     <w:rsid w:val="00E8154F"/>
     <w:rsid w:val="00E81F94"/>
     <w:rsid w:val="00E83FB4"/>
     <w:rsid w:val="00E847B0"/>
     <w:rsid w:val="00E847B2"/>
     <w:rsid w:val="00E85252"/>
     <w:rsid w:val="00E90EBF"/>
     <w:rsid w:val="00E93869"/>
     <w:rsid w:val="00E96F90"/>
     <w:rsid w:val="00EA0908"/>
     <w:rsid w:val="00EA3A0F"/>
     <w:rsid w:val="00EA3AF8"/>
     <w:rsid w:val="00EA3E19"/>
     <w:rsid w:val="00EA5312"/>
     <w:rsid w:val="00EA53AD"/>
     <w:rsid w:val="00EA721A"/>
     <w:rsid w:val="00EA783E"/>
     <w:rsid w:val="00EB1D46"/>
     <w:rsid w:val="00EB7808"/>
     <w:rsid w:val="00EC14BC"/>
     <w:rsid w:val="00EC2EDB"/>
     <w:rsid w:val="00EC3C30"/>
     <w:rsid w:val="00EC71AD"/>
     <w:rsid w:val="00ED008E"/>
     <w:rsid w:val="00ED009D"/>
+    <w:rsid w:val="00ED0CF7"/>
     <w:rsid w:val="00ED12C3"/>
     <w:rsid w:val="00ED2118"/>
     <w:rsid w:val="00ED220F"/>
     <w:rsid w:val="00ED46C9"/>
     <w:rsid w:val="00ED5965"/>
     <w:rsid w:val="00ED69B8"/>
     <w:rsid w:val="00ED6D45"/>
     <w:rsid w:val="00EE0C57"/>
     <w:rsid w:val="00EE3A36"/>
     <w:rsid w:val="00EE705D"/>
     <w:rsid w:val="00EE7705"/>
     <w:rsid w:val="00EE7D6C"/>
     <w:rsid w:val="00EF19C0"/>
     <w:rsid w:val="00EF443F"/>
     <w:rsid w:val="00EF4573"/>
     <w:rsid w:val="00EF5770"/>
     <w:rsid w:val="00EF6BE4"/>
     <w:rsid w:val="00EF7AD0"/>
     <w:rsid w:val="00F00AEA"/>
     <w:rsid w:val="00F025AF"/>
     <w:rsid w:val="00F0308A"/>
     <w:rsid w:val="00F037CD"/>
     <w:rsid w:val="00F03FB1"/>
     <w:rsid w:val="00F04B21"/>
     <w:rsid w:val="00F05594"/>
@@ -5336,388 +5040,388 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002634F1"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E7D70"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007E7D70"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="MS Mincho" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00800BC0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00800BC0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E31BA7"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F5974"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
+  <w:style w:type="paragraph" w:styleId="Tekstzonderopmaak">
     <w:name w:val="Plain Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstzonderopmaakChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED009D"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...2 lines deleted...]
-    <w:link w:val="PlainText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstzonderopmaakChar">
+    <w:name w:val="Tekst zonder opmaak Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstzonderopmaak"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED009D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006D0DDF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-    <w:name w:val="List Paragraph Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A259B3"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="bumpedfont15">
     <w:name w:val="bumpedfont15"/>
     <w:rsid w:val="00A061AD"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E545F4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E545F4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E545F4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E545F4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E545F4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003054C1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00823D7C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00823D7C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00823D7C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00823D7C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A67AFE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D5CD2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00124DDB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00124DDB"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00124DDB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="125705221">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>