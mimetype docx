--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -1,2330 +1,2170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007E54B2" w:rsidRDefault="00CD1FBF" w14:paraId="6FAD5F24" w14:textId="77777777">
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00540E3C" w:rsidRDefault="0030527E" w14:paraId="088A4EFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C" w:rsidR="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C" w:rsidR="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00540E3C" w:rsidP="00D80872" w:rsidRDefault="00540E3C" w14:paraId="2F60B953" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3470</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00540E3C" w:rsidRDefault="00540E3C" w14:paraId="17A62F80" w14:textId="73ED28D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00540E3C" w:rsidRDefault="00540E3C" w14:paraId="226A8147" w14:textId="3FFB2259">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00540E3C" w:rsidRDefault="00540E3C" w14:paraId="574C7F2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00304329" w:rsidRDefault="00304329" w14:paraId="2491D604" w14:textId="46060B36">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u het verslag van de informele Raad Buitenlandse Zaken van 1 en 2 september</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026 aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00304329" w:rsidRDefault="00304329" w14:paraId="09CC0FCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00304329" w:rsidRDefault="00540E3C" w14:paraId="61938BFC" w14:textId="17F75183">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="746E2DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="77102315" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="54F14CD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="17DCE5B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="77418762" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="4D4C5768" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="2326E70C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="45359950" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="351156ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="46D12438" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="75D7319B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="4C193D8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="75080443" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="28C56609" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="642ABFF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="71BE9290" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="0704A06D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="100FB6F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="57158E14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540E3C" w:rsidRDefault="00540E3C" w14:paraId="258D2923" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...69 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="07007A56" w14:textId="43296179">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">VERSLAG INFORMELE RAAD BUITENLANDSE ZAKEN GYMNICH VAN 1 EN 2 SEPTEMBER 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="3861E13A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="1E0A3973" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dinsdag 1 en woensdag 2 september jl. vond in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Wicklow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, Ierland, de informele Raad Buitenlandse Zaken (RBZ) plaats, de zogeheten ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Gymnich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’. De minister van Buitenlandse Zaken heeft deelgenomen. Op de agenda stonden de volgende onderwerpen: de Russische agressie tegen Oekraïne, de situatie in het Midden-Oosten, de effectiviteit van het externe beleid van de Europese Unie (EU) alsook de rol van de EU in multilaterale fora. De ministers van Buitenlandse Zaken van Canada, IJsland, Noorwegen, Oekraïne en het Verenigd Koninkrijk (VK), evenals de staatssecretaris van Buitenlandse Zaken van Zwitserland, waren aanwezig voor zowel de bespreking over de Russische agressie tegen Oekraïne als voor het diner. Het doel van deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Gymnich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was het voeren van een strategische discussie. Er zijn geen conclusies, Raadsbesluiten of mededelingen aangenomen. En marge van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Gymnich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vonden bilaterale gesprekken plaats over het Meerjarig Financieel Kader (MFK) en EU-uitbreiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="094AC048" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="13BF32EC" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Russische agressie tegen Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="29113405" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad stond stil bij de voortdurende Russische agressieoorlog tegen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Oekraïne.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland benadrukte daarbij het belang van het intensiveren van de bilaterale steun van Europese lidstaten aan Oekraïne, in het bijzonder ten behoeve van luchtverdediging en energie. Tevens onderstreepte Nederland dat steun aan Oekraïne evenrediger gedragen dient te worden door alle EU-lidstaten. Nederland vroeg aandacht voor het blijvend, en versneld, opvoeren van de druk op Rusland met nieuwe sancties. Ook besteedde Nederland aandacht aan de geïmmobiliseerde Russische Centrale banktegoeden en aan hervormingen in Oekraïne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="140564B5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="2DF532C5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast sprak de Raad over de ernstige tekorten voor Oekraïense luchtverdediging, waarbij er door een aantal lidstaten extra steun werd toegezegd. Ook werd besproken dat de Commissie zijn werk rondom de inzet van de geïmmobiliseerde tegoeden zal voortzetten, met aandacht voor de relevante financiële en juridische risico’s. Dit is in lijn met de conclusies van de Europese Raad van december jl. De Raad sprak verder zijn steun uit voor het uitbreiden van sanctiepakketten. Hoge Vertegenwoordiger (HV) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Kallas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concludeerde dat er steun is om te kijken naar de verdere inperking van visumverlening aan Russen. Tijdens de aankomende High Level Week van de Algemene Vergadering van de Verenigde Naties (AVVN) zullen de EU-lidstaten gezamenlijk optrekken met als focus de noodzaak graanexport door de Zwarte Zee weer vlot te trekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="32A98031" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="2BA79C5D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot sprak de Raad zijn steun uit voor Duitsland, dat Rusland verantwoordelijk stelt voor de drone met explosieven die begin augustus jl. op de luchthaven in Leipzig werd gevonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="582656FA" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="51E3A1B1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="24BEDA38" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="48C664CB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Iran, Straat van Hormuz en Jemen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="7E15A066" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad besprak de situatie in het Midden-Oosten. Ten aanzien van de situatie in Iran, de Straat van Hormuz en Jemen zijn de ontwikkelingen niet bemoedigend: een diplomatieke oplossing blijft essentieel, maar er is beperkt voortgang zichtbaar en veel onzekerheid. De Raad onderstreepte in dit kader het belang van goede contacten met de Golfstaten en de Verenigde Staten (VS) zodat Europese belangen worden geborgd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C" w:rsidDel="00C9129A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>in de onderhandelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad besprak de recente escalatie in de Bab-el-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Mandeb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de mogelijke gevolgen voor de maritieme veiligheid in de Rode Zee en mogelijke terugkeer van oorlog in Jemen. De Raad besprak in dat kader het belang van coördinatie van EU-missies, met name ASPIDES en andere internationale inspanningen, waaronder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Multilateral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Military Mission </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Strait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Hormuz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MMM-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>SoH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en de door Saoedi-Arabië opgezette </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multinational </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Defensive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C" w:rsidDel="00C9129A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>(MMDC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Nederlandse inzet blijft gericht op het voorkomen van verdere escalatie en het herstel van vrije doorvaart. Ook besprak de Raad de inzet op langere termijn om Europese belangen te borgen, waaronder het belang van alternatieve routes voor olie- en gasexport om afhankelijkheid van de Straat van Hormuz af te bouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="1EB77566" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="7F1F85C5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Israël en de Palestijnse Gebieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="775BCDD9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De informele Raad behandelde tevens de situatie in Israël en de Palestijnse Gebieden. Nederland uitte zorgen over de blijvend ernstige situatie in de Gazastrook en onderstreepte het belang van ongehinderde, veilige en onvoorwaardelijke humanitaire toegang voor professionele hulpverleners. Nederland benadrukte dat gedegen onderzoek naar aanvallen op hulpverleners nodig is. Ook vroeg Nederland aandacht voor het toenemende kolonistengeweld en de uitbreiding van illegale nederzettingen op de Westelijke Jordaanoever. Nederland blijft zich daarom inzetten voor relevante maatregelen op EU-niveau, in lijn met de geannoteerde agenda. Ook treedt de nationale maatregel om producten uit onrechtmatige nederzettingen te weren op 22 september a.s. in werking. In het licht van internationaalrechtelijke verplichtingen blijft Nederland er voorstander van om dergelijke stappen op EU-niveau te zetten, omdat deze effectiever zijn dan nationale maatregelen. Daarnaast maakt Nederland zich sterk voor nieuwe sancties tegen Hamas en de Palestijnse Islamitische Jihad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="17F504A1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="2DBF65A3" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Libanon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="22AAED31" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De informele Raad besprak tevens Europese steun aan Libanon. Nederland is voorstander van EU-steun aan de Libanese veiligheidssector, onder meer in het kader van de ontwapening van Hezbollah. De gesprekken daarover worden naar verwachting komende tijd voortgezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="125A3583" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="29C3ABB9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Effectiviteit van het externe beleid van de EU, incl. rol van de EU in multilaterale fora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="529F9679" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad sprak over de effectiviteit van het EU buitenlandbeleid en het functioneren van EU instituties. HV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Kallas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stelde dat er reflectie nodig is over hoe de EU tot externe actie komt, voordat eventuele institutionele hervormingen besproken worden. Daarnaast benadrukte de HV het belang van een gezamenlijke EU-inzet voor de aankomende High Level Week van de AVVN. Ook werd een verklaring aangenomen door de EU en haar lidstaten ter ondersteuning van effectief multilateralisme.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="4F5C779F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="2965FC89" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ministers bespraken het belang van verbeterde besluitvorming, waarbij onder andere Nederland opriep tot het gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Qualified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Majority</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Voting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>(QMV) waar de verdragen dit mogelijk maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de sessie werd tevens verwezen naar een kort voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Gymnich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgesteld Duits non-paper, dat Nederland steunt. Het non-paper (in bijlage) somt vijf principes op ten bate van effectieve besluitvorming binnen de bestaande procedures:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) oprechte samenwerking; (2) geen koppeling met niet-gerelateerde zaken; (3) aanmoedigen van de Hoge Vertegenwoordiger om het gebruik van opties binnen de verdragen te onderzoeken; (4) het gebruik van constructieve onthouding; en (5) het onderbouwen van redenen van vitaal belang voor nationaal beleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="4895CB37" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="35A1E6B5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilaterale gesprekken en marge van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Gymnich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="1F1C6C8C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gesprek met Eurocommissaris Marta Kos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="207CF294" w14:textId="62093ABB">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En marge van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gymnich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprak de minister van Buitenlandse Zaken met de Eurocommissaris voor EU-Uitbreiding, Marta Kos. De minister deelde de Nederlandse prioriteiten ten aanzien van EU-uitbreiding conform de Kamerbrief EU-uitbreiding die op 10 juni met uw Kamer is gedeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C" w:rsidR="009E30DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C" w:rsidR="003730AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23987, nr. 412)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook werd gesproken over het toetredingsproces van Servië, waarbij de minister herbevestigde het openen van Cluster 3 vanuit een bredere beoordeling van de rechtsstaatsituatie niet te kunnen steunen, en dat verdere opvolging van hervormingsstappen en voortgang op de betrekkingen met Kosovo noodzakelijk zijn. De minister onderstreepte ook het belang dat Servië zich beter aansluit bij het GBVB. Met betrekking tot het overlijden van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mladic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaf de minister aan dat elke vorm van staats- of militair eerbetoon aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mladic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volstrekt ongepast en teleurstellend zou zijn. Het gegeven eerbetoon rondom de uitvaart is bijzonder kwetsend voor de slachtoffers en nabestaanden, waaronder die van de genocide in Srebrenica. Dit past niet bij wat wij van een EU kandidaat-lidstaat verwachten en druist sterk in tegen de gemeenschappelijke Europese waarden, zoals respect voor de rechtsstaat, erkenning van uitspraken van internationale tribunalen en inzet voor verzoening en verwerking van het verleden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="7472E8AF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="7755885E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gesprek met minister Byrne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="275D75A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dinsdag 1 september sprak de minister van Buitenlandse Zaken voorafgaand aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gymnich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de Ierse minister voor Europese Zaken Thomas Byrne over het MFK. De Ieren presenteren als huidig voorzitter van de Raad naar verwachting in oktober een nieuw MFK-onderhandelingsdocument. De minister van Buitenlandse Zaken heeft namens het kabinet kenbaar gemaakt dat de hoogte van het huidige MFK-voorstel substantieel verlaagd dient te worden en de volgende meerjarenbegroting toekomstbestendig en gemoderniseerd dient te worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540E3C" w:rsidP="001158E5" w:rsidRDefault="00540E3C" w14:paraId="321C782F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="5A5EB006" w14:textId="1DA3DB30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Overige zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="7D93B602" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="26BA7725" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VK handelsmaatregelen staal - mandaatverlening Europese Commissie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidP="001158E5" w:rsidRDefault="001158E5" w14:paraId="5A798934" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 1 september jl. deelde de Europese Commissie een voorstel voor mandaatverlening voor onderhandelingen met het VK naar aanleiding van de door het VK ingestelde handelsmaatregelen op import van staal ter bescherming van de Britse staalmarkt. De maatregelen van het VK zijn op 1 juli jl. ingegaan en zijn in de vorm vergelijkbaar met de maatregelen die de EU op dezelfde datum trof. De Europese Commissie heeft vóór inwerkingtreding van de nieuwe EU maatregelen onderhandelingen gevoerd met handelspartners (inclusief het VK) in WTO-verband onder art. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXVIII van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Agreement on Tariffs and Trade 1994 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(GATT). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Europese Commissie ontving hiervoor een mandaat van de Raad. Het VK start nu ten behoeve van de eigen maatregelen eenzelfde onderhandelingsproces onder dit artikel. Om ook deze onderhandelingen namens de Unie te kunnen voeren, verzoekt de Europese Commissie de Raad opnieuw formeel om het mandaat hiertoe te verlenen. In lijn met de eerdere mandaatverlening (zie ook kamerstuk 2025D47731) is het kabinet voornemens in te stemmen met deze mandaatverlening.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00540E3C" w:rsidR="001158E5" w:rsidRDefault="001158E5" w14:paraId="0AF07CB5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00540E3C" w:rsidR="001158E5">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FAD5F34" w14:textId="77777777" w:rsidR="00CD1FBF" w:rsidRDefault="00CD1FBF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2D01D472" w14:textId="77777777" w:rsidR="00E0464C" w:rsidRDefault="00E0464C" w:rsidP="00304329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FAD5F36" w14:textId="77777777" w:rsidR="00CD1FBF" w:rsidRDefault="00CD1FBF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="40306FA2" w14:textId="77777777" w:rsidR="00E0464C" w:rsidRDefault="00E0464C" w:rsidP="00304329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41A4EE30" w14:textId="77777777" w:rsidR="001E2E69" w:rsidRDefault="001E2E69">
+  <w:p w14:paraId="6989E120" w14:textId="77777777" w:rsidR="00304329" w:rsidRPr="00304329" w:rsidRDefault="00304329" w:rsidP="00304329">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D9D76CA" w14:textId="77777777" w:rsidR="001E2E69" w:rsidRDefault="001E2E69">
+  <w:p w14:paraId="176F94E1" w14:textId="77777777" w:rsidR="00304329" w:rsidRPr="00304329" w:rsidRDefault="00304329" w:rsidP="00304329">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B194562" w14:textId="77777777" w:rsidR="001E2E69" w:rsidRDefault="001E2E69">
+  <w:p w14:paraId="1784CF79" w14:textId="77777777" w:rsidR="00304329" w:rsidRPr="00304329" w:rsidRDefault="00304329" w:rsidP="00304329">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FAD5F30" w14:textId="77777777" w:rsidR="00CD1FBF" w:rsidRDefault="00CD1FBF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="223E7300" w14:textId="77777777" w:rsidR="00E0464C" w:rsidRDefault="00E0464C" w:rsidP="00304329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FAD5F32" w14:textId="77777777" w:rsidR="00CD1FBF" w:rsidRDefault="00CD1FBF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C7CA926" w14:textId="77777777" w:rsidR="00E0464C" w:rsidRDefault="00E0464C" w:rsidP="00304329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="039163AA" w14:textId="77777777" w:rsidR="001158E5" w:rsidRPr="00540E3C" w:rsidRDefault="001158E5" w:rsidP="001158E5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00540E3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Declaration by the EU and its Member States in support of effective multilateralism | EEAS</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="7BA92714" w14:textId="3C8A4308" w:rsidR="001158E5" w:rsidRPr="00E83FB4" w:rsidRDefault="001158E5" w:rsidP="001158E5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4483" w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>21 501-20, nr. 2360</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4483" w:rsidRPr="00540E3C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48D2A63D" w14:textId="77777777" w:rsidR="001E2E69" w:rsidRDefault="001E2E69">
+  <w:p w14:paraId="6E6950F2" w14:textId="77777777" w:rsidR="00304329" w:rsidRPr="00304329" w:rsidRDefault="00304329" w:rsidP="00304329">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FAD5F2C" w14:textId="77777777" w:rsidR="007E54B2" w:rsidRDefault="00CD1FBF">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6950DCCA" w14:textId="77777777" w:rsidR="00304329" w:rsidRPr="00304329" w:rsidRDefault="00304329" w:rsidP="00304329">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FAD5F2E" w14:textId="77777777" w:rsidR="007E54B2" w:rsidRDefault="00CD1FBF">
+  <w:p w14:paraId="11B042C9" w14:textId="77777777" w:rsidR="00304329" w:rsidRPr="00304329" w:rsidRDefault="00304329" w:rsidP="00304329">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1177 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007E54B2"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00E7472D"/>
+    <w:rsidRoot w:val="00304329"/>
+    <w:rsid w:val="000B7D07"/>
+    <w:rsid w:val="001158E5"/>
+    <w:rsid w:val="001B1AB3"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00304329"/>
+    <w:rsid w:val="0030527E"/>
+    <w:rsid w:val="0033616E"/>
+    <w:rsid w:val="00360259"/>
+    <w:rsid w:val="003730AC"/>
+    <w:rsid w:val="003B4613"/>
+    <w:rsid w:val="003D6C38"/>
+    <w:rsid w:val="004A51CE"/>
+    <w:rsid w:val="004F0FC4"/>
+    <w:rsid w:val="00540E3C"/>
+    <w:rsid w:val="00551326"/>
+    <w:rsid w:val="005807B1"/>
+    <w:rsid w:val="007401E1"/>
+    <w:rsid w:val="00840677"/>
+    <w:rsid w:val="00876AC2"/>
+    <w:rsid w:val="008A642C"/>
+    <w:rsid w:val="00926565"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009E30DD"/>
+    <w:rsid w:val="00A64891"/>
+    <w:rsid w:val="00B60D3C"/>
+    <w:rsid w:val="00B82231"/>
+    <w:rsid w:val="00BB2A42"/>
+    <w:rsid w:val="00BB4483"/>
+    <w:rsid w:val="00D46D97"/>
+    <w:rsid w:val="00DC16A5"/>
+    <w:rsid w:val="00E0464C"/>
+    <w:rsid w:val="00E775CA"/>
+    <w:rsid w:val="00F31540"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FB11B4"/>
+    <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6FAD5F24"/>
-  <w15:docId w15:val="{1C7545AF-432F-4340-9A8F-7B27533499CB}"/>
+  <w14:docId w14:val="0CE4B65B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AD8536ED-B377-471F-B9EA-A3DCC451117B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2333,77 +2173,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2428,75 +2268,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2531,55 +2371,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2648,812 +2488,717 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00304329"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat1">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00304329"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-      <w:ind w:left="861"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:color w:val="404040"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...75 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00304329"/>
     <w:rPr>
       <w:i/>
-      <w:color w:val="4F81BD"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intensieveverwijzing1">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304329"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-[...33 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop31">
-[...3 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00304329"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
+    <w:name w:val="Tabel ondertekening"/>
+    <w:rsid w:val="00304329"/>
     <w:pPr>
-      <w:tabs>
-[...25 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...308 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-    <w:name w:val="Tabel Rijkshuisstijl"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00304329"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00304329"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00304329"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001158E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
-    <w:tblPr>
-[...46 lines deleted...]
-    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001158E5"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titelvanboek1">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001158E5"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana13">
-[...3 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001158E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...87 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eeas.europa.eu/eeas/declaration-eu-and-its-member-states-support-effective-multilateralism_en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3723,132 +3468,87 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>165</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1558</ap:Words>
+  <ap:Characters>8571</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>71</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>193</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10109</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00217B40B85F561D42AA9161C69469867D</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>