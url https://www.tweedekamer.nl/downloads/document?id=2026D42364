--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -1,8800 +1,5293 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00BE0EF9" w:rsidRDefault="00340ECA" w14:paraId="43536CD0" w14:textId="77777777"/>
-[...77 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00084E80" w:rsidP="00C15055" w:rsidRDefault="00C15055" w14:paraId="3EE76014" w14:textId="592917C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>21501-08</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00866E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21501-08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>september 2026</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nr. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00C06024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...122 lines deleted...]
-        <w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="001B60BD" w:rsidRDefault="00C15055" w14:paraId="7BD66BC7" w14:textId="62B1F53B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00963E7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1045</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Verslag van een schriftelijk overleg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="001B60BD" w:rsidRDefault="00C15055" w14:paraId="6BF1B26E" w14:textId="2001C7D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="002C27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00F83C54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> september 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00F67A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00C15055" w:rsidRDefault="00C15055" w14:paraId="3257153B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00C15055" w:rsidRDefault="00C15055" w14:paraId="51D6483B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00C15055" w:rsidRDefault="00C15055" w14:paraId="249DEA6F" w14:textId="76E2B0DE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>vaste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00084E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00F83C54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Europese zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen en opmerkingen voorgelegd aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="0059091C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00BC10BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de brief van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00395B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 september </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00555F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00555F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de geannoteerde agenda informele Raad Algemene Zaken - Cohesie 14-15 september Dublin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00F77E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kamerstuk 21501-08-1043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00F77E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en over de brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00D36025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>van 15 juni 2026 over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00A8061D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00D36025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00A8061D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00FD3A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>erslag informele Raad Algemene Zaken - Cohesie 4-5 juni 2026 (21501-08-1034)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00A8061D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00C15055" w:rsidRDefault="00C15055" w14:paraId="3D638BCC" w14:textId="3DB91F0A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vragen en opmerkingen zijn op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00D96969">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00F67A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> september</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00D96969">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00F67A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00417EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorgelegd. Bij brief van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="000A072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="005E03C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="000A072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> september</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00D96969">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>zijn de vragen beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00C15055" w:rsidRDefault="00C15055" w14:paraId="2EF6E867" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="001B60BD" w:rsidRDefault="00C15055" w14:paraId="513E8258" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="001B60BD" w:rsidRDefault="00BF112A" w14:paraId="661B5C62" w14:textId="1B27CD5D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="003142B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="003142B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meetelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00C15055" w:rsidRDefault="00C15055" w14:paraId="3C52E4BA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="001B60BD" w:rsidRDefault="001B60BD" w14:paraId="531D7907" w14:textId="7AC78F6E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00C15055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>djunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="001B60BD" w:rsidRDefault="00331C43" w14:paraId="2CB8E9FF" w14:textId="6D88E7A2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Moonen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00C15055" w:rsidRDefault="00C15055" w14:paraId="4CF5970E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00BE0EF9" w:rsidRDefault="00C15055" w14:paraId="38CA3C1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00BE0EF9" w:rsidRDefault="00C15055" w14:paraId="5FC6643B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00BE0EF9" w:rsidRDefault="00C15055" w14:paraId="73AE5F61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00BE0EF9" w:rsidRDefault="00C15055" w14:paraId="7A69496A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00331C43" w:rsidP="00BE0EF9" w:rsidRDefault="00331C43" w14:paraId="714A0A49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00331C43" w:rsidP="00BE0EF9" w:rsidRDefault="00331C43" w14:paraId="13E1AAD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00C15055" w:rsidP="00BE0EF9" w:rsidRDefault="00C15055" w14:paraId="0B713213" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="091E0F68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="008451B7" w:rsidRDefault="00D003FD" w14:paraId="59E56521" w14:textId="682FD612">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B60BD" w:rsidRDefault="001B60BD" w14:paraId="35A4E921" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="50659B19" w14:textId="174E65D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD" w:rsidR="00E43295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...79 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> en reactie van de minister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="64FBEE70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E623CA">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="008451B7" w:rsidRDefault="00D003FD" w14:paraId="435D574F" w14:textId="7614DE11">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:br/>
-[...35 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D05CBD" w:rsidR="005F0D54" w:rsidP="00BE0EF9" w:rsidRDefault="00E02375" w14:paraId="680CE753" w14:textId="5372BA68">
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6EEB3E33" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006B7A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00747885">
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00996913" w:rsidR="00D05CBD">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe denkt de minister de aanstaande right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategie in te kunnen zetten om doorbraken te realiseren voor Nederlanders in heel Nederland, mede in het licht van de kabinetsreactie op het rapport ‘Elke regio telt’ (Kamerstuk 29 697, nr. 114)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="51BE15D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7A36">
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00BE0EF9" w:rsidRDefault="00D05CBD" w14:paraId="71E91B98" w14:textId="61077E67">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="04581DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie zal de ‘Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>’ strategie naar verwachting dit najaar publiceren. Pas op dat moment kan het kabinet de strategie beoordelen, en bepalen op welke wijze deze strategie een bijdrage kan leveren aan de inzet van het kabinet op basis van het rapport ‘Elke regio telt’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4377C134" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="643BC0AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00BE0EF9" w:rsidRDefault="00D05CBD" w14:paraId="1420D0C7" w14:textId="1248998B">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="635BB66A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie hebben vernomen dat het kabinet voornemens is de uitvoering van het cohesiebeleid bij een ander departement te beleggen. Klopt dat? Is de minister het ermee eens dat een wisseling van departement er niet toe mag leiden dat regio’s en gesprekspartners minder betrokken worden bij de uitvoering van Europese fondsen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D05CBD" w:rsidP="00BE0EF9" w:rsidRDefault="00D05CBD" w14:paraId="0EACAD20" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5071ED3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3DA6B96A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D05CBD" w:rsidP="00BE0EF9" w:rsidRDefault="00D05CBD" w14:paraId="44D1D9F2" w14:textId="5CE49DC5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4023EE33" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="211D1F"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="211D1F"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Het cohesiebeleid wordt in het Commissievoorstel voor het nieuwe Meerjarig Financieel Kader (MFK) onderdeel van de Nationale en Regionale Partnerschapsplannen (NRPP). Afgelopen mei is uw Kamer geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="211D1F"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="211D1F"/>
-          <w:szCs w:val="18"/>
-[...111 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de coördinatie van het NRP Plan bij het ministerie van Financiën zal worden belegd. Binnen het plan blijf ik als minister van Economische Zaken en Klimaat echter primair verantwoordelijk voor de invulling en uitvoering van het cohesiebeleid. Daarbij hecht ik zeer aan het partnerschapsprincipe met de regio’s. Uw Kamer zal dit najaar nader worden geïnformeerd over de opzet van het NRPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3D75FA70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00BE0EF9" w:rsidRDefault="00D05CBD" w14:paraId="030D7B3C" w14:textId="1258F93D">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="72156158" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie vragen of de minister de zienswijze deelt dat hoogwaardige participatie van regio’s, het maatschappelijk middenveld en andere gesprekspartners bijdraagt aan de kwaliteit, het eigenaarschap en de effectiviteit van de Nederlandse plannen voor Europese fondsen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D05CBD" w:rsidP="00BE0EF9" w:rsidRDefault="00D05CBD" w14:paraId="542E4B01" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="394451D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0D03D203" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00BE0EF9" w:rsidRDefault="00D05CBD" w14:paraId="7A2D3EEE" w14:textId="41F807BA">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="669C8611" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, het kabinet steunt het basisprincipe van het NRPP dat gericht is op het partnerschapsbeginsel en het kabinet geeft hier ook actief vorm aan middels nauwe betrokkenheid van medeoverheden en andere (maatschappelijke) partners, in lijn met artikel 6 van het NRPP-voorstel en met de motie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Paternotte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="002A2526">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00BE0EF9" w:rsidRDefault="005F0D54" w14:paraId="34D43037" w14:textId="14B3C785"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1DD0373C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="57E3B257" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="25FE9115" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="553DA0A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Deelt de minister de mening dat de nieuwe architectuur van de Nationale en Regionale Partnerschapsprogramma’s (NRPP) er niet toe mag leiden dat er minder grensoverschrijdende samenwerking is die bijdraagt aan de economische, sociale en territoriale cohesie van de Unie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="476A4822" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3847FEFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3D0DA964" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="6564C152" w14:textId="52382DE8">
-[...129 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="502842BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja. Daarbij is het belangrijk om te benoemen dat grensoverschrijdende samenwerking via het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Interreg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan en niet via het NRPP voortgezet zal worden. Het kabinet zet zich tijdens de onderhandelingen in voor voldoende aandacht voor interregionale innovatiesamenwerking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3395053B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="76F68797" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="65A97F9B" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6ABC9FEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie zijn van mening dat onnodige administratieve lasten bij Europese projecten afleiden van de inhoud van die projecten. Deze leden zijn verheugd dat het kabinet aandacht heeft voor het beperken van administratieve lasten en zich actief inzet voor de uitvoerbaarheid voor begunstigden. Hoe zet de minister zich hiervoor in?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="614FE225" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="50A3953C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="79413441" w14:textId="5F39E184">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2EA0F8F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Het kabinet is van mening dat geleerde lessen van de huidige MFK periode moeten worden meegenomen in de onderhandelingen voor het nieuwe MFK, waaronder het beperken van onnodige administratieve lasten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="36C60D33">
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5EAC">
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zet zich hiervoor in door dit in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Raad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">te bepleiten. Tevens heeft het kabinet in het visiepaper </w:t>
       </w:r>
-      <w:r w:rsidRPr="00101B93">
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cohesiebeleid na 2027</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>een specifiek hoofdstuk opgenomen met suggesties voor vereenvoudigde regelgeving ten behoeve van een betere implementatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="1A802629" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D05CBD" w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="10575BF0" w14:textId="1780DB49">
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="707AD65E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="337EC36B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D05CBD">
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="211BAFAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3E2F1E1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie vinden het belangrijk dat stilgestaan wordt bij het cohesiebeleid nu na de huidige begrotingsperiode een nieuw cohesiebeleid vormgegeven zal moeten worden. Is de minister bereid om in de discussie in te brengen dat we kritisch zullen moeten kijken naar de opbrengst van het huidige cohesiebeleid en de mate waarin we überhaupt weten wat daar de resultaten van zijn? Kan de minister cijfers delen over de effectiviteit van het cohesiebeleid in de afgelopen jaren of aan het voorzitterschap vragen of die cijfers er kunnen komen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="30A34D6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="03DE10FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="793E6AD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ja, het kabinet vindt het belangrijk dat de effectiviteit van het cohesiebeleid continu gemonitord en geëvalueerd wordt. De Europese Commissie publiceert hierover elke drie jaar een Cohesierapport. Het laatste rapport is het 9e Cohesierapport (2024)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, waarin de effecten van het cohesiebeleid op onder meer BBP-groei, werkgelegenheid en R&amp;D-investeringen zijn geanalyseerd, zowel voor Nederland als de EU. Het kabinet is ook voorstander van prestatiegericht begroten om prestaties onder het MFK effectief en transparant te kunnen beoordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="56510FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7ED1D6F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie zien het risico dat onder het Ierse voorzitterschap door een coalitie van landen wordt getracht cohesiebeleid te gaan koppelen aan concurrentievermogen, en te betogen dat cohesiebeleid volledig overeind moet blijven, zo niet uitgebreid omdat het essentieel zou zijn voor concurrentievermogen, terwijl daar onvoldoende onderbouwing van is met feiten en cijfers. Deelt de minister deze zorg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1B79A1AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="243BBC25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het cohesiebeleid is opgenomen in het Verdrag betreffende de Werking van de Europese Unie (VWEU) en in de eerste plaats gericht op het verkleinen van economische en sociale verschillen tussen regio’s binnen de EU. Het kabinet wil juist dat regio’s dit doen door met het cohesiebeleid te investeren in hun regionale concurrentiekracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zodat de cohesiebijdrage op termijn kan worden verlaagd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="77DC5DD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5C094F3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het resultaatsgerichte financieringsmodel is een kopie van het Coronaherstelfonds. Is de minister ermee bekend dat uit rapporten van de Europese Rekenkamer en publicaties van wetenschappers, zoals prof. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Beetsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, blijkt dat de beloofde structurele hervormingen zijn uitgebleven en dat strategische investeringen in de praktijk grotendeels bestonden uit de vervanging van bestaande apparatuur? Is ook bekend dat grensoverschrijdende infrastructuur vaak helemaal ontbrak?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6C317EF2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="41DFF510" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="47C93710" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het kabinet is bekend met de rapporten van de Europese Rekenkamer (ERK) over de werking van de herstel- en veerkrachtfaciliteit (HVF) en betrekt de lessen daaruit bij de onderhandelingen over het nieuwe MFK en het NRPP. De werkwijze van de HVF wijkt af van de huidige programmaperiode doordat uitbetaling plaatsvindt op basis van het behalen van vooraf vastgestelde mijlpalen en doelstellingen, in plaats van op basis van werkelijk gemaakte kosten. De ERK heeft daarbij onder meer aandacht gevraagd voor de beoordeling van de efficiëntie van uitgaven en de beschikbaarheid van informatie over werkelijke kosten. Het kabinet hecht daarbij aan goede controle, transparantie en uitvoerbaarheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="23F7A8FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6F1ADCE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Waarom kiest de minister er bij deze discussie niet voor om naast vereenvoudiging ook veel steviger in te zetten op de afbouw van cohesiegelden ten behoeve van innovatie, veiligheid en grensoverschrijdende infrastructuur?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4387FFA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5367D4BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In de brief van 22 mei dit jaar geeft het kabinet aan in te zetten op een lagere omvang van de EU-begroting door scherpe keuzes te maken. Het kabinet zet daarbij tijdens de onderhandelingen over het MFK in op het vinden van zo veel mogelijk besparingen in pijler 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (o.a. cohesie en landbouw)  en pijler 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, en zo min mogelijk ten koste moet gaan van pijler 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Europees </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Concurrentievermogenfonds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Horizon Europe) en pijler 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5858296C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4939F8F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie vragen wat de minister vindt van het feit dat cohesiebeleid en het belang daarvan nu ook lijkt te worden uitgelegd in relatie tot het principe van right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vindt de minister dat de cohesiemiddelen moeten aansluiten bij de (regionale) arbeidsmarkt met oog op het principe van right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0E237AF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="02302760" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet interpreteert het ‘Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’ principe als een visie om burgers een reden te geven om te blijven in de regio waar zij vandaan komen. Daarom vindt het kabinet het belangrijk dat cohesiemiddelen beter aansluiten bij de kenmerken en sterktes van de regio’s. Een plaatsgebonden aanpak biedt regio’s de mogelijkheid om gericht te investeren in economische ontwikkeling en de transities die voor de toekomst van belang zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, waaronder de arbeidsmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0C634DB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="58A93608" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6E8AA57D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder zijn de leden van de VVD-fractie benieuwd wat de stand van zaken is rond de mededeling van de Commissie over de oostelijke grensregio’s van de EU. Is inmiddels meer duidelijkheid verkregen over de budgettaire gevolgen van de voorgestelde maatregelen, waaronder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>EastInvest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-faciliteit en mogelijke uitzonderingen op de staatssteunregels?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="57FBA019" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6B39CA4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2312E968" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Het kabinet erkent dat deze regio’s belangrijk zijn in de weerbaarheid en de veiligheid van de hele Unie. Het is daarom positief dat de Commissie erop inzet om haar veiligheid en veerkracht en die in de oostelijke grensregio’s te vergroten. De financiering voor deze regio’s is integraal onderdeel van de onderhandelingen over het volgende MFK.  Het kabinet wil niet vooruitlopen op de integrale afweging van middelen na 2027. De overkoepelende inzet voor de MFK- en onderhandelingen inzake het Eigenmiddelenbesluit zijn daarbij leidend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2790F0F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7E78A6FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="75AB3CC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie vragen naar de appreciatie van de minister van de op 10 juni 2026 door de Europese Commissie gepubliceerde strategie voor eilanden en strategie voor kustgemeenschappen. Wat is haar inzet ten aanzien van deze strategieën?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4546BA44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="456489CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3D07B280" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6B57AC58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Het kabinet heeft kennis genomen van strategie voor eilanden en strategie voor kustgemeenschappen. De door de Commissie gepubliceerde Europese strategieën bieden een overkoepelend kader waarin bestaand beleid voor eilanden en voor kustgemeenschappen wordt samengebracht, zonder dat daarmee nieuw beleid wordt geïntroduceerd. Het kabinet zal hier geen aanvullende inzet op plegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1D7B8FA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2841B715" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>VVD</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>-fractie</w:t>
-[...22 lines deleted...]
-      <w:r>
+        <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7C195ED1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="74576EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de minister wat de overgang naar betaling op basis van mijlpalen en doelstellingen concreet betekent voor Nederland. Wie bepaalt uiteindelijk of een mijlpaal of doelstelling is gehaald, en welke rechtsmiddelen of politieke mogelijkheden heeft Nederland wanneer de Commissie betalingen tegenhoudt? Deze leden vragen de minister of het nieuwe financieringsmodel de Europese Commissie meer macht geeft om betalingen aan lidstaten op te schorten, te vertragen of aan voorwaarden te verbinden. Zij vragen of de minister kan uitsluiten dat cohesiegeld zo een politiek drukmiddel van de Commissie kan worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5949AB83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7A45A511" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="2995EF47" w14:textId="7FCB8B68">
-[...117 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5CDA6D44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Concreet betekent resultaatgerichte financiering dat Nederland middelen ontvangt wanneer vooraf vastgelegde mijlpalen en doelstellingen zijn behaald en aan de toepasselijke voorwaarden is voldaan. Nederland is zelf verantwoordelijk voor de eerste controle daarop; de Europese Commissie beoordeelt dit vervolgens bij de beoordeling van een betaalverzoek en kan aanvullende controles uitvoeren. Als niet volledig aan de afgesproken mijlpalen, doelstellingen of horizontale voorwaarden is voldaan, kunnen middelen naar rato worden gekort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="429EBFB7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Een belangrijke les uit de HVF is dat afspraken aan de voorkant helder, objectief toetsbaar en uitvoerbaar moeten zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5F2DAC8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="76411AE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3AB1D18E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen het kabinet om een volledig overzicht van de verwachte gevolgen van het nieuwe cohesiemodel voor Nederland, inclusief de Nederlandse afdrachten, ontvangsten, uitvoeringskosten en financiële risico’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="52C112EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="53FFB582" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="005D6259" w14:paraId="4BAC6795" w14:textId="77BEF95D">
-[...102 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="13E32AE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...102 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorstel voor het NRPP bevat landenenveloppen met vastgestelde bedragen waar lidstaten aanspraak op kunnen maken in het volgende MFK. Voor Nederland gaat het daarbij om 8,5 miljard euro. Dit bestaat uit een algemene allocatie van 7,1 miljard euro, 0,8 miljard euro voor middelen voor asiel, migratie, grensbeheer en interne veiligheid en 0,6 miljard euro voor het Sociaal Klimaatfonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0CF177E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="26916AD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Het nieuwe cohesiemodel heeft op zichzelf geen invloed op de Nederlandse afdrachten. Voor de afdrachten is alleen de totale omvang van het volgende MFK relevant. Hierover wordt nog onderhandeld. Financiële risico’s zijn er potentieel met name in de uitvoering van het NRPP. Lidstaten zullen mijlpalen en doelstellingen moeten realiseren om aanspraak te kunnen maken op het geld, en ook voldoende toezicht en controle moeten houden op de juiste implementatie van de afgesproken maatregelen en hervormingen. Over de uitvoeringskosten is op dit moment nog geen nadere informatie beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="33BC0A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4FE40A28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7A6686BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie constateren dat de Europese Rekenkamer eerder zorgen heeft geuit over fraudebestrijding, controle en de betrouwbaarheid van prestatiegegevens bij vergelijkbare systematiek. Deze leden vragen welke lessen uit het ERK-rapport volgens de minister eerst moet worden verwerkt voordat Nederland kan instemmen met toepassing van deze systematiek op het toekomstige cohesiebeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4A4BAAD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="53E6047F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="60F93E0C" w14:textId="7587549B">
-[...230 lines deleted...]
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="40D27DB3" w14:textId="77777777">
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3A4768C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet hecht waarde aan de aanbevelingen en bevindingen van de Europose Rekenkamer en neemt deze mee in de onderhandelingen over het NRPP. Een belangrijke les uit de HVF is dat resultaatgerichte financiering gepaard moet gaan met robuuste nationale controle- en auditsystemen, betrouwbare prestatiegegevens en goede informatie-uitwisseling over onregelmatigheden. Ook moeten fraude en andere onregelmatigheden effectief kunnen worden opgespoord, gecorrigeerd en waar nodig teruggevorderd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="608BA908" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="68E072B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="059DDC62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de minister hoe wordt voorkomen dat Nederland als nettobetaler meer risico loopt dan lidstaten die relatief veel cohesiemiddelen ontvangen. Deze leden vragen welke garanties er zijn dat Nederlandse belastingbetalers niet opdraaien voor fouten, fraude of slecht beheer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="141C3F6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1AB9BEF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00060D72" w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="21EE9D1D" w14:textId="71C7F394">
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="62DFF46D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...48 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het voorstel voor de NRPP verordening zoals die nu voorligt zitten voldoende waarborgen dat alle lidstaten hun beheers- en controlesystemen op orde moeten hebben en dat de Europese Commissie dit kan en moet controleren. Bij het al dan niet opschorten van betalingen maakt de verordening geen onderscheid tussen nettobetalers en lidstaten die veel cohesiemiddelen ontvangen. Derhalve is er ook geen reden om aan te nemen dat Nederland als nettobetaler meer risico loopt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="44B0EC9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="527215E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7DBF3B12" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen of de minister bereid is zich te verzetten tegen een model waarin Europese middelen afhankelijk worden gemaakt van brede, door de Commissie vastgestelde hervormingen of beleidsdoelen die buiten het doel van het cohesiebeleid vallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2C4A20EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="32DDA91E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7CADC441" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is voorstander van een koppeling tussen EU-uitgaven en hervormingen, omdat dit de toegevoegde waarde van Europese middelen kan vergroten. In het Commissievoorstel worden de uitgaven onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>NRPP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gekoppeld aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Landspecifieke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanbevelingen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>LSA's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) uit het Europees Semester, die jaarlijks door de Raad worden vastgesteld. Bij deze koppeling vindt het kabinet het van belang dat rekening wordt gehouden met effectiviteit en flexibiliteit. Tegelijkertijd vindt het kabinet dat met het oog op proportionaliteit rekening moet worden gehouden met de verhouding tussen de omvang van de te ontvangen middelen en de verplichting tot het adresseren van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>LSA's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="314EE215" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3A440BD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5F86B9CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze leden vragen waarom de minister niet inzet op het afbouwen of beëindigen van traditioneel cohesiebeleid en welke belemmeringen er zijn om het cohesiebeleid substantieel terug te dringen. Indien de minister niet bereid is voor afbouw of beëindiging te pleiten, verzoeken zij de minister precies toe te lichten welk Nederlands belang daarmee wordt gediend, hoeveel Nederland naar verwachting aan dit beleid bijdraagt en ontvangt en waarom Nederlandse belastingbetalers moeten blijven meebetalen aan landen elders in Europa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4E92DBFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="730E760A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0CD34483" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1FF81834" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0BC548BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2A83C623" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tot slot vragen de leden van de PVV-fractie de minister welke rol de Tweede Kamer krijgt bij de Nederlandse inzet voor mijlpalen, doelstellingen en voorwaarden in het toekomstige NRPP. Deze leden vragen of de minister kan toezeggen dat de Kamer vooraf wordt geïnformeerd voordat Nederland akkoord gaat met verplichtingen die gevolgen kunnen hebben voor nationaal beleid of Nederlandse middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1C54F9E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="03037D1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="37E3A0D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Tweede Kamer zal gedurende het proces tijdig worden geïnformeerd over de Nederlandse inzet en de verdere uitwerking van het NRPP. Het kabinet zal de Kamer binnenkort nader informeren over het voorziene proces om tot een Nederlandse NRPP te komen en over de wijze waarop belanghebbenden bij de verdere uitwerking van het plan worden geconsulteerd. Ook in het verdere proces zal het kabinet nadrukkelijk aandacht houden voor een tijdige betrokkenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="329E5A1C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van de Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7FF3B444" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="43579B93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="12F82E72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="561A8F4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie steunen de beweging naar een meer resultaatgerichte Europese begroting. Kan de minister aangeven welke concrete lessen uit de Herstel- en Veerkrachtfaciliteit Nederland wil vastleggen als voorwaarden voor het nieuwe financieringsmodel? Zet de minister daarbij in op één heldere verantwoordingssystematiek, eenvoudige en goed meetbare mijlpalen en controles die in verhouding staan tot de risico’s?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="53F8462D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="76A917F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="50087275" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja. Het kabinet wil de lessen uit de HVF nadrukkelijk meenemen. Daarbij is het van belang dat mijlpalen en doelstellingen vooraf helder, goed meetbaar en uitvoerbaar zijn, dat de verantwoordings- en controlelasten in verhouding staan tot de risico’s en dat voldoende flexibiliteit bestaat om op onvoorziene omstandigheden in te spelen. Het kabinet zet daarom in op een zo eenvoudig en eenduidig mogelijke verantwoordingssystematiek, proportionele controles en voldoende ruimte voor uitvoerbaarheid en aanpassing waar dat nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6F1BE0B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1B88FA77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="70FD7860" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor de leden van de CDA-fractie is vereenvoudiging alleen geslaagd wanneer die ook merkbaar is voor alle ontvangers van Europese middelen. Dit sluit ook aan bij de bredere inzet uit het coalitieakkoord om administratieve lasten terug te dringen en regels eenvoudiger en beter uitvoerbaar te maken. Kan de minister daarom aangeven hoe zij gaat beoordelen of het nieuwe model in de praktijk daadwerkelijk minder administratieve lasten oplevert? Is de minister bereid hiervoor vooraf concrete uitgangspunten te laten vaststellen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="46FFF036" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="63AF32D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="533E392C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het kabinet deelt het uitgangspunt dat vereenvoudiging ook in de praktijk merkbaar moet zijn voor ontvangers en uitvoerende partijen. Een belangrijke les uit de HVF is dat bij resultaatgerichte financiering vooraf goed moet worden gekeken naar de gevolgen voor uitvoering en verantwoording. Het kabinet zet daarom in op een inrichting waarbij administratieve en verantwoordingslasten zoveel mogelijk worden beperkt, zonder afbreuk te doen aan een adequate bescherming van de financiële belangen van de Unie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="15242960" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2753F9EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5BA7DFD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie steunen de inzet om cohesiebeleid sterker te verbinden met het Europese concurrentievermogen. Sterke regio’s, goede bereikbaarheid, voldoende vakmensen en sterke regionale innovatieclusters zijn voor deze leden voorwaarden voor een concurrerend Europa. Kan de minister toelichten hoe zij in de onderhandelingen de balans wil bewaken tussen de klassieke cohesiedoelstelling en de sterkere focus op Europees concurrentievermogen? Hoe voorkomt zij dat middelen vooral terechtkomen bij regio’s die al het sterkst zijn, terwijl grensregio’s, landelijke regio’s en andere gebieden achterblijven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="52427C9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5BB38081" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="0481B3A1" w14:textId="1D486FCD">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1055BD2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het kabinet wil dat het cohesiebeleid zich inhoudelijk meer focust op versterking van het regionale concurrentievermogen en de Unie als geheel, maar vindt tegelijkertijd ook dat het cohesiebeleid zich zo veel mogelijk moet blijven richten op regio’s die op sociaaleconomisch gebied achterblijven. Het kabinet steunt daarom in de onderhandelingen het Commissievoorstel om binnen het NRPP een minimaal budget te reserveren voor minder ontwikkelde regio’s in de Unie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4446C81A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6A777119" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="033ABC41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het coalitieakkoord zet nadrukkelijk in op regionale innovatieclusters, samenwerking tussen bedrijven en kennisinstellingen, Europese cofinanciering en beroepsonderwijs als ruggengraat van regionale economieën. Is de minister het ermee eens dat het cohesiebeleid daarom vooral moet aansluiten bij de economische kracht en arbeidsmarkt van een regio, in plaats van overal dezelfde Europese prioriteiten toe te passen? Hoe wil de minister dit uitgangspunt terug laten komen in de Nederlandse inzet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7F54B9DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="706B5297" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="604C4CA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ja, het kabinet vindt het belangrijk dat de specifieke kenmerken en sterktes van een regio bepalend zijn om economische- en arbeidskansen te benutten. Het kabinet zet bij het cohesiebeleid tijdens de onderhandelingen in op een plaatsgebonden aanpak, met focus op de drie transities (groen, digitaal en arbeidsmarkt)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, door te kijken naar bredere transitieplannen en met ruimte voor maatwerk en een integrale aanpak voor kwetsbare groepen. Ook bij een plaatsgebonden aanpak vind ik het belangrijk om de synergie te blijven zoeken tussen Europese, nationale en provinciale economische prioriteiten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6A24E4B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="24669EEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0FEB4277" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie vragen daarnaast naar de verhouding met het voorgestelde Europees Concurrentievermogen fonds. Beide instrumenten kunnen investeringen in innovatie, productiviteit en economische ontwikkeling ondersteunen. Waar ziet de minister concrete mogelijkheden voor samenwerking en cofinanciering? En hoe wordt voorkomen dat verschillende Europese fondsen naast elkaar vergelijkbare programma’s financieren, met opnieuw extra regels en loketten voor ondernemers en regio’s?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4F617F55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6A5ED13E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="528E30E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet steunt het Commissievoorstel om de fondsenstructuur in het nieuwe MFK sterk te vereenvoudigen. Het cohesiebeleid wordt onderdeel van het NRPP, waarin veertien bestaande fondsen worden ondergebracht in één overkoepelend Plan met een uniform regelgevend kader. Ook in het Europees </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Concurrentievermogenfonds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ECF) worden verschillende bestaande fondsen samengebracht. Het kabinet erkent het belang van synergie tussen beide fondsen. Zo steunt het kabinet de mogelijkheid voor lidstaten om op vrijwillige basis middelen uit het NRPP in te zetten voor het ECF via het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>InvestEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="33F71803" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2960FBDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="08AB1FC9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie hebben kennisgenomen van de op 10 juni 2026 gepubliceerde Europese strategieën voor eilanden en voor kustgemeenschappen. De Europese Commissie wil hiermee de economische en maatschappelijke kansen van deze regio’s beter benutten. Hoe beoordeelt de minister de twee strategieën? Welke concrete meerwaarde bieden deze volgens haar bovenop het bestaande EU-beleid? Welke mogelijkheden ziet de minister om binnen de toekomstige Nationale en Regionale Partnerschapsplannen rekening te houden met de specifieke uitdagingen en kansen van eilanden en kustregio’s?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="27EF14F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1A045BB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="343F4B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie het antwoord op vraag 12. Verder kunnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NRPP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rekening houden met de specifieke uitdagingen en kansen van eilanden en kustregio’s door uit te gaan van een plaatsgebonden aanpak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7B3AADA8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="152510CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4A024B3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie constateren dat Nederland tijdens de vorige informele Cohesieraad aandacht heeft gevraagd voor de Landen en Gebieden Overzee (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LGO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), waaronder Caribisch Nederland. Deze leden vragen of de minister kan aangeven in hoeverre deze Nederlandse inzet is teruggekomen in de uiteindelijke eilandstrategie. Welke vervolgstappen zijn nodig om de positie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LGO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen het Europese cohesie- en regionaal beleid voldoende te waarborgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="550D1091" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7141675C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="752728B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eilanden in het Caribisch deel van het Koninkrijk zijn geen onderdeel van het EU-grondgebied en hebben de status ‘LGO’. Zodoende vallen deze eilanden niet onder het EU-cohesiebeleid. In de strategie wordt deze groep helaas niet specifiek benoemd. Het kabinet zal zich blijven inzetten voor het verbeteren van toegang voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LGO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot EU-financiering, zoals uiteengezet in het BNC-fiche voor het LGO-besluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Dit betreft zowel de middelen onder het LGO-besluit alsook andere EU-instrumenten, zie ook het antwoord op vraag 28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7A51A45B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="291B39F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="148B526F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft eerder aangegeven dat de strategieën voldoende aandacht moeten hebben voor Caribisch Nederland en de Waddeneilanden. Deze leden vragen hoe de minister de uiteindelijke strategieën op dit punt beoordeelt. Welke concrete kansen bieden zij voor deze Nederlandse eilanden en waar ziet de minister nog tekortkomingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3FE62B6A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7C1C5918" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6692FAE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2FAF9209" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7D822641" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0502744B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...19 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eilanden bieden volgens de eerdere bespreking in de Raad ook kansen op het gebied van energie, de blauwe economie, duurzaam toerisme en defensie/veiligheid. Zij vragen op welke van deze terreinen de minister de meeste kansen ziet voor Nederland en het Koninkrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4A340B48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="49A19F2C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="586448E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoewel de LGO niet in aanmerking komen voor het Cohesiebeleid, zijn de meeste thema’s ook zeer relevant voor de eilanden. Het kabinet zal zich er daarom voor blijven inzetten dat de kennis die wordt ontwikkeld onder deze strategie kan worden gedeeld met de LGO. Ook in het kader van de MFK-onderhandelingen zet het kabinet zich blijvend in voor een betere positie van de LGO. De inzet is gericht op betere toegang tot de zogenoemde horizontale fondsen en betere benutting van zowel het huidige als nieuwe LGO besluit. Verder verwacht het kabinet dat de versterkte samenwerking op het terrein van EU-aangelegenheden, in het samen met de LGO op te richten EU-Platform, daar ook aan zal bijdragen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1A4DB1AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="00D05CBD" w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="761AEE72" w14:textId="131D3F36">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="31A5A83E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D05CBD">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3B341210" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>PVV</w:t>
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="57A5CAD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0E63DB46" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het verslag blijkt dat Nederland bij de uitwerking van het right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA3C82">
-[...137 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vooral de nadruk legt op het creëren van economische kansen en het versterken van de concurrentiekracht van regio’s. Andere lidstaten leggen juist de nadruk op investeringen in voorzieningen. Kan de minister precies uitleggen wat de minister onder het creëren van economische kansen verstaat? Aan welke concrete investeringen en resultaten denkt de minister daarbij?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="27DFCA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...54 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4F5EA71B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7D3D96F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...151 lines deleted...]
-    <w:p w:rsidRPr="00E432A1" w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="0D35C0FD" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het kabinet verstaat onder het creëren van economische kansen dat regio’s de ruimte krijgen om te investeren in economische activiteiten die aansluiten bij eigen regionale kenmerken en sterktes. Concreet betekent dit het stimuleren van projecten die bijdragen aan groei op lange termijn en het versterken van het concurrentievermogen van de Europese Unie, bijvoorbeeld op het gebied van de drie transities (groen, digitaal en arbeidsmarkt) met als dwarsdoorsnijder onderzoek en innovatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het resultaat is meer perspectief voor burgers om in hun eigen regio te wonen en werken, in lijn met het principe van ‘Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="3ED4771D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="77EA6C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7744CF9D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen waarom de minister economische kansen en investeringen in voorzieningen presenteert als twee verschillende richtingen. Zijn bereikbare zorg, goed onderwijs, openbaar vervoer, betaalbare woningen en digitale bereikbaarheid niet juist voorwaarden voor economische ontwikkeling? Wat heeft een regio aan nieuwe economische kansen wanneer werknemers er geen woning kunnen vinden, de huisarts verdwijnt, de school sluit en het openbaar vervoer wordt afgebouwd? Op welke onderzoeken of praktijkervaringen baseert het kabinet zijn keuze om binnen het right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet de nadruk te leggen op het behoud en versterken van voorzieningen? Erkent de minister dat het verdwijnen van voorzieningen, zeker in landelijke en grensregio’s, een belangrijke reden kan zijn waarom jongeren, gezinnen en ondernemers vertrekken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="25DDAF26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="44951B0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A52AB6" w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="54A3E672" w14:textId="77777777">
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="273B77D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het kabinet erkent dat voorzieningen een belangrijke voorwaarde zijn voor burgers om in hun eigen regio te blijven wonen en werken. Tegelijkertijd hanteert het kabinet het uitgangspunt dat economische ontwikkeling de basis vormt voor het toekomstperspectief van een regio. Economische groei draagt bij aan het behoud en de ontwikkeling van voorzieningen. Aangezien de financiële middelen beperkt zijn, is het voor Nederland van belang dat het cohesiebeleid gefocust is. Daarom kiest het kabinet in het cohesiebeleid voor inzet op drie transities, namelijk groen, digitaal en arbeidsmarkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2F7092AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0CB7B318" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="7E5E54B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="03E3F441" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5B1E0F18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...72 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De geannoteerde agenda voor de informele Raad Algemene Zaken Cohesie van 14 en 15 september 2026 spreekt opnieuw uitgebreid over concurrentiekracht, innovatie en transities, maar nauwelijks over het right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="00E432A1" w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="243B3ED4" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het voorzieningenniveau in regio’s. Is de minister bereid om tijdens de Raad (opnieuw) uit te dragen dat regionale concurrentiekracht niet alleen draait om innovatie en productiviteit, maar ook om leefbaarheid en bereikbare basisvoorzieningen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2B35EF60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="4F2CFFAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="0C598CD5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...64 lines deleted...]
-    <w:p w:rsidRPr="00E432A1" w:rsidR="002A2526" w:rsidP="00BE0EF9" w:rsidRDefault="002A2526" w14:paraId="08BBBD3C" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie het antwoord op vraag 30. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="627C79F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="5C5F76C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="555CBB22" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1835 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ten slotte vragen de leden van de BBB-fractie de minister om zich ervoor in te zetten dat regio’s zelf, samen met hun inwoners en ondernemers, kunnen bepalen welke investeringen nodig zijn om wonen, werken en leven in de regio daadwerkelijk mogelijk te houden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC2EB9" w:rsidR="00D22441" w:rsidP="00BE0EF9" w:rsidRDefault="00D22441" w14:paraId="532F0B69" w14:textId="77777777">
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="6183F771" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00CC2EB9" w:rsidR="00CC2EB9" w:rsidP="00BE0EF9" w:rsidRDefault="00CC2EB9" w14:paraId="45617886" w14:textId="6A722A1A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="1EB8A011" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC2EB9" w:rsidP="00BE0EF9" w:rsidRDefault="00CC2EB9" w14:paraId="21A361D9" w14:textId="744229CF">
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="2BE162E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het kabinet vindt het belangrijk dat investeringen in economische ontwikkeling in samenspraak met regio’s worden vormgegeven. Het kabinet wil een plaatsgebonden aanpak in het cohesiebeleid om beter in te spelen op de specifieke kenmerken en sterktes van elke regio. Dit vraagt om samenwerking met overheden, kennisinstellingen, ondernemers en burgers, zodat investeringen direct aansluiten bij behoeften en kansen in de regio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00012B4F" w:rsidR="004E505E" w:rsidP="00BE0EF9" w:rsidRDefault="004E505E" w14:paraId="72319FAF" w14:textId="47201D74"/>
-[...7 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00D003FD" w:rsidP="00BE0EF9" w:rsidRDefault="00D003FD" w14:paraId="009AF5C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B60BD" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="53D3BB4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001B60BD" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CB133E7" w14:textId="77777777" w:rsidR="00A76992" w:rsidRDefault="00A76992">
+    <w:p w14:paraId="75DA7A3E" w14:textId="77777777" w:rsidR="0094682F" w:rsidRDefault="0094682F" w:rsidP="00D003FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2520F35F" w14:textId="77777777" w:rsidR="00A76992" w:rsidRDefault="00A76992"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BC0EDD0" w14:textId="77777777" w:rsidR="00A76992" w:rsidRDefault="00A76992">
+    <w:p w14:paraId="1C99F4BB" w14:textId="77777777" w:rsidR="0094682F" w:rsidRDefault="0094682F" w:rsidP="00D003FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737026A4" w14:textId="77777777" w:rsidR="00A76992" w:rsidRDefault="00A76992"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CB57886" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41C64743" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="00D003FD" w:rsidRDefault="00D003FD" w:rsidP="00D003FD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="01E8EA08" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58AB8580" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="00D003FD" w:rsidRDefault="00D003FD" w:rsidP="00D003FD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5F66EE4D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B6BC1C8" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="00D003FD" w:rsidRDefault="00D003FD" w:rsidP="00D003FD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C3D75BB" w14:textId="77777777" w:rsidR="00A76992" w:rsidRDefault="00A76992">
+    <w:p w14:paraId="2F9943C2" w14:textId="77777777" w:rsidR="0094682F" w:rsidRDefault="0094682F" w:rsidP="00D003FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDA6C50" w14:textId="77777777" w:rsidR="00A76992" w:rsidRDefault="00A76992"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ED2697F" w14:textId="77777777" w:rsidR="00A76992" w:rsidRDefault="00A76992">
+    <w:p w14:paraId="349B7270" w14:textId="77777777" w:rsidR="0094682F" w:rsidRDefault="0094682F" w:rsidP="00D003FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29260EB2" w14:textId="77777777" w:rsidR="00A76992" w:rsidRDefault="00A76992"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4115BC3E" w14:textId="77777777" w:rsidR="00D05CBD" w:rsidRDefault="00D05CBD" w:rsidP="00D05CBD">
+    <w:p w14:paraId="2DD38E29" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="00D05CBD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>4357</w:t>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 4357</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="79FBB731" w14:textId="77777777" w:rsidR="00D05CBD" w:rsidRDefault="00D05CBD" w:rsidP="00D05CBD">
+    <w:p w14:paraId="28018E4B" w14:textId="16839870" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="00D05CBD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA54B6" w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003403DB">
-        <w:t>Kamerstuk 501-08, nr. 985</w:t>
+      <w:r w:rsidR="002928E8" w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>501-08, nr. 985</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4A8D6F0D" w14:textId="77777777" w:rsidR="002A2526" w:rsidRDefault="002A2526" w:rsidP="002A2526">
+    <w:p w14:paraId="5EBC8D17" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="002A2526">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 21501-08, nr. 963</w:t>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 963</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="39E84D68" w14:textId="77777777" w:rsidR="002A2526" w:rsidRPr="006B12AD" w:rsidRDefault="002A2526" w:rsidP="002A2526">
+    <w:p w14:paraId="027D8DE4" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="002A2526">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006B12AD">
-        <w:rPr>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="006B12AD">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001B60BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Inforegio - Ninth Report on Economic, Social and Territorial Cohesion</w:t>
+          <w:t>Inforegio</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001B60BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Ninth Report on Economic, Social and Territorial Cohesion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="44515B58" w14:textId="77777777" w:rsidR="002A2526" w:rsidRDefault="002A2526" w:rsidP="002A2526">
+    <w:p w14:paraId="25B911D6" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="002A2526">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 21501-08, nr. 963</w:t>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 963</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="63C5C3AE" w14:textId="77777777" w:rsidR="002A2526" w:rsidRPr="002A2526" w:rsidRDefault="002A2526" w:rsidP="002A2526">
+    <w:p w14:paraId="47EE0673" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="002A2526">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00426723">
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A2526">
-[...3 lines deleted...]
-        <w:t>Economic, social and territorial cohesion, agriculture, rural and maritime prosperity and security (met uitzondering van de migratie- en interne veiligheidsfondsen en verplichte rente- en terugbetalingen van NextGenerationEU)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>territorial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cohesion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>agriculture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>rural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prosperity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> security (met uitzondering van de migratie- en interne veiligheidsfondsen en verplichte rente- en terugbetalingen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NextGenerationEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="34F0D057" w14:textId="77777777" w:rsidR="002A2526" w:rsidRPr="002A2526" w:rsidRDefault="002A2526" w:rsidP="002A2526">
+    <w:p w14:paraId="117A541B" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="002A2526">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A2526">
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A2526">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> European Public Administration.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="15756330" w14:textId="77777777" w:rsidR="002A2526" w:rsidRPr="002A2526" w:rsidRDefault="002A2526" w:rsidP="002A2526">
+    <w:p w14:paraId="1CF9399F" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="002A2526">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A2526">
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A2526">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Competitiveness.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="536AEA26" w14:textId="77777777" w:rsidR="002A2526" w:rsidRPr="00E16ABF" w:rsidRDefault="002A2526" w:rsidP="002A2526">
+    <w:p w14:paraId="202449E0" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="002A2526">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A2526">
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A2526">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Global Europe, inclusief Oekraïne.</w:t>
+        <w:t xml:space="preserve"> Global Europe, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>inclusief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Oekraïne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="5A0E2FE9" w14:textId="77777777" w:rsidR="002A2526" w:rsidRDefault="002A2526" w:rsidP="002A2526">
+    <w:p w14:paraId="2B32EA4C" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="002A2526">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="0098321C">
+        <w:r w:rsidRPr="001B60BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Visiepaper Cohesiebeleid post 2027 | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="0CC3EDC9" w14:textId="77777777" w:rsidR="00CC2EB9" w:rsidRDefault="00CC2EB9" w:rsidP="00CC2EB9">
+    <w:p w14:paraId="5B5329DE" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="00CC2EB9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 4144</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="65E03D24" w14:textId="6C59EC80" w:rsidR="00CC2EB9" w:rsidRDefault="00CC2EB9" w:rsidP="00CC2EB9">
+    <w:p w14:paraId="207A15B3" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="00CC2EB9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 21501-08, nr. 963</w:t>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 963</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="774DC100" w14:textId="77777777" w:rsidR="00CC2EB9" w:rsidRDefault="00CC2EB9" w:rsidP="00CC2EB9">
+    <w:p w14:paraId="069F24A9" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="00CC2EB9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 22 112, nr. 4187</w:t>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 4187</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="63FAA5BE" w14:textId="3227B168" w:rsidR="00CC2EB9" w:rsidRDefault="00CC2EB9" w:rsidP="00CC2EB9">
+    <w:p w14:paraId="224E1674" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="00CC2EB9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 21501-08, nr. 963</w:t>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 963</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="1A77A4EB" w14:textId="67078A20" w:rsidR="00CC2EB9" w:rsidRDefault="00CC2EB9" w:rsidP="00CC2EB9">
+    <w:p w14:paraId="28C01651" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="001B60BD" w:rsidRDefault="00D003FD" w:rsidP="00CC2EB9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 21501-08, nr. 963</w:t>
+      <w:r w:rsidRPr="001B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 963</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...705 lines deleted...]
-  <w:p w14:paraId="14FCB0D8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10130829" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="00D003FD" w:rsidRDefault="00D003FD" w:rsidP="00D003FD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6013973C" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="00D003FD" w:rsidRDefault="00D003FD" w:rsidP="00D003FD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="362FFD95" w14:textId="77777777" w:rsidR="00D003FD" w:rsidRPr="00D003FD" w:rsidRDefault="00D003FD" w:rsidP="00D003FD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1953 lines deleted...]
-    <w:rsid w:val="00ED7804"/>
+    <w:rsidRoot w:val="00D003FD"/>
+    <w:rsid w:val="000024D3"/>
+    <w:rsid w:val="00084E80"/>
+    <w:rsid w:val="000A072D"/>
+    <w:rsid w:val="00127E12"/>
+    <w:rsid w:val="001733DE"/>
+    <w:rsid w:val="001B60BD"/>
+    <w:rsid w:val="002928E8"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002C27BC"/>
+    <w:rsid w:val="003142B0"/>
+    <w:rsid w:val="00331C43"/>
+    <w:rsid w:val="00395B64"/>
+    <w:rsid w:val="00417EFF"/>
+    <w:rsid w:val="0048488B"/>
+    <w:rsid w:val="0051768B"/>
+    <w:rsid w:val="00555F2E"/>
+    <w:rsid w:val="0059091C"/>
+    <w:rsid w:val="005E03C0"/>
+    <w:rsid w:val="0063545A"/>
+    <w:rsid w:val="006A4E8D"/>
+    <w:rsid w:val="00790993"/>
+    <w:rsid w:val="008451B7"/>
+    <w:rsid w:val="00866E06"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009434C4"/>
+    <w:rsid w:val="0094682F"/>
+    <w:rsid w:val="009551BD"/>
+    <w:rsid w:val="00963E7A"/>
+    <w:rsid w:val="0098448D"/>
+    <w:rsid w:val="009C68F9"/>
+    <w:rsid w:val="00A6277B"/>
+    <w:rsid w:val="00A8061D"/>
+    <w:rsid w:val="00A8328E"/>
+    <w:rsid w:val="00BC10BA"/>
+    <w:rsid w:val="00BF112A"/>
+    <w:rsid w:val="00C06024"/>
+    <w:rsid w:val="00C15055"/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rsid w:val="00D36025"/>
+    <w:rsid w:val="00D96969"/>
+    <w:rsid w:val="00DF6E8F"/>
+    <w:rsid w:val="00E43295"/>
+    <w:rsid w:val="00EA54B6"/>
+    <w:rsid w:val="00F67A07"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00F77E82"/>
+    <w:rsid w:val="00F83C54"/>
+    <w:rsid w:val="00FC21E5"/>
+    <w:rsid w:val="00FD3A32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="35A1F8CD"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{26B5BC34-FB58-48C4-A0E7-927F8A06E337}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8840,51 +5333,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9135,397 +5628,1059 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D003FD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D003FD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D003FD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D003FD"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2024/10/04/visiepaper-cohesiebeleid-post-2027" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/regional_policy/information-sources/cohesion-report_en" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>25526</ap:Characters>
+  <ap:Pages>14</ap:Pages>
+  <ap:Words>4571</ap:Words>
+  <ap:Characters>25144</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>212</ap:Lines>
-  <ap:Paragraphs>60</ap:Paragraphs>
+  <ap:Lines>209</ap:Lines>
+  <ap:Paragraphs>59</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>30106</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>29656</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>