--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00F312B7" w:rsidR="00F312B7" w:rsidP="00F312B7" w:rsidRDefault="00A259D1" w14:paraId="7591F7EE" w14:textId="40D791CD">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36 966</w:t>
       </w:r>
       <w:r w:rsidRPr="00033077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -679,51 +680,95 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00EB7F1A" w:rsidR="006E437C" w:rsidP="00D15F7B" w:rsidRDefault="00EB7F1A" w14:paraId="026470B4" w14:textId="7BE3276F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7F1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>De leden van de PRO-fractie vragen de regering in te gaan op de mogelijke koppeling van koolstofcertificaten voor permanente koolstofverwijdering aan het EU Emissions Trading System (EU ETS). Deze leden vrezen dat een dergelijke koppeling ertoe kan leiden dat bedrijven minder inzetten op daadwerkelijke emissiereductie en in plaats daarvan koolstofcertificaten inzetten. Zij vragen of de regering deze zorg deelt en welke positie de regering in Europa inneemt ten aanzien van deze koppeling.</w:t>
+        <w:t xml:space="preserve">De leden van de PRO-fractie vragen de regering in te gaan op de mogelijke koppeling van koolstofcertificaten voor permanente koolstofverwijdering aan het EU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB7F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emissions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB7F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB7F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB7F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> System (EU ETS). Deze leden vrezen dat een dergelijke koppeling ertoe kan leiden dat bedrijven minder inzetten op daadwerkelijke emissiereductie en in plaats daarvan koolstofcertificaten inzetten. Zij vragen of de regering deze zorg deelt en welke positie de regering in Europa inneemt ten aanzien van deze koppeling.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB7F1A" w:rsidP="00D15F7B" w:rsidRDefault="00EB7F1A" w14:paraId="2C88CA7F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F51904" w:rsidP="00D15F7B" w:rsidRDefault="00A259D1" w14:paraId="64E8C971" w14:textId="240E980C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1238,360 +1283,394 @@
         <w:t xml:space="preserve"> Het certificeringsproces</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E437C" w:rsidP="00A259D1" w:rsidRDefault="006E437C" w14:paraId="58A3B6CF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A259D1" w:rsidP="00A259D1" w:rsidRDefault="00A259D1" w14:paraId="5F4E5CD9" w14:textId="5E2F5383">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de JA21-fractie verzoeken om een concrete toelichting op de aansprakelijkheidsmechanismen bij het later vrijkomen van eerder opgeslagen koolstof. Wie </w:t>
-      </w:r>
+        <w:t>De leden van de JA21-fractie verzoeken om een concrete toelichting op de aansprakelijkheidsmechanismen bij het later vrijkomen van eerder opgeslagen koolstof. Wie draagt het financiële en juridische risico wanneer koolstof bijvoorbeeld vrijkomt door bosbrand, verdroging van veengrond, sloop van een product of technisch falen van een opslagvoorziening? Gedurende welke termijn blijft de exploitant verantwoordelijk? Acht de regering het annuleren van gecertificeerde eenheden voldoende om het verloren klimaatresultaat te herstellen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A259D1" w:rsidP="00A259D1" w:rsidRDefault="00A259D1" w14:paraId="5C4CC9D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A259D1" w:rsidP="00A259D1" w:rsidRDefault="00A259D1" w14:paraId="08E85B95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t>De leden van de JA21-fractie verzoeken om een uiteenzetting van de waarborgen tegen dubbeltelling en overcompensatie. Kunnen projecten die steun ontvangen uit de Stimulering Duurzame Energieproductie en Klimaattransitie (SDE++), landbouwsubsidies, het Europese Innovatiefonds of andere publieke middelen daarnaast CRCF-eenheden uitgeven en verkopen? Zo ja, hoe wordt vastgesteld dat de activiteit daadwerkelijk additioneel is en hoe worden overwinsten en dubbele publieke of private beloning voorkomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C504CA" w:rsidP="00D15F7B" w:rsidRDefault="00C504CA" w14:paraId="213ADC7E" w14:textId="7472E7CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C504CA" w:rsidP="00D15F7B" w:rsidRDefault="00A259D1" w14:paraId="5A77AA8F" w14:textId="49996E34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00C504CA" w:rsidP="00D15F7B" w:rsidRDefault="00A259D1" w14:paraId="5A77AA8F" w14:textId="49996E34">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Inhoud wetsvoorstel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E437C" w:rsidP="00D15F7B" w:rsidRDefault="006E437C" w14:paraId="6CCF787C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A3766" w:rsidP="00D15F7B" w:rsidRDefault="00A259D1" w14:paraId="3BD723F0" w14:textId="3150335E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00C504CA">
-[...24 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="000A3766">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000A3766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Toezicht door de Nederlandse Emissieautoriteit (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A3766">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A3766">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330AB6" w:rsidP="00D15F7B" w:rsidRDefault="00330AB6" w14:paraId="4F09B671" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00330AB6" w:rsidR="00475394" w:rsidRDefault="005455C2" w14:paraId="2999BA52" w14:textId="276FFEAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PRO-fractie lezen dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52FD5" w:rsidR="00F52FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse Emissieautoriteit </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F52FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zelf beperkingen signaleert bij het toezicht op certificerende instanties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330AB6" w:rsidR="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze leden vragen de regering nader toe te lichten welke concrete beperkingen dit betreft en welke stappen worden gezet om deze weg te nemen. Zij vragen in het bijzonder of de regering het risico onderkent dat een certificerende instantie weliswaar correct handelt terwijl het onderliggende project niet deugt, met </w:t>
+      </w:r>
+      <w:r w:rsidR="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijvoorbeeld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als gevolg dat gecertificeerde eenheden alsnog in de handelsketen terechtkomen. Ook vragen zij of de regering bereid is te bezien of de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C37FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meer instrumenten voor handhaving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zou moeten krijgen om overtredingen effectief tegen te gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D15F7B" w:rsidR="00D15F7B" w:rsidP="00D15F7B" w:rsidRDefault="00D15F7B" w14:paraId="17E56010" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3D28" w:rsidP="007776A2" w:rsidRDefault="00DA3D28" w14:paraId="55A2FB4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB7F1A" w:rsidP="007776A2" w:rsidRDefault="00EB7F1A" w14:paraId="59E9B42F" w14:textId="0D1BCB17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...178 lines deleted...]
-      </w:pPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB7F1A" w:rsidP="007776A2" w:rsidRDefault="00EB7F1A" w14:paraId="7A4A40AD" w14:textId="39CC1849">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De voorzitter van de commissie,</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Zwinkels</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00EB7F1A" w:rsidP="007776A2" w:rsidRDefault="00EB7F1A" w14:paraId="1850E70A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EB7F1A" w:rsidP="007776A2" w:rsidRDefault="00EB7F1A" w14:paraId="374BD94A" w14:textId="1129FEB0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
@@ -1611,58 +1690,58 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teske</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EB7F1A" w:rsidR="00EB7F1A" w:rsidSect="00F312B7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="568E533E" w14:textId="77777777" w:rsidR="00AC0D59" w:rsidRDefault="00AC0D59" w:rsidP="00021501">
+    <w:p w14:paraId="360408B1" w14:textId="77777777" w:rsidR="00EE7A79" w:rsidRDefault="00EE7A79" w:rsidP="00021501">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3030CFB8" w14:textId="77777777" w:rsidR="00AC0D59" w:rsidRDefault="00AC0D59" w:rsidP="00021501">
+    <w:p w14:paraId="27936E37" w14:textId="77777777" w:rsidR="00EE7A79" w:rsidRDefault="00EE7A79" w:rsidP="00021501">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LGCLC P+ Univers">
@@ -1706,58 +1785,58 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E4D4712" w14:textId="77777777" w:rsidR="00AC0D59" w:rsidRDefault="00AC0D59" w:rsidP="00021501">
+    <w:p w14:paraId="4B2BA8DF" w14:textId="77777777" w:rsidR="00EE7A79" w:rsidRDefault="00EE7A79" w:rsidP="00021501">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40394F0E" w14:textId="77777777" w:rsidR="00AC0D59" w:rsidRDefault="00AC0D59" w:rsidP="00021501">
+    <w:p w14:paraId="71351AEF" w14:textId="77777777" w:rsidR="00EE7A79" w:rsidRDefault="00EE7A79" w:rsidP="00021501">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29222D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA34B18C"/>
     <w:lvl w:ilvl="0" w:tplc="D1E82A94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
@@ -2053,154 +2132,161 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E61183"/>
     <w:rsid w:val="0000640E"/>
     <w:rsid w:val="00020B14"/>
     <w:rsid w:val="00021501"/>
     <w:rsid w:val="00042FAF"/>
     <w:rsid w:val="00055E14"/>
     <w:rsid w:val="0006243D"/>
     <w:rsid w:val="00074C82"/>
     <w:rsid w:val="000834DF"/>
     <w:rsid w:val="000A3766"/>
     <w:rsid w:val="000C4E12"/>
     <w:rsid w:val="00122366"/>
     <w:rsid w:val="00122E4A"/>
     <w:rsid w:val="00146C55"/>
+    <w:rsid w:val="0014790A"/>
     <w:rsid w:val="00170316"/>
     <w:rsid w:val="001863D8"/>
     <w:rsid w:val="00292240"/>
     <w:rsid w:val="002A4AC3"/>
     <w:rsid w:val="002A4BAF"/>
     <w:rsid w:val="002B10E0"/>
+    <w:rsid w:val="003035C3"/>
     <w:rsid w:val="00330AB6"/>
     <w:rsid w:val="00377074"/>
     <w:rsid w:val="003E3680"/>
     <w:rsid w:val="004458E5"/>
     <w:rsid w:val="00446FAF"/>
     <w:rsid w:val="0045407F"/>
     <w:rsid w:val="00475394"/>
     <w:rsid w:val="004A1C5A"/>
     <w:rsid w:val="004A3545"/>
     <w:rsid w:val="004C7E01"/>
     <w:rsid w:val="004C7E27"/>
     <w:rsid w:val="005455C2"/>
     <w:rsid w:val="006167C7"/>
     <w:rsid w:val="006E437C"/>
     <w:rsid w:val="006F43A2"/>
     <w:rsid w:val="00720929"/>
     <w:rsid w:val="007375F7"/>
     <w:rsid w:val="00757509"/>
     <w:rsid w:val="007776A2"/>
     <w:rsid w:val="007A3A13"/>
     <w:rsid w:val="007B292B"/>
     <w:rsid w:val="007F7A0F"/>
     <w:rsid w:val="008023EE"/>
     <w:rsid w:val="0081338E"/>
     <w:rsid w:val="008257CE"/>
     <w:rsid w:val="00833DC9"/>
     <w:rsid w:val="00835124"/>
     <w:rsid w:val="00864440"/>
     <w:rsid w:val="008654FB"/>
     <w:rsid w:val="0088751D"/>
     <w:rsid w:val="008953C8"/>
     <w:rsid w:val="00963FBD"/>
     <w:rsid w:val="009C37FB"/>
     <w:rsid w:val="009D0736"/>
     <w:rsid w:val="00A259D1"/>
     <w:rsid w:val="00A26216"/>
+    <w:rsid w:val="00A568F8"/>
     <w:rsid w:val="00A64890"/>
     <w:rsid w:val="00A93F78"/>
     <w:rsid w:val="00AC0D59"/>
     <w:rsid w:val="00AC1891"/>
     <w:rsid w:val="00B0482F"/>
     <w:rsid w:val="00B41D52"/>
     <w:rsid w:val="00B429C2"/>
     <w:rsid w:val="00B757DA"/>
     <w:rsid w:val="00B96404"/>
     <w:rsid w:val="00BC023B"/>
     <w:rsid w:val="00C504CA"/>
     <w:rsid w:val="00C6650F"/>
     <w:rsid w:val="00C97044"/>
     <w:rsid w:val="00CD62C5"/>
     <w:rsid w:val="00CE22AF"/>
     <w:rsid w:val="00D07514"/>
     <w:rsid w:val="00D15F7B"/>
     <w:rsid w:val="00D5179F"/>
     <w:rsid w:val="00D729F2"/>
     <w:rsid w:val="00D90190"/>
     <w:rsid w:val="00DA3D28"/>
     <w:rsid w:val="00DA44D8"/>
     <w:rsid w:val="00DE1581"/>
     <w:rsid w:val="00E14F24"/>
     <w:rsid w:val="00E51619"/>
     <w:rsid w:val="00E61183"/>
+    <w:rsid w:val="00E644BA"/>
     <w:rsid w:val="00EB7F1A"/>
+    <w:rsid w:val="00EE7A79"/>
     <w:rsid w:val="00F03874"/>
     <w:rsid w:val="00F13A7E"/>
     <w:rsid w:val="00F23041"/>
     <w:rsid w:val="00F312B7"/>
     <w:rsid w:val="00F51904"/>
     <w:rsid w:val="00F52FD5"/>
     <w:rsid w:val="00F60C58"/>
     <w:rsid w:val="00FB330B"/>
     <w:rsid w:val="00FD5969"/>
     <w:rsid w:val="00FD688D"/>
     <w:rsid w:val="09C3B610"/>
     <w:rsid w:val="0A1910D2"/>
     <w:rsid w:val="0DF2AC1E"/>
     <w:rsid w:val="0E7AF67C"/>
     <w:rsid w:val="0EAC6813"/>
     <w:rsid w:val="0FF87923"/>
     <w:rsid w:val="118C0685"/>
     <w:rsid w:val="154A12B6"/>
     <w:rsid w:val="1809C7A3"/>
     <w:rsid w:val="1D17A396"/>
     <w:rsid w:val="1E00C0AE"/>
     <w:rsid w:val="20649E3D"/>
     <w:rsid w:val="2118B823"/>
     <w:rsid w:val="26D8FAB9"/>
     <w:rsid w:val="338FDF43"/>
@@ -2926,51 +3012,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006E437C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3201,79 +3287,79 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
   <ap:Words>1158</ap:Words>
   <ap:Characters>6371</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>53</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>7514</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010070D11DCB1D91D3409144CC9384C719C5</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>cdd0228c-e16d-49ee-8253-d170ae8dce01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>