--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -1,3197 +1,901 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="48111FFC" w14:textId="77777777">
-[...247 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="6CBC6BC9" w14:textId="77777777">
+      <w:pPr>
+        <w:pageBreakBefore/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="6C10BB18" w14:textId="77777777">
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 3017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="1A4E274B" w14:textId="77777777">
       <w:pPr>
         <w:pageBreakBefore/>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>2026Z17840</w:t>
       </w:r>
-      <w:r w:rsidRPr="250AE766">
-[...3 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="007B1B93" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="725A632F" w14:textId="55FAAD78">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1B93">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Palmen (Financiën) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 september 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="68C4A1CB" w14:textId="59D8EF1F">
+      <w:pPr>
+        <w:pageBreakBefore/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="58E679AF" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="5A7FE533" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00075813">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bent u bekend met het bericht </w:t>
       </w:r>
       <w:r w:rsidRPr="00075813">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‘Gratis rechtshulp voor toeslagenouders ingeperkt’</w:t>
       </w:r>
       <w:r w:rsidRPr="00075813">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="1CD7130E" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="7788CA6A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>Ja, ik ben bekend met dit bericht.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E34E67" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="0202C9D2" w14:textId="77777777">
+    <w:p w:rsidRPr="00E34E67" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="55CA2C22" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34E67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klopt het dat de voorwaarden voor kosteloze rechtsbijstand voor gedupeerde toeslagenouders zijn gewijzigd en dat procedures over de brede ondersteuning door gemeenten daardoor niet langer onder deze regeling vallen? Zo ja, wanneer is hiertoe besloten en op wiens initiatief?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="40052693" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="480BF648" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>De voorwaarden van de Subsidieregeling pakket rechtsbijstand herstelregelingen kinderopvangtoeslag 2026 (hierna: subsidieregeling) die zien op brede ondersteuning zijn niet gewijzigd. Rechtsbijstand in procedures over de brede ondersteuning hebben daar nooit onderdeel van uitgemaakt.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E34E67" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="20A5B278" w14:textId="77777777">
+    <w:p w:rsidRPr="00E34E67" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="0DF41182" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34E67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Waarom kwalificeert u deze wijziging als een ‘verduidelijking’ en niet als een versobering, terwijl het gevolg volgens Trouw is dat gedupeerde ouders bij dergelijke geschillen niet langer aanspraak kunnen maken op deze kosteloze rechtsbijstand?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="0FBC60A4" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="67506A89" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>Gedupeerde ouders houden recht op dezelfde rechtsbijstand in procedures die zij onder de vorige subsidieregeling hadden. Daarnaast is de subsidieregeling juist uitgebreid in de herijking van 1 mei jl. Aan de regeling is toegevoegd:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="48D42C26" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="13140076" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>Rechtsbijstand voor nabestaanden van overleden gedupeerde ouders;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="0EAE8CF8" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="0162578F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rechtsbijstand voor aanvragers van kinderopvangtoeslag die zich na de wettelijke peildatum van 31 december 2023 hebben gemeld; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="5962AD6E" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="34C5AE44" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="39A43CAA" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vergoeding van  inhuur van deskundigen door advocaten; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="1EBB2BB7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="6CB80838" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rechtsbijstand bij de aanvullende schadecompensatieroutes MijnHerstel en de individuele schadeberekeningsroute;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="0D88D5A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="6B202A9A" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Poging tot mediation in beroep die niet tot een schikking leidt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="5578178E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:br/>
         <w:t>De herijkte subsidieregeling is daarmee geen versobering ten opzichte van de vorige versie.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A93C14" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="4C0F4344" w14:textId="77777777">
+    <w:p w:rsidRPr="00A93C14" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="7B2C7C29" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klopt het dat een rechter eerder heeft geoordeeld dat een gedupeerde ouder in een geschil met een gemeente over brede ondersteuning aanspraak kon maken op kosteloze rechtsbijstand? Zo ja, welke rol heeft deze uitspraak gespeeld bij het wijzigen van de voorwaarden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="00946225" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="74A423AF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>De rechtbank Gelderland heeft op 5 november 2024 uitspraak gedaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00E25126">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">in een zaak waarin een advocaat om een toevoeging voor rechtsbijstand voor de brede ondersteuning had verzocht. De rechtbank oordeelde dat de subsidieregeling in artikel 2 ruimte biedt voor kosteloze rechtsbijstand in procedures over de brede ondersteuning. De raad voor rechtsbijstand is uitvoerder van de subsidieregeling en heeft tegen deze uitspraak – in overleg met mij en het ministerie van Justitie en Veiligheid (als stelselverantwoordelijke voor rechtsbijstand) - hoger beroep ingediend. De Afdeling bestuursrechtspraak van de Raad van State heeft </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">daarop </w:t>
+        <w:t>in een zaak waarin een advocaat om een toevoeging voor rechtsbijstand voor de brede ondersteuning had verzocht. De rechtbank oordeelde dat de subsidieregeling in artikel 2 ruimte biedt voor kosteloze rechtsbijstand in procedures over de brede ondersteuning. De raad voor rechtsbijstand is uitvoerder van de subsidieregeling en heeft tegen deze uitspraak – in overleg met mij en het ministerie van Justitie en Veiligheid (als stelselverantwoordelijke voor rechtsbijstand) - hoger beroep ingediend. De Afdeling bestuursrechtspraak van de Raad van State heeft daarop op 1 juli 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uitspraak gedaan en geoordeeld dat de brede ondersteuning niet onder de subsidieregeling valt. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Beide uitspraken zagen op de vorige versie van de subsidieregeling, van vóór 1 mei 2026. Op 1 mei 2026 is de subsidieregeling namelijk herijkt. Bij gelegenheid van de herijking is gebruik gemaakt om (in artikel 2) te expliciteren dat de kosteloze rechtsbijstand uitsluitend geldt voor procedures die in artikel 4 van de subsidieregeling staan opgenomen (waar de brede ondersteuning niet in vermeld </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>op</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> uitspraak gedaan en geoordeeld dat de brede ondersteuning niet onder de subsidieregeling valt. </w:t>
+        <w:t xml:space="preserve">staat). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00A93C14" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="5785E222" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00A93C14" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="57F9D4E7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Is bij het wijzigen van de voorwaarden bewust beoogd te voorkomen dat andere gedupeerde ouders zich bij geschillen over brede ondersteuning met succes op de regeling voor kosteloze rechtsbijstand kunnen beroepen? Zo nee, waarom zijn deze procedures dan expliciet uitgesloten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="46411123" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="26698427" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>De subsidieregeling richt zich vanaf het begin (maart 2021) op het bieden van kosteloze rechtsbijstand in procedures die gedupeerde ouders voeren over hun schadecompensatie. Op deze wijze is er ook met uw Kamer over gesproken in voortgangsrapportages en in wetsbehandeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="493B4867" w14:textId="77777777"/>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="02556559" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="38FF84AA" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="3D9145F3" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>Binnen de hersteloperatie is een veelheid aan regelingen om gedupeerde ouders en hun gezinnen te ondersteunen in hun herstel; de brede ondersteuning door gemeenten is daar een van. De brede ondersteuning wordt verleend door gemeenten, waar de subsidieregeling ziet op besluiten van de Dienst Toeslagen in het kader van de (aanvullende) schadecompensatie aan gedupeerde ouders. Daarom past het niet binnen de aard en het karakter van de subsidieregeling om kosteloze rechtsbijstand te bieden voor procedures tegen gemeenten. Rechtsbijstand die eventueel in procedures over de brede ondersteuning verleend wordt, valt onder het reguliere gesubsidieerde rechtsbijstandsstelsel, zoals dat ook voor andere burgers geldt voor geschillen met hun gemeente over de inzet van gemeentelijke voorzieningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="211DB737" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00A93C14" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="0C0A6F16" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="09354D1A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A93C14" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="5CDB9F68" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe verhoudt deze wijziging zich tot de aanbeveling van de parlementaire enquêtecommissie Fraudebeleid en Dienstverlening om de criteria voor gesubsidieerde rechtsbijstand juist te verruimen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="075448A8" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="707F4520" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r w:rsidRPr="002A63D8">
         <w:t xml:space="preserve">Voor de toegang tot het recht is het voor burgers met een kleine portemonnee van groot belang dat ze aanspraak kunnen maken op een sociaal advocaat. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">De subsidieregeling ziet op kosteloze rechtsbijstand en kent geen inkomenstoets of eigen bijdrage en is daarmee in lijn met de aanbevelingen van de </w:t>
       </w:r>
       <w:r w:rsidRPr="007F3B91">
         <w:t>parlementaire enquêtecommissie Fraudebeleid en Dienstverlening.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De aanbeveling van de parlementaire enquêtecommissie is verder gevolgd doordat - naar aanleiding van het advies van de Commissie Van der Meer II - de verhogingen voor advocaten in het reguliere gesubsidieerde rechtsbijstandsstelsel ook verwerkt zijn in de herijkte subsidieregeling. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="47740835" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00A93C14" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="496BB56A" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="5D8BCF7D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A93C14" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="57A3D9C8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Heeft de wens van het Rijk om meer financiële grip te krijgen op de hersteloperatie op enige wijze een rol gespeeld bij deze wijziging? Zo ja, welke financiële gevolgen of besparingen worden hiervan verwacht?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="441B8D62" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="43E6B2A9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
         <w:t>Het doel van de herijking was nadrukkelijk niet om te besparen op de rechtsbijstand aan gedupeerde ouders of hun nabestaanden. Zoals in het antwoord bij vraag 3 is beschreven, zijn de rechthebbenden van de subsidieregeling en het aantal procedures in die regeling juist uitgebreid tijdens de laatste herijking. De aanpassing aan artikel 2 van de subsidieregeling leidt dan ook niet tot een besparing.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A93C14" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="700BB553" w14:textId="77777777">
+    <w:p w:rsidRPr="00A93C14" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="0460D18B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke bezwaren heeft de Werkgroep Toeslagenadvocaten tegen de gewijzigde voorwaarden ingebracht, welke daarvan zijn niet overgenomen en waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B6379" w:rsidP="00FB0CDF" w:rsidRDefault="001B6379" w14:paraId="0C38315C" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="1153744D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De aangepaste subsidieregeling is in nauw en goed overleg met de werkgroep toeslagenadvocaten en de Raad voor Rechtsbijstand tot stand gekomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B6379" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="62CA41CE" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="49A1674B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De werkgroep toeslagenadvocaten heeft verschillende wensen ingediend om te betrekken bij de herijking van de subsidieregeling. Vanaf medio 2025 heb ik regelmatig gesprekken gevoerd met de werkgroep en de raad voor rechtsbijstand. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B6379" w:rsidP="00FB0CDF" w:rsidRDefault="001B6379" w14:paraId="044B5C33" w14:textId="77777777"/>
-[...17 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="5004805C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="57BD3AA3" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Op verzoek van de advocaten is een aantal onderdelen toegevoegd, waaronder de inhuur van deskundigen, rechtsbijstand voor een poging tot mediation in beroep die niet tot een schikking leidt en rechtsbijstand aan aanvragers van kinderopvangtoeslag die zich na de wettelijke peildatum melden. Ook is in overleg met de werkgroep en de raad gekomen tot een puntenvaststelling voor de toevoegingen voor rechtsbijstand bij de aanvullende schadecompensatieroutes MijnHerstel en de individuele schadeberekening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="117F6AAA" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="602BC15D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Daarnaast heeft de werkgroep verzocht om kosteloze rechtsbijstand te bieden aan de kinderen van gedupeerde ouders en bij de brede ondersteuning, een toevoeging voor een restcategorie op te nemen (voor werkzaamheden die niet onder de in de subsidieregeling opgenomen procedures vallen) en om de punten voor de toevoegingen op te hogen voor rechtsbijstand bij onder meer beroepsprocedures en complexe schadecompensatiezaken. De rechtsbijstand in de brede ondersteuning en aan jongeren past echter niet binnen de aard en het karakter van de subsidieregeling. Zowel jongeren als gedupeerde ouders kunnen een beroep doen op de reguliere gesubsidieerde rechtsbijstandsregeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="09A6032D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="40D48886" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ten slotte hadden twee wensen van de werkgroep te maken met het aantal punten en het tarief per punt. Uit een tijdschrijfonderzoek van de raad voor rechtsbijstand bleek niet dat advocaten structureel meer tijd besteden aan de procedures in de subsidieregeling vermeld, dan waar de punten voor de toevoegingen op zien. Daarom zijn die punten niet opgehoogd. Eind 2026 zal de raad voor rechtsbijstand weer een tijdschrijfonderzoek doen. Mocht daaruit blijken dat er wel structureel meer tijd wordt besteed dan het maximum aantal punten per toevoeging, dan zal er weer een herijking plaatsvinden van die onderdelen van de subsidieregeling. Een dergelijke herijking zal met terugwerkende kracht plaatsvinden om te waarborgen dat advocaten die tijd hebben geschreven over de door hen verrichte werkzaamheden dat ook vergoed krijgen. De subsidieregeling is een aparte regeling binnen het stelsel van de gesubsidieerde rechtsbijstand,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5B5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-      <w:r w:rsidR="00FB0CDF">
+      <w:r>
+        <w:t>gebaseerd op de Wet op de rechtsbijstand. Daarom geldt onder meer hetzelfde tarief per punt voor de toevoegingen in de subsidieregeling en het reguliere gesubsidieerde rechtsbijstandsstelsel. Een restcategorie als aparte toevoeging bestaat niet binnen de gesubsidieerde rechtsbijstand en past dan ook niet binnen de subsidieregeling. Daarom is deze wens van de werkgroep toeslagenadvocaten evenmin overgenomen bij de herijking van de subsidieregeling.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A93C14" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="7FB943A6" w14:textId="77777777">
+    <w:p w:rsidRPr="00A93C14" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="348658D8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acht u het rechtvaardig dat een gedupeerde ouder die meent dat een gemeente de toegezegde brede ondersteuning niet of onvoldoende biedt, mogelijk zelf kosten moet maken voor juridische bijstand om die ondersteuning af te dwingen, terwijl die brede ondersteuning onderdeel is van de hersteloperatie? De Rijksoverheid omschrijft brede ondersteuning zelf als een essentieel onderdeel van de hersteloperatie. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A93C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="01653BDB" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="210B19FB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A93C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bent u bereid de voorwaarden opnieuw te bezien en ervoor te zorgen dat gedupeerde ouders die moeten procederen over brede ondersteuning toegang houden tot kosteloze rechtsbijstand? Zo nee, waarom niet?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="23B60079" w14:textId="77777777">
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="41F07EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>Antwoord op de vragen 9 en 10:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>De voorwaarden die zien op rechtsbijstand in procedures over de brede ondersteuning zijn niet gewijzigd in de subsidieregeling. De subsidieregeling ziet specifiek op het bieden van kosteloze rechtsbijstand in procedures over de schadecompensatie van gedupeerde ouders. De brede ondersteuning richt zich op het ondersteunen van gedupeerde ouders en hun gezinnen om zelf hun leven weer op de rit te krijgen. Dat kent een ander karakter dan het bieden van financieel herstel aan gedupeerde ouders die onterechte terugvorderingen van de Belastingdienst hebben gekregen en als gevolg daarvan financiële problemen hebben ervaren. Procedures over de brede ondersteuning verleend door gemeenten zijn dan ook nooit onderdeel geweest van de subsidieregeling.</w:t>
+        <w:t xml:space="preserve">De voorwaarden die zien op rechtsbijstand in procedures over de brede ondersteuning zijn niet gewijzigd in de subsidieregeling. De subsidieregeling ziet specifiek op het bieden van kosteloze rechtsbijstand in procedures over de schadecompensatie van gedupeerde ouders. De brede ondersteuning richt zich op het ondersteunen van gedupeerde ouders en hun gezinnen om zelf hun leven weer op de rit te krijgen. Dat kent een ander karakter dan het bieden van financieel herstel aan </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>gedupeerde ouders die onterechte terugvorderingen van de Belastingdienst hebben gekregen en als gevolg daarvan financiële problemen hebben ervaren. Procedures over de brede ondersteuning verleend door gemeenten zijn dan ook nooit onderdeel geweest van de subsidieregeling.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Een gedupeerde ouder kan desgewenst gesubsidieerde rechtsbijstand aanvragen onder het reguliere rechtsbijstandsstelsel</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="009F459D" w:rsidR="00FB0CDF" w:rsidP="00FB0CDF" w:rsidRDefault="00FB0CDF" w14:paraId="3E472820" w14:textId="77777777">
+        <w:t>Een gedupeerde ouder kan desgewenst gesubsidieerde rechtsbijstand aanvragen onder het reguliere rechtsbijstandsstelsel, zoals dat ook voor andere burgers geldt voor geschillen met hun gemeente over de inzet van gemeentelijke voorzieningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="42418A7C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="676A88B7" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="7D0BD43B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="49D9D006" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="440E41EF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="720439CC" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="272A4E5B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="1D0CCDA8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="0F3A5C48" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="4CF2FD1D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="20E51BE7" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009F459D" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="106C22A5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>1) Trouw, 3 september 2026, https://www.trouw.nl/binnenland/gratis-rechtshulp-voor-toeslagenouders-ingeperkt~b7eb7aa9/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB0CDF" w:rsidR="009F459D" w:rsidP="00FB0CDF" w:rsidRDefault="009F459D" w14:paraId="4ADB1723" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00FB0CDF" w:rsidR="00904161" w:rsidP="00904161" w:rsidRDefault="00904161" w14:paraId="1F79D07C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00391997" w:rsidP="00904161" w:rsidRDefault="00391997" w14:paraId="1F3FF5E6" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00391997">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="600DA4D1" w14:textId="77777777" w:rsidR="00506A7A" w:rsidRDefault="00506A7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1ED3FB81" w14:textId="77777777" w:rsidR="004E15A7" w:rsidRDefault="004E15A7" w:rsidP="00904161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="655E05F6" w14:textId="77777777" w:rsidR="00506A7A" w:rsidRDefault="00506A7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="332CE4F1" w14:textId="77777777" w:rsidR="004E15A7" w:rsidRDefault="004E15A7" w:rsidP="00904161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C247880" w14:textId="77777777" w:rsidR="000D5EFD" w:rsidRDefault="000D5EFD">
+  <w:p w14:paraId="60D6E492" w14:textId="77777777" w:rsidR="00904161" w:rsidRPr="00904161" w:rsidRDefault="00904161" w:rsidP="00904161">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="661E04A5" w14:textId="77777777" w:rsidR="000D5EFD" w:rsidRDefault="000D5EFD">
+  <w:p w14:paraId="6BAB65EE" w14:textId="77777777" w:rsidR="00904161" w:rsidRPr="00904161" w:rsidRDefault="00904161" w:rsidP="00904161">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F3F28C8" w14:textId="77777777" w:rsidR="000D5EFD" w:rsidRDefault="000D5EFD">
+  <w:p w14:paraId="3928C7A8" w14:textId="77777777" w:rsidR="00904161" w:rsidRPr="00904161" w:rsidRDefault="00904161" w:rsidP="00904161">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5624795F" w14:textId="77777777" w:rsidR="00506A7A" w:rsidRDefault="00506A7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E64740D" w14:textId="77777777" w:rsidR="004E15A7" w:rsidRDefault="004E15A7" w:rsidP="00904161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52DC4E75" w14:textId="77777777" w:rsidR="00506A7A" w:rsidRDefault="00506A7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="76CBB945" w14:textId="77777777" w:rsidR="004E15A7" w:rsidRDefault="004E15A7" w:rsidP="00904161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="23EAD964" w14:textId="77777777" w:rsidR="00FB0CDF" w:rsidRDefault="00FB0CDF" w:rsidP="00FB0CDF">
+    <w:p w14:paraId="005FD3FE" w14:textId="77777777" w:rsidR="00904161" w:rsidRDefault="00904161" w:rsidP="00904161">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ECLI:NL:RVS:2026:3795</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4792390A" w14:textId="77777777" w:rsidR="000D5EFD" w:rsidRDefault="000D5EFD">
+  <w:p w14:paraId="32C8B843" w14:textId="77777777" w:rsidR="00904161" w:rsidRPr="00904161" w:rsidRDefault="00904161" w:rsidP="00904161">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0900353F" w14:textId="77777777" w:rsidR="001220A8" w:rsidRDefault="009F459D">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2BEA0DB5" w14:textId="77777777" w:rsidR="00904161" w:rsidRPr="00904161" w:rsidRDefault="00904161" w:rsidP="00904161">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1228D2AF" w14:textId="77777777" w:rsidR="001220A8" w:rsidRDefault="009F459D">
+  <w:p w14:paraId="22338617" w14:textId="77777777" w:rsidR="00904161" w:rsidRPr="00904161" w:rsidRDefault="00904161" w:rsidP="00904161">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1400 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="96A341C5"/>
-[...302 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55A441BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D66A4FB2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3260,198 +964,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...146 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="710B01A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D640B9E"/>
     <w:lvl w:ilvl="0" w:tplc="0F44182E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6DC45DFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3497,206 +1054,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="79D698AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A7FC1B04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="257712110">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="448355371">
+  <w:num w:numId="1" w16cid:durableId="758259590">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1444039121">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1141190367">
+  <w:num w:numId="2" w16cid:durableId="79060679">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001220A8"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00FB0CDF"/>
+    <w:rsidRoot w:val="00904161"/>
+    <w:rsid w:val="00391997"/>
+    <w:rsid w:val="004E15A7"/>
+    <w:rsid w:val="00904161"/>
+    <w:rsid w:val="00DE5E34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="57B1860F"/>
-  <w15:docId w15:val="{314959E0-864F-4BAF-AB61-E71D667622A4}"/>
+  <w14:docId w14:val="3D27355F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{753F2D70-A9D9-4BE3-8DBA-7C06CD6A4A58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3705,77 +1203,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3800,75 +1298,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3903,55 +1401,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4022,1109 +1520,713 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-      <w:ind w:left="60"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...349 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:name w:val="Notitie tabel"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...4 lines deleted...]
-    <w:name w:val="Nummering lijst Opdr.bev."/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
     <w:pPr>
-      <w:numPr>
-[...123 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...19 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...27 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00904161"/>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...9 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904161"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...220 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005169D8"/>
+    <w:rsid w:val="00904161"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005169D8"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+    <w:rsid w:val="00904161"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005169D8"/>
+    <w:rsid w:val="00904161"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E30FB"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00904161"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00904161"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00904161"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00904161"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...70 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/4e17e161-ac73-474e-ad76-dd7627cd0572" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5132,51 +2234,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5243,65 +2345,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5322,217 +2424,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9808</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1668</ap:Words>
+  <ap:Characters>9176</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>81</ap:Lines>
-  <ap:Paragraphs>23</ap:Paragraphs>
+  <ap:Lines>76</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11568</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10823</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...115 lines deleted...]
-</file>