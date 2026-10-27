--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -1,5729 +1,3224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C46C6D" w:rsidRDefault="004F6481" w14:paraId="03616E28" w14:textId="23C18963">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00482840" w:rsidR="00482840">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00243CC3" w:rsidP="001D3833" w:rsidRDefault="00FD571B" w14:paraId="3364B627" w14:textId="3CFD4823">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00482840">
-[...104 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>352</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Uitvoering en evaluatie Participatiewet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00243CC3" w14:paraId="1E54EFC5" w14:textId="68B22637">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="00FD571B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>376</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00243CC3" w:rsidP="001D3833" w:rsidRDefault="00243CC3" w14:paraId="5D143F79" w14:textId="2C4FBC68">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00243CC3" w:rsidP="001D3833" w:rsidRDefault="00243CC3" w14:paraId="17542BB7" w14:textId="7B837ACF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00243CC3" w:rsidP="001D3833" w:rsidRDefault="00243CC3" w14:paraId="3C461851" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="3817CC8C" w14:textId="049D3708">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik u over de behaalde resultaten van de banenafspraak in 2025. Sinds de start van de banenafspraak zijn er bijna 92.000 extra banen bijgekomen voor mensen met een beperking. Ik ben enorm trots op al die werkgevers die zich inspannen om werk te bieden aan mensen met een ondersteuningsbehoefte en hun werkvloer verrijken. Want hoewel dat de normaalste zaak zou moeten zijn, is het dat helaas nog steeds niet. Iedereen die kan en wil werken, moet kunnen werken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="040EFA25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4D9F0467" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd is het niet gelukt de doelstelling van 125.000 banen in 2025 te behalen. De achterstand is opgelopen tot 33.000 banen en dat is een teleurstelling. Voor ons, voor onze economie maar vooral voor de mensen die nu ongewild langs de kant blijven staan. Iedereen heeft talenten en passies en daarom kunnen we het ons niet veroorloven talent over het hoofd te zien omdat iemand een beperking heeft. We hebben iedereen hard nodig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="6878CEA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="7D9C40A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor mij onderstreept dit nogmaals de urgentie om écht aan de slag te gaan met het verbeteren van de banenafspraak. Daarom werk ik hard aan de totstandkoming van een nieuwe banenafspraak. Dat doe ik samen met sociale partners, UWV, gemeenten en ervaringsdeskundigen. Ik informeer u uiterlijk eind dit jaar verder over de ontwikkelingen rondom de nieuwe banenafspraak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="6E68D653" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="46F32D01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief zal ik ook ingaan op de inwerkingtreding van de Wet banenafspraak en een aantal aangenomen moties en toezeggingen die de afgelopen tijd in Uw Kamer zijn behandeld en die raken aan de banenafspraak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="7A126D21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2FF18F2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resultaten banenafspraak 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00C55B64" w:rsidRDefault="00C55B64" w14:paraId="20F0CF7A" w14:textId="632C745D">
-      <w:r w:rsidRPr="002A0D3F">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="610E019E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In 2025 zijn er 2.196 banen bijgekomen bij reguliere werkgevers voor mensen met een beperking. Dat betekent dat er sinds de start van de banenafspraak 91.812 banen bij zijn gekomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00482840" w:rsidP="00C55B64" w:rsidRDefault="00482840" w14:paraId="2FAF5D28" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A0D3F">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="7160EF8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D3833" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="288DF30E" w14:textId="21EBF945">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hieronder geef ik een beknopte weergave van de resultaten van de banenafspraak, en licht ik een aantal elementen daaruit kort toe. Een meer gedetailleerde weergave van de resultaten vindt u in de bijlage bij deze brief.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="001D3833" w:rsidP="001D3833" w:rsidRDefault="001D3833" w14:paraId="036D2BBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="38CC92A3" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="6FEBA4C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="503FA161" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="5E657470" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Tabel 1: resultaten van de banenafspraak in 2025 ten opzichte van de </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="6E33157F" w14:textId="7B80A263">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="7530E5C5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>nulmeting</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (2012) en ten opzichte van het voorgaande jaar</w:t>
+              <w:t>nulmeting (2012) en ten opzichte van het voorgaande jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="3E496DE6" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="7DC14368" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="1B224777" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="3E1D945A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="0D1C6851" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="0FD118BD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Aantal banen in 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="15DA94DD" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="63AECE8B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Extra banen t.o.v. de nulmeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="7D8DA6EB" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="44369A10" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Extra banen t.o.v. 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="4AD7B2E6" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="486E3B88" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="2209D305" w14:textId="77777777">
-            <w:r w:rsidRPr="002A0D3F">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="7A43E6B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Formele dienstverbanden overheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="6DF11EB6" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="19F5DC29" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>19.956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="56341949" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="080BCBDE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>14.822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="27BAF863" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4798B540" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2.191</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="526C4BD1" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="5D202682" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="4FF6FF97" w14:textId="77777777">
-            <w:r w:rsidRPr="002A0D3F">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="47EE9DBB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Formele dienstverbanden markt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="51B81C1F" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2825FA28" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>118.687</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="1F1BAA0E" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="53FAA799" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>84.847</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="035797EF" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="51FC74F8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>3.851</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="0D26C7B2" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="255259EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="1FA58046" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="35722FF4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Formele dienstverbanden totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="2B36ADC3" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="78A67E9A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>138.643</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="6BB4CB62" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2653C76B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>99.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="11EB5BA0" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="771615E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>6.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="228455CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="35E8ADE7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006B2267" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="23C79E7B" w14:textId="77777777">
-            <w:r w:rsidRPr="002A0D3F">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="6350458A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="3C178B9B" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="1988AFAE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="6E53989D" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2BC852F2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="1812C10A" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="3F22D240" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="0A128BD2" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="698A0DC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="49DC8A04" w14:textId="77777777">
-            <w:r w:rsidRPr="002A0D3F">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="3A6449CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Banen via inleenverbanden overheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="2CA78E8D" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="346FA02D" w14:textId="5BC53E9B">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:t xml:space="preserve">           7.796 </w:t>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.796 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="33147B8F" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="3960B75D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>-893</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="33D4E99A" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4E673C88" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>-736</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="54D126C9" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="7609AB30" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="048AA6B9" w14:textId="77777777">
-            <w:r w:rsidRPr="002A0D3F">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="703EE24E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Banen via inleenverbanden markt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="562AB9DC" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="377CBCD4" w14:textId="38FF9C9F">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:t xml:space="preserve">         20.553 </w:t>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.553 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="4028FEAB" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4764D979" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>-6.963</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="7FBEC67A" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="02F7C33D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>-3.110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="3EE7CC13" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="3A13388E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="76C9DF95" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="6BF93AD6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Banen via inleenverbanden totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="39934CEB" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="535311F6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>28.349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="62FA9B86" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="34E4EBB3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>-7.857</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="432D60CF" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4D3309FE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>-3.846</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="6280B15E" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="3CC2CD10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="5D8CDDCD" w14:textId="77777777">
-            <w:r w:rsidRPr="002A0D3F">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="0E6D6CEA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="0025E6B4" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="16F811DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="49104A14" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="45D248B7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="10F6AE12" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2F3C70DE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="061CA4D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="63B7F381" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="7E215243" w14:textId="77777777">
-            <w:r w:rsidRPr="002A0D3F">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="1841C58B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Totaal aantal banen bij de overheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="5F5DE2DA" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2E441A19" w14:textId="41285136">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:t xml:space="preserve">         27.752 </w:t>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.752 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="2FD4B19E" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="05A9F831" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>13.929</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="0DAECDDF" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="64A331BC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>1.455</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="10248514" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="3EF307FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="13EC1111" w14:textId="77777777">
-            <w:r w:rsidRPr="002A0D3F">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="23057F85" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Totaal aantal banen bij de markt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="6257678E" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="24F9DB1F" w14:textId="42C0491A">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:t xml:space="preserve">       139.240 </w:t>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">139.240 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="4E2C9D22" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="20580AE2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>77.884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="2095066F" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="6CA632AD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidTr="00EA1046" w14:paraId="1114F734" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidTr="00EA1046" w14:paraId="5622FE95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="6411FEF2" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="0C86598B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Totaal aantal banen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="216E69F9" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="1925DACD" w14:textId="65C14508">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">       166.992 </w:t>
+              <w:t xml:space="preserve">166.992 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="23E44A0E" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="5C47B1E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>91.812</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A0D3F" w:rsidR="00C55B64" w:rsidP="00EA1046" w:rsidRDefault="00C55B64" w14:paraId="07F9B156" w14:textId="77777777">
+          <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="457FE28C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0D3F">
-              <w:rPr>
+            <w:r w:rsidRPr="001D3833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2.196</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C55B64" w:rsidP="00C55B64" w:rsidRDefault="00C55B64" w14:paraId="6C5C39E3" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002A0D3F">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="178D7F49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2A58CF3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een aantal aspecten uit deze resultaten licht ik graag toe:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0069765D" w:rsidR="00C55B64" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="27A6E2FD" w14:textId="73675C3A">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2C132816" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238645216" w:id="0"/>
-      <w:r w:rsidRPr="0069765D">
-[...105 lines deleted...]
-        <w:t>doorzetten.</w:t>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat opvalt is dat het aantal banen via inleenverbanden sterk afneemt. Sinds de nulmeting zijn er bijna 8.000 banen via inleenverbanden verdwenen, waarvan bijna de helft in het afgelopen jaar. Dit heeft met name te maken met de ontwikkelingen binnen de Wsw-doelgroep. Een deel van die doelgroep stroomt uit vanwege pensioen, en een deel gaat vanuit begeleid werken of een detachering (die meetellen voor de banenafspraak) terug naar een interne beschutte werkplek (die niet meetelt). Dit is een onvermijdelijke ontwikkeling, omdat er geen nieuwe instroom is in de Wsw. De komende jaren zal dit doorzetten.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="0069765D" w:rsidR="00C55B64" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="485EDBBA" w14:textId="77777777">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="75F58E0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tegelijkertijd stagneert ook de groei van het aantal formele dienstverbanden. In 2025 kwamen er iets meer dan 6.000 banen bij. Sinds 2016 was de groei ten opzichte van het voorgaande jaar niet zo laag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F70956" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="32CFB561" w14:textId="244DDD24">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="6857CCE2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="0069765D" w:rsidR="00C55B64" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="7A2043E9" w14:textId="6B18D5D1">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vooral bij marktwerkgevers stagneert de groei. Daarom ga ik de komende tijd met werkgeversorganisaties in gesprek over de oorzaak hiervan en eventuele maatregelen die we gezamenlijk kunnen treffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="0B5BE8A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...55 lines deleted...]
-    <w:p w:rsidR="00C55B64" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="42DA3D93" w14:textId="6A9E10A0">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de overheidssector werden in 2025 juist meer banen via formele dienstverbanden gerealiseerd dan in voorgaande jaren. Dit is positief, maar nog onvoldoende om binnen afzienbare tijd de doelstelling te halen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="5FF7F287" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...94 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doordat de groei in het aantal formele dienstverbanden voor een groot deel teniet wordt gedaan door de afname van het aantal banen via inleenverbanden, blijft de groei van het aantal banen in 2025 hangen op 2.196. Het totaal aantal extra banen ten opzichte van de nulmeting komt daarmee op 91.812, wat zo’n 33.000 banen minder is dan de doelstelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="46200BEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="1E12494C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is intussen voor het derde jaar op rij dat de doelstelling van de banenafspraak niet gehaald wordt. Daardoor loopt de achterstand verder op. Ik blijf daarom de komende tijd in gesprek met zowel de markt als de overheid om te inventariseren wat er nodig is om nog meer banen voor mensen met een beperking te realiseren. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk238217136" w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="001F4BA5" w:rsidR="001F4BA5" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="17F96DA1" w14:textId="448790B6">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001F4BA5">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="3E92B569" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ik refereer hier ook aan de motie Dijk c.s.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E535F0">
+      <w:r w:rsidRPr="001D3833">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="001F4BA5">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> hierbij</w:t>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het in kaart brengen wat er moet gebeuren om de banenafspraak in 2027 te halen. Allereerst moet ik hierbij helaas aangeven dat de verwachting is dat we de banenafspraak ook in 2027 niet gaan halen gezien de stagnerende groei. Voor een aantal belangrijke knelpunten is het nodig dat de banenafspraak fundamenteel wordt herzien. Daarom werk ik aan een nieuwe banenafspraak. Tegelijkertijd worden er belangrijke stappen gezet om op korte termijn werkgevers te stimuleren meer mensen met een beperking in dienst te nemen en gaan we hierover ook met werkgeversorganisaties in gesprek. Een aantal belangrijke punten hierbij</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="001F4BA5" w:rsidR="001F4BA5">
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F4BA5" w:rsidR="00C55B64" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="460EA13A" w14:textId="2F88D6FB">
-[...4 lines deleted...]
-    <w:p w:rsidR="00C55B64" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="3A4C0510" w14:textId="2FEDC507">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="1D465DF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2F8F2731" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de resultaten over 2024 is aangekondigd voor het eerst ook, ter indicatie, een quotumpercentage voor marktwerkgevers te berekenen en de quotumcalculator aan te passen. Dat is intussen gebeurd. Nu kunnen werkgevers voor hun eigen organisatie berekenen wat het quotum voor hen betekent en waar ze naar moeten streven. Ook voor 2027 is een quotumpercentage voor zowel de overheid als marktsector berekend: bij overheidswerkgevers moet volgend jaar 2,49% van de verloonde uren toegeschreven kunnen worden aan mensen die in het doelgroepregister banenafspraak staan; voor marktwerkgevers is dat 2,04%. Via de quotumcalculator kunnen werkgevers uitrekenen om hoeveel banen dat binnen hun organisatie gaat. In het najaar zal dit breder onder de aandacht gebracht worden bij (quotumplichtige) werkgevers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E535F0">
-[...191 lines deleted...]
-    <w:p w:rsidR="001079A3" w:rsidP="000D76CE" w:rsidRDefault="001079A3" w14:paraId="2F46158D" w14:textId="48DA0598">
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="21DF5C91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238645809" w:id="2"/>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Recent heb ik u geïnformeerd over het verder verbreden van de doelgroep banenafspraak</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001D3833">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00723C27">
-[...31 lines deleted...]
-        <w:t xml:space="preserve">. Het gaat hierbij om mensen in de WIA en de WW die niet zelfstandig het wettelijk minimumloon (WML) kunnen verdienen. Ook regelt dit wetsvoorstel het beschikbaar stellen van loonkostensubsidie binnen de WIA en WW. </w:t>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> middels een wetsvoorstel. Het gaat hierbij om mensen in de WIA en de WW die niet zelfstandig het wettelijk minimumloon (WML) kunnen verdienen. Ook regelt dit wetsvoorstel het beschikbaar stellen van loonkostensubsidie binnen de WIA en WW. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="004414E1" w:rsidP="000D76CE" w:rsidRDefault="004414E1" w14:paraId="7DE8681A" w14:textId="2ADFF6E8">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="10EEF162" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Belangrijker nog, de banenafspraak is toe aan vernieuwing. Daarom richt ik de blik vooruit, en werk ik samen met sociale partners, UWV en gemeenten én ervaringsdeskundigen aan een nieuwe banenafspraak. Belangrijkste uitgangspunt voor de nieuwe banenafspraak is dat de ondersteuningsbehoefte van mensen veel meer centraal moet komen te staan. Uiterlijk eind dit jaar wordt u hierover verder geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001079A3" w:rsidP="000D76CE" w:rsidRDefault="001079A3" w14:paraId="7F9890BF" w14:textId="6EC18700">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="39AEF3C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="07C9DA9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inwerkingtreding Wet banenafspraak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="65D41538" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Besluit banenafspraak, lagere regelgeving bij de Wet banenafspraak, is eind juli door de Raad van State beoordeeld met een dictum A. Mijn voornemen is om de resterende onderdelen van de Wet banenafspraak per 1 januari 2027 in werking te laten treden. Hiermee vervalt het onderscheid tussen markt en overheid bij de telling van het aantal gerealiseerde banen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk239063260" w:id="3"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door het opheffen van dit onderscheid kunnen er meer banen gerealiseerd worden in de samenwerking tussen beide sectoren. Daarom vind ik het belangrijk dit op korte termijn te regelen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="143EE5EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4C07941B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit is conform de motie Nijkerken-De Haan c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin de Tweede Kamer heeft verzocht om het onderscheid overheid-markt los te laten. Hoewel het onderscheid wordt opgeheven zullen beide sectoren nog wel apart gemonitord blijven worden. Opheffing is nodig om eventueel op termijn een werkende quotumregeling te kunnen activeren. Inwerkingtreding van de wet activeert niet automatisch de quotumregeling. Dit blijft een beslissing die gemaakt moet worden door de Ministerraad, waarvan is toegezegd dat dit gebeurt in overleg met sociale partners en gemeenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="59C9B5EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2A5581C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanwege het aangenomen amendement Paulusma en De Kort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal het inwerkingtredingsbesluit voorafgaand aan de voordracht worden voorgehangen bij de Tweede en Eerste Kamer. Het inwerkingtredingsbesluit treft u aan bij separate brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2D602448" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="5C5C9D18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...213 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toezeggingen en moties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BE29B4" w:rsidR="004F6481" w:rsidP="000D76CE" w:rsidRDefault="004F6481" w14:paraId="14367442" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="680391BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="6BFAC857" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkgeversbenadering  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE29B4">
-        <w:rPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00BE29B4">
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb, naar aanleiding van vragen van de heer de Beer (VVD), in het tweeminutendebat van 15 april 2026 over de Participatiewet aangegeven een Kamerbrief te sturen over hoe we knelpunten bij werkgevers kunnen wegnemen, zodat het voor werkgevers makkelijker wordt om mensen met een beperking aan te nemen. Bij deze informeer ik u over deze toezegging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="0EE492CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="71E0197C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naar aanleiding van diverse gesprekken met werkgevers heb ik al een aantal knelpunten gesignaleerd. Denk hierbij aan: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00087B18" w:rsidP="000D76CE" w:rsidRDefault="00087B18" w14:paraId="1BAACF26" w14:textId="77777777">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="3D3E9C8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Onterechte beeldvorming, bijvoorbeeld dat inclusief werkgeverschap ingewikkeld is en kostbaar is. Ook gaat het hierbij over vooroordelen die er leven over het werk bieden aan mensen met een beperking;  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00087B18" w:rsidP="000D76CE" w:rsidRDefault="000D72C7" w14:paraId="02D99896" w14:textId="6E33009C">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="26082297" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Niet altijd optimale ondersteuning</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00087B18" w:rsidP="000D76CE" w:rsidRDefault="00087B18" w14:paraId="70BF534F" w14:textId="77777777">
+        <w:t>Niet altijd optimale ondersteuning vanuit gemeenten en UWV, versnippering en complexiteit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="2123C722" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Onvoldoende of niet passende begeleiding;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00087B18" w:rsidP="000D76CE" w:rsidRDefault="00087B18" w14:paraId="76EBECF8" w14:textId="77777777">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="749B39BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Slechte matching omdat mensen vaak onvoldoende in beeld zijn; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00087B18" w:rsidP="000D76CE" w:rsidRDefault="00087B18" w14:paraId="53EECCD2" w14:textId="09A81824">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="0203186D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Te weinig ruimte binnen organisaties voor mensen met een ondersteuningsbehoefte; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00087B18" w:rsidP="000D76CE" w:rsidRDefault="00087B18" w14:paraId="0B346F55" w14:textId="77777777">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4BCCBE60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Gebrekkige s</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00087B18" w:rsidP="000D76CE" w:rsidRDefault="00087B18" w14:paraId="759FB797" w14:textId="77777777">
+        <w:t>Gebrekkige samenwerking met sociaal ontwikkelbedrijven;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="08B04C3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Ingewikkelde wet- en regelgeving.</w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Er wordt </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00EA012E" w:rsidR="001F0022" w:rsidP="000D76CE" w:rsidRDefault="001F0022" w14:paraId="2F99A975" w14:textId="77777777">
+        <w:t xml:space="preserve">Ingewikkelde wet- en regelgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="6E695EBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="5B6409F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Momenteel loopt er een grootschaliger onderzoek onder werkgevers om een actueel beeld te krijgen bij hun ervaringen met het in dienst nemen en behouden van werknemers met een beperking. Het laatste representatieve onderzoek op dat vlak stamt namelijk uit 2019. Daarbij is specifiek aandacht voor werkgevers in het MKB, waar nog relatief veel werkgevers niemand uit de doelgroep in dienst hebben. Daarnaast worden in het kader van dit onderzoek focusgesprekken gevoerd met werkgevers over verbetermogelijkheden en oplossingsrichtingen om knelpunten bij het aannemen van mensen met een beperking weg te nemen. Eind dit jaar is het onderzoek afgerond, en zal ik uw Kamer informeren over de resultaten hiervan. De uitkomsten van dit onderzoek zullen we o.a. meenemen in de verdere uitwerking van de nieuwe banenafspraak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="3BC44D15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="74CDFDB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er wordt tegelijkertijd al veel gedaan op het gebied van een inclusievere arbeidsmarkt, waarbij er ook al oog is voor enkele van de genoemde knelpunten. Een aantal voorbeelden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="1D8B1C37" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...55 lines deleted...]
-    <w:p w:rsidRPr="00EA012E" w:rsidR="001F0022" w:rsidP="000D76CE" w:rsidRDefault="00C55B64" w14:paraId="5EBB9C6B" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We bouwen aan regionale werkcentra, waar zowel werkgevers als werknemers ondersteund worden om hun weg te vinden in de verschillende wet- en regelgeving en instrumenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="7CC62F70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook is het wetsvoorstel Vereenvoudiging Banenafspraak en quotumregeling vastgesteld. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE29B4" w:rsidP="000D76CE" w:rsidRDefault="001F0022" w14:paraId="045D4060" w14:textId="503F1039">
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="5A16C423" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...63 lines deleted...]
-    <w:p w:rsidRPr="00BE29B4" w:rsidR="001F0022" w:rsidP="000D76CE" w:rsidRDefault="001F0022" w14:paraId="48C3B1EF" w14:textId="7BB231C3">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na een succesvolle pilot de afgelopen 5 jaar, zal het Sociaal Innovatiefonds (SIF) structureel voortgezet worden. Dat helpt sociaal ondernemers om inclusieve werkplekken van de grond te krijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="366F54A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-[...92 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er wordt geïnvesteerd in inclusiviteitstechnologie. Afgelopen periode konden MKB’ers bijvoorbeeld subsidie aanvragen voor de aanschaf van inclusiviteitstechnologie. Ook kunnen werkgevers ondersteuning vragen bij het Platform Inclusieve Technologie (PIT). Daarnaast zorgt het PIT ervoor dat inclusiviteitstechnologie meer op de kaart wordt gezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="680F274A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="28632A8F" w14:textId="379C1A6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie Lahlah c.s. ruimer invullen banenafspraak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="006006F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36449-12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="7F648045" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze motie vraagt om te onderzoeken hoe de banenafspraak ruimer kan worden ingevuld door niet langer uitsluitend de werkplek, maar vooral het werk zelf als criterium te hanteren. Alle mensen die in het doelgroepregister zijn opgenomen, tellen mee voor de banenafspraak zodra er sprake is van een dienstverband. Bij welke werkgever zij in dienst zijn maakt daarbij niet uit. Het leidende criterium is daarmee de persoon en diens registratie in het doelgroepregister en niet de werkplek of de aard van het werk. Bij de start van de banenafspraak is bewust de keuze gemaakt om beschut werk (zowel in het kader van de Wsw als nieuw beschut werk in het kader van de Participatiewet) niet mee te laten tellen. De banenafspraak is namelijk gericht op zo regulier mogelijke arbeid; bij beschut werk en de Wsw is sprake van (sterk) gesubsidieerde arbeid. In de brief die ik heb aangekondigd over de nieuwe banenafspraak zal ik verder ingaan op de afbakening van beschut werk en de banenafspraak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4D99CC7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="54F43CE6" w14:textId="77336CEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...181 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="006006F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jimmy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dijk over meer passend werk bij de overheid en werkgevers voor mensen in de WIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="006006F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00C46C6D" w:rsidP="000D76CE" w:rsidRDefault="004B6A2F" w14:paraId="03616E2A" w14:textId="01FB8772">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="00E464C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamerstuk 32716-65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="38D11BD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238811839" w:id="4"/>
-      <w:r>
-[...38 lines deleted...]
-      <w:r w:rsidR="00003A6D">
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze motie vraagt om voor de zomer van 2026 met een plan te komen voor meer passend werk bij de overheid en werkgevers voor mensen in de WIA en daarbij in elk geval het invoeren van quota mee te nemen. Zoals ik al eerder heb gemeld in uw Kamer ben ik volop bezig met een wetsvoorstel om mensen in de WIA die niet zelfstandig het wettelijk minimumloon bij voltijds arbeid kunnen verdienen toe te voegen aan de doelgroep banenafspraak. Daarover heb ik u voor de zomer een brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00003A6D">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">vervangen wordt door loonkostensubsidie. Dit is nadrukkelijk een wens van werkgevers om instrumenten meer te harmoniseren. </w:t>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gestuurd. Deze groep is vergelijkbaar met de mensen die zich op dit moment al in de doelgroep banenafspraak bevinden. Dit betekent dan ook dat de quotumregeling die geldt voor de hele doelgroep banenafspraak gaat gelden voor mensen in de WIA die tot de banenafspraak behoren. Ook regelt dit wetsvoorstel dat het instrument loonkostensubsidie beschikbaar wordt voor mensen in de WIA en het instrument loondispensatie in de Wajong vervangen wordt door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">loonkostensubsidie. Dit is nadrukkelijk een wens van werkgevers om instrumenten meer te harmoniseren. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="004B6A2F" w:rsidR="004B6A2F" w:rsidP="000D76CE" w:rsidRDefault="004B6A2F" w14:paraId="1F433472" w14:textId="77777777">
-[...41 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="49252014" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="304C8279" w14:textId="6BA5DF37">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833" w:rsidR="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00C47030" w:rsidP="001D3833" w:rsidRDefault="00C47030" w14:paraId="4C4A9B9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C46C6D">
-[...7 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="001D3833" w:rsidR="00932411" w:rsidP="001D3833" w:rsidRDefault="00932411" w14:paraId="65410F42" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001D3833" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29471DF1" w14:textId="77777777" w:rsidR="00ED49B1" w:rsidRDefault="00ED49B1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4F4514F5" w14:textId="77777777" w:rsidR="00E37746" w:rsidRDefault="00E37746" w:rsidP="00C47030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47F1A5FF" w14:textId="77777777" w:rsidR="00ED49B1" w:rsidRDefault="00ED49B1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="031E96A9" w14:textId="77777777" w:rsidR="00E37746" w:rsidRDefault="00E37746" w:rsidP="00C47030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...32 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="093A872A" w14:textId="77777777" w:rsidR="00DA4841" w:rsidRDefault="00DA4841">
+  <w:p w14:paraId="3B65ACB8" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00C47030" w:rsidRDefault="00C47030" w:rsidP="00C47030">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71289A0B" w14:textId="77777777" w:rsidR="00DA4841" w:rsidRDefault="00DA4841">
+  <w:p w14:paraId="7F88F4EC" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00C47030" w:rsidRDefault="00C47030" w:rsidP="00C47030">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="522DEA69" w14:textId="77777777" w:rsidR="00DA4841" w:rsidRDefault="00DA4841">
+  <w:p w14:paraId="17077D63" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00C47030" w:rsidRDefault="00C47030" w:rsidP="00C47030">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1948AD8B" w14:textId="77777777" w:rsidR="00ED49B1" w:rsidRDefault="00ED49B1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="003DE8F4" w14:textId="77777777" w:rsidR="00E37746" w:rsidRDefault="00E37746" w:rsidP="00C47030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05809EA4" w14:textId="77777777" w:rsidR="00ED49B1" w:rsidRDefault="00ED49B1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="45B651D1" w14:textId="77777777" w:rsidR="00E37746" w:rsidRDefault="00E37746" w:rsidP="00C47030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1D558AE7" w14:textId="2745FDCD" w:rsidR="00C55B64" w:rsidRPr="000D76CE" w:rsidRDefault="00C55B64" w:rsidP="00C55B64">
+    <w:p w14:paraId="24A7B785" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00243CC3" w:rsidRDefault="00C47030" w:rsidP="00C47030">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D76CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243CC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D76CE">
-[...77 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 34 352, nr. 364.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="597E32D3" w14:textId="587B6DBF" w:rsidR="00512A14" w:rsidRPr="000D76CE" w:rsidRDefault="00512A14">
+    <w:p w14:paraId="513826AF" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00243CC3" w:rsidRDefault="00C47030" w:rsidP="00C47030">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D76CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243CC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D76CE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quotumplichtige werkgevers voor de banenafspraak zijn werkgevers die minimaal 25 werknemers in dienst hebben. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="72307EDC" w14:textId="1C99149B" w:rsidR="001079A3" w:rsidRPr="000D76CE" w:rsidRDefault="001079A3">
+    <w:p w14:paraId="7230D858" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00243CC3" w:rsidRDefault="00C47030" w:rsidP="00C47030">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D76CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243CC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D76CE">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 34 352, nr. 372.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="57DC8E92" w14:textId="77777777" w:rsidR="001079A3" w:rsidRPr="000D76CE" w:rsidRDefault="001079A3" w:rsidP="001079A3">
+    <w:p w14:paraId="56E8A0D4" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00243CC3" w:rsidRDefault="00C47030" w:rsidP="00C47030">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D76CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243CC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D76CE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2018/19, 34 352, nr. 126.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="77FF0F14" w14:textId="3F7DD00D" w:rsidR="000E0A6A" w:rsidRPr="000D76CE" w:rsidRDefault="000E0A6A">
+    <w:p w14:paraId="356EBE68" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00243CC3" w:rsidRDefault="00C47030" w:rsidP="00C47030">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D76CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243CC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D76CE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 449, nr. 9.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1D626BBD" w14:textId="22FA7B69" w:rsidR="00003A6D" w:rsidRPr="000D76CE" w:rsidRDefault="00003A6D">
+    <w:p w14:paraId="748B6A01" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00243CC3" w:rsidRDefault="00C47030" w:rsidP="00C47030">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D76CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243CC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D76CE">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00243CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 34 352, nr. 372.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F745FF6" w14:textId="77777777" w:rsidR="00DA4841" w:rsidRDefault="00DA4841">
+  <w:p w14:paraId="3278B13C" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00C47030" w:rsidRDefault="00C47030" w:rsidP="00C47030">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03616E32" w14:textId="77777777" w:rsidR="00C46C6D" w:rsidRDefault="00ED49B1">
-[...323 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="761BA4AD" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00C47030" w:rsidRDefault="00C47030" w:rsidP="00C47030">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03616E34" w14:textId="77777777" w:rsidR="00C46C6D" w:rsidRDefault="00ED49B1">
+  <w:p w14:paraId="76726C61" w14:textId="77777777" w:rsidR="00C47030" w:rsidRPr="00C47030" w:rsidRDefault="00C47030" w:rsidP="00C47030">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1098 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8BF2B493"/>
-[...432 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="061B6DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3510373E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5792,166 +3287,167 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C240BE0"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371860D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8CB46B2E"/>
-    <w:lvl w:ilvl="0" w:tplc="2D3830B8">
+    <w:tmpl w:val="65BE9496"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335B59E8"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="403E4B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A50897D2"/>
+    <w:tmpl w:val="F2C407A6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -6017,277 +3513,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C443AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92180A72"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6356,563 +3626,162 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...158 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="34038490">
+  <w:num w:numId="1" w16cid:durableId="1731928767">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1310749460">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="983966843">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1427455299">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1795517137">
+  <w:num w:numId="4" w16cid:durableId="1880125805">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C46C6D"/>
-[...225 lines deleted...]
-    <w:rsid w:val="00FD1986"/>
+    <w:rsidRoot w:val="00C47030"/>
+    <w:rsid w:val="001D3833"/>
+    <w:rsid w:val="00243CC3"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="006006F0"/>
+    <w:rsid w:val="007D1B7C"/>
+    <w:rsid w:val="007E60CB"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00C47030"/>
+    <w:rsid w:val="00E37746"/>
+    <w:rsid w:val="00E464C2"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
+    <w:rsid w:val="00FD571B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="107521"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="03616E28"/>
+  <w14:docId w14:val="2B4C6AFC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AB0984D0-A19D-45BE-86B9-2918EB0913D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6921,77 +3790,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7016,75 +3885,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7119,55 +3988,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7239,1411 +4108,736 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aanhef">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendagegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlagekop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="12"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomstcursief">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Functie">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Geleideformuliernotasenbrieven">
-    <w:name w:val="Geleideformulier notas en brieven"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-    <w:tblPr>
-[...545 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens">
-    <w:name w:val="Toezendgegevens"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C47030"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="V12">
-    <w:name w:val="V12"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C47030"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...85 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7vet">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:b/>
-[...150 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00464A9C"/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C47030"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C47030"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00464A9C"/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00464A9C"/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00464A9C"/>
+    <w:rsid w:val="00C47030"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00464A9C"/>
+    <w:rsid w:val="00C47030"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C47030"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C47030"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C47030"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00464A9C"/>
+    <w:rsid w:val="006006F0"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...93 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00165861"/>
+    <w:rsid w:val="006006F0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243CC3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8919,193 +5113,76 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11320</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2082</ap:Words>
+  <ap:Characters>11453</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>94</ap:Lines>
-  <ap:Paragraphs>26</ap:Paragraphs>
+  <ap:Lines>95</ap:Lines>
+  <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Resultaten banenafspraak 2025</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13352</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13508</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>